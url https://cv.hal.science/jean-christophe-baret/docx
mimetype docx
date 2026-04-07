--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1379,295 +1379,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new-to-nature carboxylation module to improve natural and synthetic CO2 fixation</w:t>
+                <w:t xml:space="preserve">Directed Evolution in Drops: Molecular Aspects and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marieke Scheffen</w:t>
+                <w:t xml:space="preserve">Aitor Manteca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Marchal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Beneyton</w:t>
+                <w:t xml:space="preserve">Alejandra Gadea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David van Assche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Schuller</w:t>
+                <w:t xml:space="preserve">Pauline Cossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Klose</w:t>
+                <w:t xml:space="preserve">Mélanie Gillard-Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4, pp.105-115. </w:t>
+              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41929-020-00557-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssynbio.1c00313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146947v1</w:t>
+                <w:t xml:space="preserve">hal-03403886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directed Evolution in Drops: Molecular Aspects and Applications</w:t>
+                <w:t xml:space="preserve">A new-to-nature carboxylation module to improve natural and synthetic CO2 fixation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aitor Manteca</w:t>
+                <w:t xml:space="preserve">Marieke Scheffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Gadea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David van Assche</w:t>
+                <w:t xml:space="preserve">Daniel Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beneyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Cossard</w:t>
+                <w:t xml:space="preserve">Sandra Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Gillard-Bocquet</w:t>
+                <w:t xml:space="preserve">Melanie Klose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Nature Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.105-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssynbio.1c00313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41929-020-00557-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403886v1</w:t>
+                <w:t xml:space="preserve">hal-03146947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and ample light controlled actuation of monodisperse all-DNA microgels</w:t>
               </w:r>
@@ -2309,395 +2309,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic technology for plankton research</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-throughput triggered merging of surfactant-stabilized droplet pairs using traveling surface acoustic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolanda del Amo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Link</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mcgrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aparna Srivastav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.copbio.2018.09.010⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b03521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118999v1</w:t>
+                <w:t xml:space="preserve">hal-02309632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design of a high-throughput droplet sorter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Schütz</w:t>
+                <w:t xml:space="preserve">Microfluidic technology for plankton research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beneyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda del Amo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tobias M Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55, pp.134-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.copbio.2018.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9lc00149b⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02146047v1</w:t>
+                <w:t xml:space="preserve">hal-02118999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput triggered merging of surfactant-stabilized droplet pairs using traveling surface acoustic waves</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rational design of a high-throughput droplet sorter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Mcgrath</w:t>
+                <w:t xml:space="preserve">Simon Schütz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beneyton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aparna Srivastav</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tobias M Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.2220-2232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b03521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9lc00149b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309632v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Stabilization of Droplets by Particles in Microfluidics: Role of Droplet Formation</w:t>
               </w:r>
@@ -2768,295 +2768,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-equilibrium microcompartments for the bottom-up integration of metabolic functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Compartmentalization of Bacteria within Inorganic Macrocellular Beads to the Assembly of Microbial Consortia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothee Krafft</w:t>
+                <w:t xml:space="preserve">Armand Roucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Pekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Bednarz</w:t>
+                <w:t xml:space="preserve">Martin Depardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christin Kleineberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Woelfer</w:t>
+                <w:t xml:space="preserve">Jean-Luc Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-04825-1⟩</w:t>
+              <w:t xml:space="preserve">Advanced Biosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (3), pp.1700233(1-7). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adbi.201700233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01835724v1</w:t>
+                <w:t xml:space="preserve">hal-01709051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Compartmentalization of Bacteria within Inorganic Macrocellular Beads to the Assembly of Microbial Consortia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Out-of-equilibrium microcompartments for the bottom-up integration of metabolic functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beneyton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Krafft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Roucher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Deniz Pekin</w:t>
+                <w:t xml:space="preserve">Claudia Bednarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Depardieu</w:t>
+                <w:t xml:space="preserve">Christin Kleineberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Blin</w:t>
+                <w:t xml:space="preserve">Christian Woelfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Biosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (3), pp.1700233(1-7). </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adbi.201700233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-04825-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709051v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MaxSynBio: Wege zur Synthese einer Zelle aus nicht lebenden Komponenten</w:t>
               </w:r>
@@ -3170,295 +3170,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput multiplexed fluorescence-activated droplet sorting</w:t>
+                <w:t xml:space="preserve">Preparation of Swellable Hydrogel-Containing Colloidosomes from Aqueous Two-Phase Pickering Emulsion Droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouriel Caen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Schütz</w:t>
+                <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beneyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. S. Suryateja Jammalamadaka</w:t>
+                <w:t xml:space="preserve">Jean-Charles Eloi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Vrignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nizard</w:t>
+                <w:t xml:space="preserve">Jean-Paul Chapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41378-018-0033-2⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (26), pp.7780-7784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201802929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118950v1</w:t>
+                <w:t xml:space="preserve">hal-02119101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of Swellable Hydrogel-Containing Colloidosomes from Aqueous Two-Phase Pickering Emulsion Droplets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-throughput multiplexed fluorescence-activated droplet sorting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouriel Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schütz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Beneyton</w:t>
+                <w:t xml:space="preserve">M. S. Suryateja Jammalamadaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Eloi</w:t>
+                <w:t xml:space="preserve">Jérémy Vrignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Chapel</w:t>
+                <w:t xml:space="preserve">Philippe Nizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (26), pp.7780-7784. </w:t>
+              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201802929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41378-018-0033-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119101v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundaries Control Collective Dynamics of Inertial Self-Propelled Robots</w:t>
               </w:r>
@@ -3840,429 +3840,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput single cell counting in droplet-based microfluidics</w:t>
+                <w:t xml:space="preserve">Sequential bottom-up assembly of mechanically stabilized synthetic cells by microfluidics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heng Lu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Vrignon</w:t>
+                <w:t xml:space="preserve">Marian Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora Zonta</w:t>
+                <w:t xml:space="preserve">Johannes Patrick Frohnmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria El Harrak</w:t>
+                <w:t xml:space="preserve">Lucia Theresa Benk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Haller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Willi Janiesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-01454-4⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.89 - 96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat5005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687572v1</w:t>
+                <w:t xml:space="preserve">hal-01686173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential bottom-up assembly of mechanically stabilized synthetic cells by microfluidics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johannes Patrick Frohnmayer</w:t>
+                <w:t xml:space="preserve">Catanionic Coacervate Droplets as a Surfactant-Based Membrane-Free Protocell Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Theresa Benk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jan-Willi Janiesch</w:t>
+                <w:t xml:space="preserve">Cédric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beneyton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmat5005⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (44), pp.13689 - 13693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201707139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686173v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catanionic Coacervate Droplets as a Surfactant-Based Membrane-Free Protocell Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+                <w:t xml:space="preserve">High throughput single cell counting in droplet-based microfluidics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouriel Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vrignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Zonta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Gaillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
+                <w:t xml:space="preserve">Zakaria El Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56 (44), pp.13689 - 13693. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201707139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-01454-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742806v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic angle of repose test for Pickering emulsions</w:t>
               </w:r>
@@ -5018,64 +5018,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallelized ultra-high throughput microfluidic emulsifier for multiplex kinetic assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiseok Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouriel Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vrignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Konrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5191,51 +5191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bartolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Garlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (1), pp.84-92. </w:t>
@@ -5371,291 +5371,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilisers for water-in-fluorinated-oil dispersions: Key properties for microfluidic applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Quentin Brosseau</w:t>
+                <w:t xml:space="preserve">The Microfluidic Jukebox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Say Hwa Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Semin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vrignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cocis.2015.07.005⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep04787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213318v1</w:t>
+                <w:t xml:space="preserve">hal-02119074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Microfluidic Jukebox</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Say Hwa Tan</w:t>
+                <w:t xml:space="preserve">Stabilisers for water-in-fluorinated-oil dispersions: Key properties for microfluidic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Gruner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birte Riechers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Andreina Chacòn Orellana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4 (1), </w:t>
+              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (3), pp. 183-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep04787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cocis.2015.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119074v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyurea Microcapsules in Microfluidics: Surfactant Control of Soft Membranes</w:t>
               </w:r>
@@ -6273,51 +6273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic Dynamic Interfacial Tensiometry (mu DIT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vrignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6358,295 +6358,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced imine synthesis in water: from surfactant-mediated catalysis to host–guest mechanisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Mangeat</w:t>
+                <w:t xml:space="preserve">Ultra-high throughput detection of single cell β -galactosidase activity in droplets using micro-optical lens array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiseok Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vrignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Gruner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Karamitros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Konrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (96), pp.11332. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (20), pp.203704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3cc46461j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4830046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129804v1</w:t>
+                <w:t xml:space="preserve">hal-02149090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-high throughput detection of single cell β -galactosidase activity in droplets using micro-optical lens array</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manfred Konrad</w:t>
+                <w:t xml:space="preserve">Enhanced imine synthesis in water: from surfactant-mediated catalysis to host–guest mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Meguellati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fallah-Araghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam El Harrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 103 (20), pp.203704. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (96), pp.11332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4830046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3cc46461j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149090v1</w:t>
+                <w:t xml:space="preserve">hal-02129804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-optical lens array for fluorescence detection in droplet-based microfluidics</w:t>
               </w:r>
@@ -7249,222 +7249,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A completely in vitro ultrahigh-throughput droplet-based microfluidic screening system for protein engineering and directed evolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surfactants in droplet-based microfluidics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrew Griffiths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12 (5), pp.882. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2LC21035E⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 12 (3), pp.422-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1LC20582J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148773v1</w:t>
+                <w:t xml:space="preserve">hal-02148769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactants in droplet-based microfluidics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A completely in vitro ultrahigh-throughput droplet-based microfluidic screening system for protein engineering and directed evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fallah-Araghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Griffiths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12 (3), pp.422-433. </w:t>
+              <w:t xml:space="preserve">, 2012, 12 (5), pp.882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C1LC20582J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C2LC21035E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148769v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive detection of rare mutations using droplet-based microfluidics.</w:t>
               </w:r>
@@ -7660,278 +7660,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Throughput Screening of Enzymes by Retroviral Display Using Droplet-Based Microfluidics</w:t>
+                <w:t xml:space="preserve">Ultrahigh-throughput screening in drop-based microfluidics for directed evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Granieri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrew Griffiths</w:t>
+                <w:t xml:space="preserve">Jeremy J. Agresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph A. Merten</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eugene Antipov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam R Abate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keunho Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy C Rowat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2010.02.011⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (9), pp.4004-4009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0910781107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148765v1</w:t>
+                <w:t xml:space="preserve">hal-02136491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrahigh-throughput screening in drop-based microfluidics for directed evolution</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Throughput Screening of Enzymes by Retroviral Display Using Droplet-Based Microfluidics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keunho Ahn</w:t>
+                <w:t xml:space="preserve">Lucia Granieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy C Rowat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christoph A. Merten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 107 (9), pp.4004-4009. </w:t>
+              <w:t xml:space="preserve">Chemistry and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (3), pp.229-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0910781107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2010.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136491v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Cell-Based Reporter Gene Assays Using Droplet-Based Microfluidics</w:t>
               </w:r>
@@ -8470,64 +8470,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph A. Merten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew D. Griffiths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8729,51 +8729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslam El-Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11466,51 +11466,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C759398"/>
+    <w:nsid w:val="0BD6D262"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11697,51 +11697,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-baret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2048-8317" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19204690X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-1912-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891509v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Rembotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beneyton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buisson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Badon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boyreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202410677" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05351892v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdi Mirgissa Kaba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gounel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Baret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202505324" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353083v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Rafael Jimenez Granda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Karoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brilland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501109" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moragues" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Arguijo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Modavi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolis Simutis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43586-023-00212-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142629v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van Assche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dro2.45" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Lin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300496" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia K&#228;llberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjin Xiao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Baret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2lc00220e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347077v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone H Oldenburg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Pekin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Thonnus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97356-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146965v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Girault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Latimier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jauzein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-00904-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146947v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Scheffen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marchal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schuller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Klose" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-020-00557-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Manteca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Gadea" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cossard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gillard-Bocquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.1c00313" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151033v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Merindol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ravaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202010396" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298591v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boudet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho S. Lintuvuori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lacouture" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deblais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abd0272" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434315v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Karamitros" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Morvan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vigne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiseok Lim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gruner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b04969" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarryn Miller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwander" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Diehl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaz6802" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870965v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Love" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-y Dora Tang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/syst.202000022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118999v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda del Amo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2018.09.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146047v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sch&#252;tz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M Schneider" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9lc00149b" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309632v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bussiere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Link" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcgrath" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Srivastav" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b03521" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andreina Chacon&#8197;orellana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/syst.201900007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835724v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Krafft" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bednarz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin Kleineberg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Woelfer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04825-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709051v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Roucher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Depardieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adbi.201700233" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177541v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Schwille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Spatz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Landfester" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Bodenschatz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Herminghaus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201802288" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118950v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Caen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Suryateja Jammalamadaka" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vrignon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nizard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-018-0033-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119101v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douliez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Eloi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chapel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201802929" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792275v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri H Delville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vaudaine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.188002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119110v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201802288" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757331v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bichon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b00234" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687572v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Lu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Zonta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria El Harrak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01454-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686173v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Weiss" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Patrick Frohnmayer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Theresa Benk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Haller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willi Janiesch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat5005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742806v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201707139" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686559v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chacon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa8048" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389491v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Riechers" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Maes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Akoury" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Semin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1604307113" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343140v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Polenz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver B&#228;umchen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2016-16059-8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01276355v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Johnston" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10392" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344266v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Castro-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alzaga-Gimeno" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Say Hwa Tan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954194" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178890v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Castro&#8209;hern&#225;nde" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a&#8209;s&#225;nchez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso M. Ga&#241;&#225;n&#8209;calvo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-015-1603-3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179083v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Konrad" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919415" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02299576v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Perez-Toralla" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bartolo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Garlan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153101017" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122766v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igmar Polenz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brosseau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00218d" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213318v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andreina Chac&#242;n Orellana" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2015.07.005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119074v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04787" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123777v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Weitz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5040189" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122849v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fallah-Araghi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Meguellati" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam El Harrak" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.028301" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123802v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc51399h" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128349v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith Coldren" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Griffiths" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4an00228h" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119082v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Murison" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schr&#246;ter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.2.034002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122752v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52543k" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129804v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc46461j" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149090v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4830046" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129796v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3LC41329B" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148792v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousr Skhiri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Griffiths" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.80" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138132v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc51143j" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148774v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM25934F" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136487v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver J. Miller" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Frenz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148773v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ryckelynck" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2LC21035E" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148769v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1LC20582J" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332936v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148770v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Corre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linas Mazutis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1LC20128J" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148765v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Granieri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph A. Merten" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2010.02.011" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136491v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Agresti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Antipov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R Abate" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keunho Ahn" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy C Rowat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0910781107" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148764v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Beck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billas-Massobrio" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Moras" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2010.04.010" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148762v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Treacy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fallah Araghi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907753g" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A627DE45A937D758BBCA39C3EA6DC211819A37B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148749v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kleinschmidt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9000472" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00420178v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac900403z" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136476v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2009256-7627" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148760v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B903608C" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-C5HLK352-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148757v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Miller" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam El-Harrak" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b902504a" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E66969327325F4488FA04710C0ECF432CBE6839/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148748v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Blouwolff" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la801954w" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NL3K75S4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148744v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam El&#8197;harrak" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pauly" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew&#8197;d. Griffiths" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200801360" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TTFKHFR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148746v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Clausell-Tormos" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lieber" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2008.04.004" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148786v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200801360" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6ZBQZR43-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148777v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard T. Kelly" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B616252E" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7AA70F1CCB1A0B6A77335547E2DDA72BC6FF0D20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148736v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Decr&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frieder Mugele" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la062149f" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SLV89HB2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148740v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnacharya Khare" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Law" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701899u" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5FL93KR6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148905v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Seemann" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la063584c" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MF3CM6NC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136452v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.016106" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136454v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.146106" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148730v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/28/R01" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148727v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la052228b" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8DR9S19W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148726v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Decre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112003004774" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C720AB3D91272557B4B4E149C91E613A37142B95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136450v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.195506" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877939v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181621v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2015.03.014" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00705010v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monnier Ragaigne" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagoret Campagne" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gorodetzky" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baret" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Urban" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149103v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Baret" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taly" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849732284-00261" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13D9A22B8AA9350A1C3FE3D3514B03C28AF8C059/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332951v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154873v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742077v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-baret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2048-8317" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19204690X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-1912-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891509v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Rembotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beneyton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buisson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Badon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boyreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202410677" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05351892v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdi Mirgissa Kaba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gounel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Baret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202505324" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353083v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Rafael Jimenez Granda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Karoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brilland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501109" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moragues" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Arguijo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Modavi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolis Simutis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43586-023-00212-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142629v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van Assche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dro2.45" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Lin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300496" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia K&#228;llberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjin Xiao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Baret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2lc00220e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347077v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone H Oldenburg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Pekin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Thonnus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97356-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146965v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Girault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Latimier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jauzein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-00904-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403886v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Manteca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Gadea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cossard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gillard-Bocquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.1c00313" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146947v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Scheffen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marchal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schuller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Klose" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-020-00557-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151033v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Merindol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ravaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202010396" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298591v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boudet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho S. Lintuvuori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lacouture" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deblais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abd0272" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434315v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Karamitros" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Morvan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vigne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiseok Lim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gruner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b04969" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarryn Miller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwander" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Diehl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaz6802" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870965v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Love" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-y Dora Tang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/syst.202000022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309632v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bussiere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Link" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcgrath" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Srivastav" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b03521" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118999v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda del Amo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2018.09.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146047v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sch&#252;tz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M Schneider" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9lc00149b" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andreina Chacon&#8197;orellana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/syst.201900007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709051v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Roucher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Depardieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adbi.201700233" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835724v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Krafft" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bednarz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin Kleineberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Woelfer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04825-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177541v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Schwille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Spatz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Landfester" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Bodenschatz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Herminghaus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201802288" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119101v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douliez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Eloi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chapel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201802929" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118950v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Caen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Suryateja Jammalamadaka" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vrignon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nizard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-018-0033-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792275v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri H Delville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vaudaine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.188002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119110v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201802288" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757331v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bichon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b00234" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686173v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Weiss" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Patrick Frohnmayer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Theresa Benk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Haller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willi Janiesch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat5005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742806v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201707139" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687572v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Lu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Zonta" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria El Harrak" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01454-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686559v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chacon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa8048" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389491v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Riechers" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Maes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Akoury" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Semin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1604307113" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343140v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Polenz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver B&#228;umchen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2016-16059-8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01276355v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Johnston" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10392" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344266v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Castro-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alzaga-Gimeno" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Say Hwa Tan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954194" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178890v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Castro&#8209;hern&#225;nde" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a&#8209;s&#225;nchez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso M. Ga&#241;&#225;n&#8209;calvo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-015-1603-3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179083v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Konrad" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919415" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02299576v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Perez-Toralla" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bartolo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Garlan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153101017" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122766v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igmar Polenz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brosseau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00218d" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119074v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04787" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213318v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andreina Chac&#242;n Orellana" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2015.07.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123777v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Weitz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5040189" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122849v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fallah-Araghi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Meguellati" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam El Harrak" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.028301" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123802v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc51399h" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128349v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith Coldren" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Griffiths" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4an00228h" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119082v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Murison" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schr&#246;ter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.2.034002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122752v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52543k" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149090v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4830046" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129804v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc46461j" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129796v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3LC41329B" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148792v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousr Skhiri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Griffiths" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.80" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138132v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc51143j" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148774v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM25934F" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136487v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver J. Miller" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Frenz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148769v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1LC20582J" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148773v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ryckelynck" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2LC21035E" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332936v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148770v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Corre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linas Mazutis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1LC20128J" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136491v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Agresti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Antipov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R Abate" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keunho Ahn" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy C Rowat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0910781107" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148765v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Granieri" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph A. Merten" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2010.02.011" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148764v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Beck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billas-Massobrio" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Moras" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2010.04.010" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148762v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Treacy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fallah Araghi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907753g" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A627DE45A937D758BBCA39C3EA6DC211819A37B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148749v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kleinschmidt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9000472" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00420178v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac900403z" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136476v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2009256-7627" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148760v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B903608C" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-C5HLK352-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148757v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Miller" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam El-Harrak" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b902504a" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E66969327325F4488FA04710C0ECF432CBE6839/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148748v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Blouwolff" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la801954w" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NL3K75S4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148744v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam El&#8197;harrak" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pauly" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew&#8197;d. Griffiths" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200801360" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TTFKHFR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148746v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Clausell-Tormos" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lieber" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2008.04.004" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148786v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200801360" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6ZBQZR43-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148777v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard T. Kelly" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B616252E" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7AA70F1CCB1A0B6A77335547E2DDA72BC6FF0D20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148736v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Decr&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frieder Mugele" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la062149f" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SLV89HB2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148740v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnacharya Khare" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Law" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701899u" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5FL93KR6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148905v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Seemann" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la063584c" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MF3CM6NC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136452v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.016106" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136454v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.146106" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148730v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/28/R01" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148727v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la052228b" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8DR9S19W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148726v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Decre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112003004774" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C720AB3D91272557B4B4E149C91E613A37142B95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136450v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.195506" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877939v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181621v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2015.03.014" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00705010v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monnier Ragaigne" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagoret Campagne" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gorodetzky" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baret" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Urban" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149103v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Baret" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taly" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849732284-00261" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13D9A22B8AA9350A1C3FE3D3514B03C28AF8C059/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332951v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154873v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742077v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>