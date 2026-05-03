--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1111,693 +1111,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confining Trypanosoma brucei in emulsion droplets reveals population variabilities in division rates and improves in vitro cultivation</w:t>
+                <w:t xml:space="preserve">Fast and ample light controlled actuation of monodisperse all-DNA microgels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone H Oldenburg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Buisson</w:t>
+                <w:t xml:space="preserve">Rémi Merindol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beneyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deniz Pekin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Ravaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-97356-7⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2010396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202010396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347077v1</w:t>
+                <w:t xml:space="preserve">hal-03151033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable inter and intraspecies alkaline phosphatase activity within single cells of revived dinoflagellates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confining Trypanosoma brucei in emulsion droplets reveals population variabilities in division rates and improves in vitro cultivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone H Oldenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beneyton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Girault</w:t>
+                <w:t xml:space="preserve">Deniz Pekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaele Siano</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Jauzein</w:t>
+                <w:t xml:space="preserve">Magali Thonnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-021-00904-2⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-97356-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146965v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directed Evolution in Drops: Molecular Aspects and Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variable inter and intraspecies alkaline phosphatase activity within single cells of revived dinoflagellates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Siano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Labry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aitor Manteca</w:t>
+                <w:t xml:space="preserve">Marie Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Gadea</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Gillard-Bocquet</w:t>
+                <w:t xml:space="preserve">Cécile Jauzein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssynbio.1c00313⟩</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-021-00904-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403886v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new-to-nature carboxylation module to improve natural and synthetic CO2 fixation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Directed Evolution in Drops: Molecular Aspects and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Manteca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Gadea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David van Assche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marieke Scheffen</w:t>
+                <w:t xml:space="preserve">Pauline Cossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Marchal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Melanie Klose</w:t>
+                <w:t xml:space="preserve">Mélanie Gillard-Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41929-020-00557-y⟩</w:t>
+              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssynbio.1c00313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146947v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and ample light controlled actuation of monodisperse all-DNA microgels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new-to-nature carboxylation module to improve natural and synthetic CO2 fixation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Scheffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beneyton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Merindol</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
+                <w:t xml:space="preserve">Sandra Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Ravaine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Melanie Klose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.2010396. </w:t>
+              <w:t xml:space="preserve">Nature Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.105-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202010396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41929-020-00557-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151033v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From collections of independent, mindless robots to flexible, mobile, and directional superstructures</w:t>
               </w:r>
@@ -2103,51 +2103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schwander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 368 (6491), pp.649-654. </w:t>
@@ -2211,51 +2211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beneyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celina Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-y Dora Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2309,395 +2309,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput triggered merging of surfactant-stabilized droplet pairs using traveling surface acoustic waves</w:t>
+                <w:t xml:space="preserve">Rational design of a high-throughput droplet sorter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bussiere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Vigne</w:t>
+                <w:t xml:space="preserve">Simon Schütz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beneyton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Link</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tobias M Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b03521⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.2220-2232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9lc00149b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309632v1</w:t>
+                <w:t xml:space="preserve">hal-02146047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic technology for plankton research</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Beneyton</w:t>
+                <w:t xml:space="preserve">High-throughput triggered merging of surfactant-stabilized droplet pairs using traveling surface acoustic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Link</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolanda del Amo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John Mcgrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aparna Srivastav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.copbio.2018.09.010⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b03521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118999v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design of a high-throughput droplet sorter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Schütz</w:t>
+                <w:t xml:space="preserve">Microfluidic technology for plankton research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beneyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda del Amo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tobias M Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19, pp.2220-2232. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55, pp.134-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9lc00149b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.copbio.2018.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146047v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Stabilization of Droplets by Particles in Microfluidics: Role of Droplet Formation</w:t>
               </w:r>
@@ -2800,51 +2800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Roucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Pekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Depardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3323,51 +3323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput multiplexed fluorescence-activated droplet sorting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouriel Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Schütz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. Suryateja Jammalamadaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3438,351 +3438,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundaries Control Collective Dynamics of Inertial Self-Propelled Robots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémi Vaudaine</w:t>
+                <w:t xml:space="preserve">MaxSynBio: Avenues Towards Creating Cells from the Bottom Up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Schwille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Spatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Landfester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eberhard Bodenschatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Herminghaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.188002⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (41), pp.13382-13392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201802288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792275v1</w:t>
+                <w:t xml:space="preserve">hal-02119110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MaxSynBio: Avenues Towards Creating Cells from the Bottom Up</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephan Herminghaus</w:t>
+                <w:t xml:space="preserve">Boundaries Control Collective Dynamics of Inertial Self-Propelled Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Deblais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri H Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Vaudaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (41), pp.13382-13392. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (18), pp.188002 (1-5). </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201802288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.188002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119110v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Content Screening of Plankton Alkaline Phosphatase Activity in Microfluidics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beneyton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Pekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3840,429 +3840,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential bottom-up assembly of mechanically stabilized synthetic cells by microfluidics</w:t>
+                <w:t xml:space="preserve">High throughput single cell counting in droplet-based microfluidics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marian Weiss</w:t>
+                <w:t xml:space="preserve">Heng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouriel Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vrignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Patrick Frohnmayer</w:t>
+                <w:t xml:space="preserve">Eleonora Zonta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Theresa Benk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jan-Willi Janiesch</w:t>
+                <w:t xml:space="preserve">Zakaria El Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmat5005⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-01454-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686173v1</w:t>
+                <w:t xml:space="preserve">hal-01687572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catanionic Coacervate Droplets as a Surfactant-Based Membrane-Free Protocell Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+                <w:t xml:space="preserve">Sequential bottom-up assembly of mechanically stabilized synthetic cells by microfluidics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Patrick Frohnmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Gaillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
+                <w:t xml:space="preserve">Lucia Theresa Benk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Haller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Willi Janiesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201707139⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.89 - 96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat5005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742806v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput single cell counting in droplet-based microfluidics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eleonora Zonta</w:t>
+                <w:t xml:space="preserve">Catanionic Coacervate Droplets as a Surfactant-Based Membrane-Free Protocell Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria El Harrak</w:t>
+                <w:t xml:space="preserve">Cédric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beneyton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (44), pp.13689 - 13693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-01454-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201707139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687572v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic angle of repose test for Pickering emulsions</w:t>
               </w:r>
@@ -4865,429 +4865,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakup length of AC electrified jets in a microfluidic flow‑focusing junction</w:t>
+                <w:t xml:space="preserve">Digital PCR compartmentalization I. Single-molecule detection of rare mutations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Castro‑hernánde</w:t>
+                <w:t xml:space="preserve">Karla Perez-Toralla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Pekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo García‑sánchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Say Hwa Tan</w:t>
+                <w:t xml:space="preserve">Jean-François Bartolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfonso M. Gañán‑calvo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
+                <w:t xml:space="preserve">Fanny Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.Online. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (1), pp.84-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10404-015-1603-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20153101017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178890v1</w:t>
+                <w:t xml:space="preserve">inserm-02299576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelized ultra-high throughput microfluidic emulsifier for multiplex kinetic assays</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Breakup length of AC electrified jets in a microfluidic flow‑focusing junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manfred Konrad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Taly</w:t>
+                <w:t xml:space="preserve">Elena Castro‑hernánde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo García‑sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Say Hwa Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso M. Gañán‑calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomicrofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4919415⟩</w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.Online. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10404-015-1603-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179083v1</w:t>
+                <w:t xml:space="preserve">hal-01178890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital PCR compartmentalization I. Single-molecule detection of rare mutations.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bartolo</w:t>
+                <w:t xml:space="preserve">Parallelized ultra-high throughput microfluidic emulsifier for multiplex kinetic assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiseok Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouriel Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vrignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Garlan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nizard</w:t>
+                <w:t xml:space="preserve">Manfred Konrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31 (1), pp.84-92. </w:t>
+              <w:t xml:space="preserve">Biomicrofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.034101 (1-11). </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20153101017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4919415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02299576v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring reactive microencapsulation dynamics using microfluidics</w:t>
               </w:r>
@@ -6358,295 +6358,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-high throughput detection of single cell β -galactosidase activity in droplets using micro-optical lens array</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manfred Konrad</w:t>
+                <w:t xml:space="preserve">Enhanced imine synthesis in water: from surfactant-mediated catalysis to host–guest mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Meguellati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fallah-Araghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam El Harrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 103 (20), pp.203704. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (96), pp.11332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4830046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3cc46461j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149090v1</w:t>
+                <w:t xml:space="preserve">hal-02129804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced imine synthesis in water: from surfactant-mediated catalysis to host–guest mechanisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Mangeat</w:t>
+                <w:t xml:space="preserve">Ultra-high throughput detection of single cell β -galactosidase activity in droplets using micro-optical lens array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiseok Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vrignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Gruner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Karamitros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Konrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (96), pp.11332. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (20), pp.203704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3cc46461j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4830046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129804v1</w:t>
+                <w:t xml:space="preserve">hal-02149090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-optical lens array for fluorescence detection in droplet-based microfluidics</w:t>
               </w:r>
@@ -6658,51 +6658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiseok Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Gruner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Konrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6981,490 +6981,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of molecular transport by surfactants in emulsions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surfactants in droplet-based microfluidics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8 (41), pp.10618. </w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (3), pp.422-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2SM25934F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C1LC20582J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148774v1</w:t>
+                <w:t xml:space="preserve">hal-02148769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution dose-response screening using droplet-based microfluidics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A completely in vitro ultrahigh-throughput droplet-based microfluidic screening system for protein engineering and directed evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fallah-Araghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver J. Miller</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (5), pp.882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2LC21035E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136487v1</w:t>
+                <w:t xml:space="preserve">hal-02148773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactants in droplet-based microfluidics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamics of molecular transport by surfactants in emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousr Skhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Gruner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Semin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Pekin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1LC20582J⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (41), pp.10618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2SM25934F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148769v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A completely in vitro ultrahigh-throughput droplet-based microfluidic screening system for protein engineering and directed evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Fallah-Araghi</w:t>
+                <w:t xml:space="preserve">High-resolution dose-response screening using droplet-based microfluidics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver J. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam El Harrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Ryckelynck</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucas Frenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12 (5), pp.882. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (2), pp.378-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2LC21035E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148773v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive detection of rare mutations using droplet-based microfluidics.</w:t>
               </w:r>
@@ -7532,51 +7532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative and sensitive detection of rare mutations using droplet-based microfluidics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Pekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousr Skhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8041,372 +8041,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-step microfluidic droplet processing: kinetic analysis of an in vitro translated enzyme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic Aspects of Emulsion Stabilization by Surfactants: A Microfluidic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Treacy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Felix Kleinschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam El Harrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b907753g⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (11), pp.6088-6093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la9000472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148762v1</w:t>
+                <w:t xml:space="preserve">hal-02148749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Aspects of Emulsion Stabilization by Surfactants: A Microfluidic Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-step microfluidic droplet processing: kinetic analysis of an in vitro translated enzyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linas Mazutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Treacy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousr Skhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fallah Araghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (20), pp.2902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b907753g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la9000472⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02148749v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droplet-based microfluidic systems for high-throughput single DNA molecule isothermal amplification and analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linas Mazutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fallah Araghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver J. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Frenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 81 (12), pp.4813-21. </w:t>
@@ -8470,51 +8470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph A. Merten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8568,874 +8568,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast and efficient microfluidic system for highly selective one-to-one droplet fusion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorescence-activated droplet sorting (FADS): efficient microfluidic cell sorting based on enzymatic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Taly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam El-Harrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 9 (18), pp.2665. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B903608C⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 9 (13), pp.1850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b902504a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148760v1</w:t>
+                <w:t xml:space="preserve">hal-02148757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence-activated droplet sorting (FADS): efficient microfluidic cell sorting based on enzymatic activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A fast and efficient microfluidic system for highly selective one-to-one droplet fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linas Mazutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 9 (13), pp.1850. </w:t>
+              <w:t xml:space="preserve">, 2009, 9 (18), pp.2665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b902504a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/B903608C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148757v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic Production of Droplet Pairs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Droplet-Based Microreactors for the Synthesis of Magnetic Iron Oxide Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Frenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Blouwolff</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdeslam El harrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Begin-Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew D. Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la801954w⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (36), pp.6817-6820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200801360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148748v1</w:t>
+                <w:t xml:space="preserve">hal-02148744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet-Based Microreactors for the Synthesis of Magnetic Iron Oxide Nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Microfluidic Production of Droplet Pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Frenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Begin-Colin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joshua Blouwolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (20), pp.12073-12076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la801954w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200801360⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148744v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droplet-Based Microfluidic Platforms for the Encapsulation and Screening of Mammalian Cells and Multicellular Organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenifer Clausell-Tormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenifer Clausell-Tormos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diana Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslam El-Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15 (5), pp.427-437. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chembiol.2008.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropfenbasierte Mikroreaktoren für die Synthese von magnetischen Eisenoxid-Nanopartikeln</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Frenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslam El harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Begin-Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrew d. Griffiths</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew D. Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 120 (36), pp.6923-6926. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.200801360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ange.200801360⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturizing chemistry and biology in microdroplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard T. Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9453,1082 +9453,1082 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Griffiths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18, pp.1773. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B616252E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B616252E⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Excited Drop Oscillations in Electrowetting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Decré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frieder Mugele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (9), pp.5173-5179. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la062149f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la062149f⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching Liquid Morphologies on Linear Grooves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishnacharya Khare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Herminghaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krishnacharya Khare</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
+                <w:t xml:space="preserve">Bruce Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Brinkmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (26), pp.12997-13006. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la701899u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la701899u⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport Dynamics in Open Microfluidic Grooves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Decré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Herminghaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Seemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (9), pp.5200-5204. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la063584c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la063584c⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Discharge in Capillary Breakup: Controlling the Charge of a Droplet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frieder Mugele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 96 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.016106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wettability Control of Droplet Deposition and Detachment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Brinkmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 96 (14), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.146106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrowetting: from basics to applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frieder Mugele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17 (28), pp.R705-R774. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/17/28/R01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroactuation of Fluid Using Topographical Wetting Transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Decré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Herminghaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Seemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21 (26), pp.12218-12221. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la052228b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la052228b⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity-driven flows of viscous liquids over two-dimensional topographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Decre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 487, pp.147-166. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112003004774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022112003004774⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremal Model for Amorphous Media Plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vandembroucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 89 (19), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.195506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10538,172 +10538,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light responsive all-DNA microgels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Merindol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beneyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ravaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSM Anual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Soft Comp, May 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Encapsulation Kinetics Monitored by Microfluidics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingmar Polenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10722,195 +10722,195 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM Symposium on Dynamics of Capsules, Vesicles and Cells in Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Compiègne, France. pp.115 - 122, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.piutam.2015.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise Fluorescence Yield Measurement Using an MeV Electron Beam for JEM-EUSO Collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Monnier Ragaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Monnier Ragaigne</w:t>
+                <w:t xml:space="preserve">S. Dagoret Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dagoret Campagne</w:t>
+                <w:t xml:space="preserve">P. Gorodetzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gorodetzky</w:t>
+                <w:t xml:space="preserve">J. Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Cosmic Ray Conference (ICRC2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Beijing, China. pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00705010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10920,154 +10920,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 17. Tiny Droplets for High-throughput Cell-based Assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Taly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unravelling Single Cell Genomics: Micro and Nanotools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.261-284, 2010, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/9781849732284-00261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/9781849732284-00261⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiny droplets for high-throughput cell-based assays.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11083,51 +11083,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unravelling more of cell genomics : let’s use the micro and nanotools !, RCS publication edited by M.-C. Potier and N. Bontoux.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11137,51 +11137,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulations pour la microfluidique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11190,51 +11190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11244,51 +11244,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pheno-morphological screening and acoustic sorting of 3D multicellular aggregates using drop millifluidics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon Rembotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11340,65 +11340,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Boyreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId370"/>
+      <w:footerReference w:type="default" r:id="rId369"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11466,51 +11466,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BD6D262"/>
+    <w:nsid w:val="7B2A990A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11697,51 +11697,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-baret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2048-8317" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19204690X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-1912-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891509v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Rembotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beneyton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buisson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Badon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boyreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202410677" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05351892v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdi Mirgissa Kaba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gounel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Baret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202505324" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353083v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Rafael Jimenez Granda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Karoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brilland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501109" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moragues" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Arguijo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Modavi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolis Simutis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43586-023-00212-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142629v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van Assche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dro2.45" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Lin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300496" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia K&#228;llberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjin Xiao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Baret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2lc00220e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347077v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone H Oldenburg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Pekin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Thonnus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97356-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146965v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Girault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Latimier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jauzein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-00904-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403886v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Manteca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Gadea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cossard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gillard-Bocquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.1c00313" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146947v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Scheffen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marchal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schuller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Klose" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-020-00557-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151033v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Merindol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ravaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202010396" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298591v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boudet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho S. Lintuvuori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lacouture" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deblais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abd0272" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434315v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Karamitros" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Morvan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vigne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiseok Lim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gruner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b04969" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarryn Miller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwander" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Diehl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaz6802" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870965v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Love" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-y Dora Tang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/syst.202000022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309632v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bussiere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Link" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcgrath" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Srivastav" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b03521" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118999v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda del Amo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2018.09.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146047v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sch&#252;tz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M Schneider" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9lc00149b" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andreina Chacon&#8197;orellana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/syst.201900007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709051v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Roucher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Depardieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adbi.201700233" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835724v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Krafft" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bednarz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin Kleineberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Woelfer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04825-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177541v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Schwille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Spatz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Landfester" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Bodenschatz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Herminghaus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201802288" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119101v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douliez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Eloi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chapel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201802929" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118950v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Caen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Suryateja Jammalamadaka" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vrignon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nizard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-018-0033-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792275v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri H Delville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vaudaine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.188002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119110v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201802288" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757331v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bichon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b00234" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686173v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Weiss" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Patrick Frohnmayer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Theresa Benk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Haller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willi Janiesch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat5005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742806v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201707139" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687572v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Lu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Zonta" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria El Harrak" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01454-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686559v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chacon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa8048" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389491v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Riechers" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Maes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Akoury" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Semin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1604307113" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343140v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Polenz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver B&#228;umchen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2016-16059-8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01276355v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Johnston" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10392" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344266v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Castro-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alzaga-Gimeno" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Say Hwa Tan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954194" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178890v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Castro&#8209;hern&#225;nde" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a&#8209;s&#225;nchez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso M. Ga&#241;&#225;n&#8209;calvo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-015-1603-3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179083v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Konrad" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919415" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02299576v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Perez-Toralla" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bartolo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Garlan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153101017" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122766v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igmar Polenz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brosseau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00218d" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119074v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04787" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213318v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andreina Chac&#242;n Orellana" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2015.07.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123777v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Weitz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5040189" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122849v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fallah-Araghi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Meguellati" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam El Harrak" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.028301" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123802v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc51399h" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128349v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith Coldren" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Griffiths" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4an00228h" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119082v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Murison" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schr&#246;ter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.2.034002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122752v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52543k" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149090v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4830046" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129804v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc46461j" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129796v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3LC41329B" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148792v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousr Skhiri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Griffiths" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.80" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138132v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc51143j" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148774v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM25934F" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136487v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver J. Miller" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Frenz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148769v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1LC20582J" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148773v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ryckelynck" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2LC21035E" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332936v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148770v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Corre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linas Mazutis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1LC20128J" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136491v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Agresti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Antipov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R Abate" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keunho Ahn" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy C Rowat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0910781107" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148765v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Granieri" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph A. Merten" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2010.02.011" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148764v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Beck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billas-Massobrio" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Moras" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2010.04.010" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148762v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Treacy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fallah Araghi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907753g" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A627DE45A937D758BBCA39C3EA6DC211819A37B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148749v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kleinschmidt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9000472" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00420178v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac900403z" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136476v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2009256-7627" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148760v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B903608C" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-C5HLK352-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148757v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Miller" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam El-Harrak" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b902504a" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E66969327325F4488FA04710C0ECF432CBE6839/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148748v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Blouwolff" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la801954w" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NL3K75S4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148744v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam El&#8197;harrak" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pauly" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew&#8197;d. Griffiths" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200801360" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TTFKHFR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148746v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Clausell-Tormos" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lieber" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2008.04.004" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148786v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200801360" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6ZBQZR43-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148777v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard T. Kelly" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B616252E" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7AA70F1CCB1A0B6A77335547E2DDA72BC6FF0D20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148736v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Decr&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frieder Mugele" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la062149f" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SLV89HB2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148740v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnacharya Khare" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Law" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701899u" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5FL93KR6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148905v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Seemann" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la063584c" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MF3CM6NC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136452v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.016106" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136454v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.146106" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148730v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/28/R01" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148727v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la052228b" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8DR9S19W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148726v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Decre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112003004774" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C720AB3D91272557B4B4E149C91E613A37142B95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136450v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.195506" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877939v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181621v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2015.03.014" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00705010v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monnier Ragaigne" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagoret Campagne" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gorodetzky" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baret" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Urban" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149103v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Baret" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taly" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849732284-00261" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13D9A22B8AA9350A1C3FE3D3514B03C28AF8C059/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332951v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154873v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742077v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-baret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2048-8317" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19204690X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-1912-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891509v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Rembotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beneyton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buisson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Badon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boyreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202410677" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05351892v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdi Mirgissa Kaba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gounel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Baret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202505324" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353083v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Rafael Jimenez Granda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Karoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brilland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501109" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moragues" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Arguijo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Modavi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolis Simutis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43586-023-00212-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142629v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van Assche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dro2.45" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Lin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300496" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia K&#228;llberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjin Xiao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Baret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2lc00220e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151033v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Merindol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ravaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202010396" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347077v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone H Oldenburg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Pekin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Thonnus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97356-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146965v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Girault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Latimier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jauzein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-00904-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403886v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Manteca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Gadea" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cossard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gillard-Bocquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.1c00313" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146947v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Scheffen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marchal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schuller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Klose" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-020-00557-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298591v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boudet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho S. Lintuvuori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lacouture" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deblais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abd0272" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434315v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Karamitros" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Morvan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vigne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiseok Lim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gruner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b04969" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarryn Miller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwander" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Diehl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaz6802" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870965v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Love" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-y Dora Tang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/syst.202000022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146047v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sch&#252;tz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M Schneider" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9lc00149b" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309632v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bussiere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Link" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcgrath" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Srivastav" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b03521" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118999v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda del Amo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2018.09.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andreina Chacon&#8197;orellana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/syst.201900007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709051v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Roucher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Depardieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adbi.201700233" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835724v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Krafft" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bednarz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin Kleineberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Woelfer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04825-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177541v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Schwille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Spatz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Landfester" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Bodenschatz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Herminghaus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201802288" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119101v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douliez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Eloi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chapel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201802929" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118950v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Caen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Suryateja Jammalamadaka" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vrignon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nizard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-018-0033-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119110v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201802288" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792275v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri H Delville" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vaudaine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.188002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757331v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bichon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b00234" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687572v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Lu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Zonta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria El Harrak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01454-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686173v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Weiss" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Patrick Frohnmayer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Theresa Benk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Haller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willi Janiesch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat5005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742806v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201707139" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686559v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chacon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa8048" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389491v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Riechers" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Maes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Akoury" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Semin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1604307113" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343140v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Polenz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver B&#228;umchen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2016-16059-8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01276355v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Johnston" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10392" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344266v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Castro-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alzaga-Gimeno" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Say Hwa Tan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954194" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02299576v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Perez-Toralla" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bartolo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Garlan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153101017" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178890v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Castro&#8209;hern&#225;nde" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a&#8209;s&#225;nchez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso M. Ga&#241;&#225;n&#8209;calvo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-015-1603-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179083v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Konrad" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919415" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122766v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igmar Polenz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brosseau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00218d" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119074v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04787" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213318v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andreina Chac&#242;n Orellana" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2015.07.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123777v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Weitz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5040189" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122849v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fallah-Araghi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Meguellati" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam El Harrak" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.028301" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123802v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc51399h" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128349v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith Coldren" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Griffiths" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4an00228h" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119082v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Murison" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schr&#246;ter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.2.034002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122752v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52543k" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129804v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc46461j" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149090v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4830046" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129796v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3LC41329B" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148792v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousr Skhiri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Griffiths" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.80" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138132v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc51143j" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148769v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1LC20582J" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148773v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ryckelynck" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2LC21035E" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148774v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM25934F" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136487v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver J. Miller" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Frenz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332936v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148770v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Corre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linas Mazutis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1LC20128J" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136491v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Agresti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Antipov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R Abate" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keunho Ahn" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy C Rowat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0910781107" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148765v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Granieri" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph A. Merten" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2010.02.011" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148764v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Beck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billas-Massobrio" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Moras" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2010.04.010" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148749v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kleinschmidt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9000472" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148762v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Treacy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fallah Araghi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907753g" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A627DE45A937D758BBCA39C3EA6DC211819A37B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00420178v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac900403z" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136476v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2009256-7627" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148757v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Miller" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam El-Harrak" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b902504a" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E66969327325F4488FA04710C0ECF432CBE6839/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148760v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B903608C" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-C5HLK352-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148744v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam El&#8197;harrak" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pauly" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200801360" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TTFKHFR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148748v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Blouwolff" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la801954w" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NL3K75S4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148746v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Clausell-Tormos" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lieber" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2008.04.004" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148786v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200801360" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6ZBQZR43-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148777v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard T. Kelly" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B616252E" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7AA70F1CCB1A0B6A77335547E2DDA72BC6FF0D20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148736v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Decr&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frieder Mugele" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la062149f" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SLV89HB2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148740v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnacharya Khare" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Law" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701899u" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5FL93KR6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148905v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Seemann" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la063584c" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MF3CM6NC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136452v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.016106" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136454v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.146106" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148730v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/28/R01" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148727v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la052228b" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8DR9S19W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148726v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Decre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112003004774" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C720AB3D91272557B4B4E149C91E613A37142B95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136450v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.195506" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877939v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181621v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2015.03.014" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00705010v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monnier Ragaigne" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagoret Campagne" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gorodetzky" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baret" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Urban" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149103v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Baret" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taly" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849732284-00261" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13D9A22B8AA9350A1C3FE3D3514B03C28AF8C059/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332951v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154873v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742077v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>