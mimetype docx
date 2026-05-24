--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,11411 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...11360 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Baret </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-christophe-baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2048-8317</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19204690X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=wsEPop8AAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-1912-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pheno‐Morphological Screening and Acoustic Sorting of 3D Multicellular Aggregates Using Drop Millifluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Rembotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beneyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Badon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202410677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal Absorbance‐Activated Droplet Sorting (cAADS) for Enzyme Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdi Mirgissa Kaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gounel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beneyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (41), pp.e05324. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202505324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light‐Responsive Mononucleotide Coacervates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Rafael Jimenez Granda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (31), pp.e202501109. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202501109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplet-based microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moragues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Arguijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beneyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrus Modavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolis Simutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Methods Primers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43586-023-00212-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectifying jet breakup by electric forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David van Assche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beneyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droplet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (2), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dro2.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coacervate Droplets for Synthetic Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beneyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (12), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smtd.202300496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontiers in single cell analysis: multimodal technologies and their clinical perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Källberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjin Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David van Assche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Taly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 22, pp.2403 - 2422. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2lc00220e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From collections of independent, mindless robots to flexible, mobile, and directional superstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lintuvuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacouture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deblais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (56), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/scirobotics.abd0272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directed Evolution in Drops: Molecular Aspects and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Manteca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David van Assche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gillard-Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Synthetic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssynbio.1c00313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new-to-nature carboxylation module to improve natural and synthetic CO2 fixation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Scheffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beneyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Klose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp.105-115. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41929-020-00557-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and ample light controlled actuation of monodisperse all-DNA microgels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Merindol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beneyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ravaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2010396. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202010396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable inter and intraspecies alkaline phosphatase activity within single cells of revived dinoflagellates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Siano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Labry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jauzein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-021-00904-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confining Trypanosoma brucei in emulsion droplets reveals population variabilities in division rates and improves in vitro cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone H Oldenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beneyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Pekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Thonnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-97356-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From collections of independent, mindless robots to flexible, mobile, and directional superstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juho S. Lintuvuori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lacouture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deblais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (56), pp.eabd0272. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/scirobotics.abd0272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial expression systems for enzymatic activity in droplet-based microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiseok Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Gruner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.9b04969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-powered CO 2 fixation in a chloroplast mimic with natural and synthetic parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarryn Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beneyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schwander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Diehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 368 (6491), pp.649-654. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaz6802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Throughput Synthesis and Screening of Functional Coacervates Using Microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beneyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celina Love</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-y Dora Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSystemsChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/syst.202000022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic technology for plankton research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beneyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda del Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55, pp.134-150. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.copbio.2018.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design of a high-throughput droplet sorter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Schütz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beneyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias M Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.2220-2232. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9lc00149b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput triggered merging of surfactant-stabilized droplet pairs using traveling surface acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Link</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mcgrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aparna Srivastav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.9b03521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Stabilization of Droplets by Particles in Microfluidics: Role of Droplet Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Andreina Chacon orellana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSystemsChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/syst.201900007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-equilibrium microcompartments for the bottom-up integration of metabolic functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beneyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothee Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bednarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christin Kleineberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Woelfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2391. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04825-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Compartmentalization of Bacteria within Inorganic Macrocellular Beads to the Assembly of Microbial Consortia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Roucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Pekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Depardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Biosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (3), pp.1700233(1-7). </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adbi.201700233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaxSynBio: Wege zur Synthese einer Zelle aus nicht lebenden Komponenten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Schwille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Spatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Landfester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eberhard Bodenschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Herminghaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130 (41), pp.13566-13577. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.201802288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Swellable Hydrogel-Containing Colloidosomes from Aqueous Two-Phase Pickering Emulsion Droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Douliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beneyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Eloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (26), pp.7780-7784. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201802929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput multiplexed fluorescence-activated droplet sorting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Schütz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Suryateja Jammalamadaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41378-018-0033-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundaries Control Collective Dynamics of Inertial Self-Propelled Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deblais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri H Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vaudaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (18), pp.188002 (1-5). </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.188002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaxSynBio: Avenues Towards Creating Cells from the Bottom Up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Schwille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Spatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Landfester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eberhard Bodenschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Herminghaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (41), pp.13382-13392. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201802288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Content Screening of Plankton Alkaline Phosphatase Activity in Microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beneyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Pekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (6), pp.4174 - 4181. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.8b00234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput single cell counting in droplet-based microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Zonta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria El Harrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-01454-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential bottom-up assembly of mechanically stabilized synthetic cells by microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Patrick Frohnmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Theresa Benk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Haller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Willi Janiesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.89 - 96. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat5005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catanionic Coacervate Droplets as a Surfactant-Based Membrane-Free Protocell Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Douliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beneyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (44), pp.13689 - 13693. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201707139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic angle of repose test for Pickering emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (39), </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa8048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfactant adsorption kinetics in microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Riechers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Akoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Semin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Gruner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (41), pp. 11465-11470. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1604307113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesicles-on-a-chip: A universal microfluidic platform for the assembly of liposomes and polymersomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Polenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Herminghaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Bäumchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (59), pp. 1-6. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/i2016-16059-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling molecular transport in minimal emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Gruner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Riechers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Semin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiseok Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.10392. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms10392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC electrified jets in a flow-focusing device: Jet length scaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Castro-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo García-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alzaga-Gimeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Say Hwa Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomicrofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (043504), pp. 1-11. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4954194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelized ultra-high throughput microfluidic emulsifier for multiplex kinetic assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiseok Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Konrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Taly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomicrofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.034101 (1-11). </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4919415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital PCR compartmentalization I. Single-molecule detection of rare mutations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Perez-Toralla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Pekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Garlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (1), pp.84-92. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20153101017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02299576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakup length of AC electrified jets in a microfluidic flow‑focusing junction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Castro‑hernánde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo García‑sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Say Hwa Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso M. Gañán‑calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.Online. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-015-1603-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring reactive microencapsulation dynamics using microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igmar Polenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5sm00218d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Microfluidic Jukebox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Say Hwa Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Semin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep04787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisers for water-in-fluorinated-oil dispersions: Key properties for microfluidic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Gruner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birte Riechers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Andreina Chacòn Orellana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (3), pp. 183-191. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cocis.2015.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Chemical Synthesis at Soft Interfaces: A Universal Reaction-Adsorption Mechanism in Microcompartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Fallah-Araghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Meguellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslam El Harrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (028301), pp.0283301(1-5). </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.028301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyurea Microcapsules in Microfluidics: Surfactant Control of Soft Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Polenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Weitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31, pp. 1127-1134. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la5040189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microfluidic puzzle: chip-oriented rapid prototyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiseok Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Taly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (10), pp. 1669-1672. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3lc51399h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting Heterogeneities in Porous Media Control Flow Dissipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Murison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Semin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Herminghaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (3), pp.034002. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.2.034002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CotA laccase: high-throughput manipulation and analysis of recombinant enzyme libraries expressed in E. coli using droplet-based microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beneyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faith Coldren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Taly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 139 (13), pp. 3314-3323. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4an00228h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic Dynamic Interfacial Tensiometry (mu DIT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (17), pp. 3066-3076. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3sm52543k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced imine synthesis in water: from surfactant-mediated catalysis to host–guest mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Meguellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Fallah-Araghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslam El Harrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (96), pp.11332. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cc46461j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-high throughput detection of single cell β -galactosidase activity in droplets using micro-optical lens array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiseok Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Gruner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Karamitros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Konrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (20), pp.203704. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4830046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-optical lens array for fluorescence detection in droplet-based microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiseok Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Gruner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Konrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (8), pp.1472. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3LC41329B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic Approaches for the Study of Emulsions: Transport of Solutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Gruner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousr Skhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Semin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Online Proceedings Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1530, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/opl.2013.80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic flow-focusing in ac electric fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Say Hwa Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Semin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (6), pp. 1099-1106. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3lc51143j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution dose-response screening using droplet-based microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver J. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslam El Harrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Frenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (2), pp.378-383. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfactants in droplet-based microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (3), pp.422-433. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1LC20582J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A completely in vitro ultrahigh-throughput droplet-based microfluidic screening system for protein engineering and directed evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Fallah-Araghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ryckelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Griffiths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (5), pp.882. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2LC21035E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of molecular transport by surfactants in emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousr Skhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Gruner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Semin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Pekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (41), pp.10618. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2SM25934F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive detection of rare mutations using droplet-based microfluidics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Taly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G.I.T. Journal Laboratory Europ </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative and sensitive detection of rare mutations using droplet-based microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Pekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousr Skhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linas Mazutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (13), pp.2156. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1LC20128J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Throughput Screening of Enzymes by Retroviral Display Using Droplet-Based Microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Granieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph A. Merten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (3), pp.229-235. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chembiol.2010.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrahigh-throughput screening in drop-based microfluidics for directed evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy J. Agresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Antipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam R Abate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keunho Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy C Rowat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (9), pp.4004-4009. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0910781107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Cell-Based Reporter Gene Assays Using Droplet-Based Microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billas-Massobrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Moras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Griffiths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (5), pp.528-536. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chembiol.2010.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Aspects of Emulsion Stabilization by Surfactants: A Microfluidic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Kleinschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslam El Harrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Griffiths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (11), pp.6088-6093. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la9000472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-step microfluidic droplet processing: kinetic analysis of an in vitro translated enzyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linas Mazutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Treacy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousr Skhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Fallah Araghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (20), pp.2902. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b907753g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplet-based microfluidic systems for high-throughput single DNA molecule isothermal amplification and analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linas Mazutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Fallah Araghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver J. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Frenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 81 (12), pp.4813-21. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac900403z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00420178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouttes et émulsions Criblage à très haut débit en biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Taly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ryckelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph A. Merten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Griffiths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (6-7), pp.627-632. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2009256-7627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence-activated droplet sorting (FADS): efficient microfluidic cell sorting based on enzymatic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Taly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ryckelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslam El-Harrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (13), pp.1850. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b902504a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast and efficient microfluidic system for highly selective one-to-one droplet fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linas Mazutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Griffiths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (18), pp.2665. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B903608C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplet-Based Microreactors for the Synthesis of Magnetic Iron Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Frenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslam El harrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begin-Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (36), pp.6817-6820. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200801360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic Production of Droplet Pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Frenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Blouwolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (20), pp.12073-12076. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la801954w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplet-Based Microfluidic Platforms for the Encapsulation and Screening of Mammalian Cells and Multicellular Organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenifer Clausell-Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslam El-Harrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (5), pp.427-437. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chembiol.2008.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropfenbasierte Mikroreaktoren für die Synthese von magnetischen Eisenoxid-Nanopartikeln</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Frenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeslam El harrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begin-Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 120 (36), pp.6923-6926. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.200801360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturizing chemistry and biology in microdroplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard T. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Taly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Griffiths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18, pp.1773. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B616252E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Excited Drop Oscillations in Electrowetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Decré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frieder Mugele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (9), pp.5173-5179. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la062149f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching Liquid Morphologies on Linear Grooves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishnacharya Khare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Herminghaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brinkmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (26), pp.12997-13006. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la701899u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport Dynamics in Open Microfluidic Grooves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Decré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Herminghaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Seemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (9), pp.5200-5204. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la063584c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Discharge in Capillary Breakup: Controlling the Charge of a Droplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frieder Mugele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96 (1), </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.016106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wettability Control of Droplet Deposition and Detachment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brinkmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96 (14), </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.146106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrowetting: from basics to applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frieder Mugele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (28), pp.R705-R774. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/17/28/R01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroactuation of Fluid Using Topographical Wetting Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Decré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Herminghaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Seemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (26), pp.12218-12221. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la052228b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity-driven flows of viscous liquids over two-dimensional topographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Decre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 487, pp.147-166. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112003004774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremal Model for Amorphous Media Plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vandembroucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (19), </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.195506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light responsive all-DNA microgels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Merindol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beneyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ravaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSM Anual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soft Comp, May 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Encapsulation Kinetics Monitored by Microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Polenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Dynamics of Capsules, Vesicles and Cells in Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Compiègne, France. pp.115 - 122, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.piutam.2015.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise Fluorescence Yield Measurement Using an MeV Electron Beam for JEM-EUSO Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Monnier Ragaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dagoret Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gorodetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Cosmic Ray Conference (ICRC2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Beijing, China. pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00705010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiny droplets for high-throughput cell-based assays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Taly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unravelling more of cell genomics : let’s use the micro and nanotools !, RCS publication edited by M.-C. Potier and N. Bontoux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 17. Tiny Droplets for High-throughput Cell-based Assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Taly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unravelling Single Cell Genomics: Micro and Nanotools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-284, 2010, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781849732284-00261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulations pour la microfluidique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pheno-morphological screening and acoustic sorting of 3D multicellular aggregates using drop millifluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Rembotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beneyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Badon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boyreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId375"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -11466,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B2A990A"/>
+    <w:nsid w:val="CB39C4C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11697,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-baret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2048-8317" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19204690X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-1912-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891509v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Rembotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beneyton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buisson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Badon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boyreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202410677" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05351892v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdi Mirgissa Kaba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gounel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Baret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202505324" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353083v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Rafael Jimenez Granda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Karoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brilland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501109" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moragues" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Arguijo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Modavi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolis Simutis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43586-023-00212-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142629v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van Assche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dro2.45" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Lin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300496" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia K&#228;llberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjin Xiao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Baret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2lc00220e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151033v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Merindol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ravaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202010396" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347077v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone H Oldenburg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Pekin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Thonnus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97356-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146965v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Girault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Latimier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jauzein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-00904-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403886v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Manteca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Gadea" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cossard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gillard-Bocquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.1c00313" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146947v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Scheffen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marchal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schuller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Klose" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-020-00557-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298591v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boudet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho S. Lintuvuori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lacouture" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deblais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abd0272" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434315v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Karamitros" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Morvan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vigne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiseok Lim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gruner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b04969" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarryn Miller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwander" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Diehl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaz6802" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870965v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Love" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-y Dora Tang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/syst.202000022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146047v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sch&#252;tz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M Schneider" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9lc00149b" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309632v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bussiere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Link" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcgrath" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Srivastav" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b03521" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118999v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda del Amo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2018.09.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andreina Chacon&#8197;orellana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/syst.201900007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709051v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Roucher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Depardieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adbi.201700233" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835724v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Krafft" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bednarz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin Kleineberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Woelfer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04825-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177541v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Schwille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Spatz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Landfester" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Bodenschatz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Herminghaus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201802288" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119101v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douliez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Eloi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chapel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201802929" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118950v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Caen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Suryateja Jammalamadaka" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vrignon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nizard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-018-0033-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119110v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201802288" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792275v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri H Delville" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vaudaine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.188002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757331v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bichon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b00234" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687572v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Lu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Zonta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria El Harrak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01454-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686173v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Weiss" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Patrick Frohnmayer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Theresa Benk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Haller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willi Janiesch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat5005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742806v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201707139" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686559v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chacon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa8048" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389491v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Riechers" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Maes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Akoury" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Semin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1604307113" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343140v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Polenz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver B&#228;umchen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2016-16059-8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01276355v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Johnston" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10392" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344266v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Castro-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alzaga-Gimeno" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Say Hwa Tan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954194" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02299576v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Perez-Toralla" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bartolo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Garlan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153101017" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178890v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Castro&#8209;hern&#225;nde" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a&#8209;s&#225;nchez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso M. Ga&#241;&#225;n&#8209;calvo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-015-1603-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179083v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Konrad" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919415" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122766v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igmar Polenz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brosseau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00218d" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119074v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04787" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213318v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andreina Chac&#242;n Orellana" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2015.07.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123777v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Weitz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5040189" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122849v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fallah-Araghi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Meguellati" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam El Harrak" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.028301" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123802v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc51399h" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128349v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith Coldren" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Griffiths" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4an00228h" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119082v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Murison" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schr&#246;ter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.2.034002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122752v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52543k" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129804v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc46461j" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149090v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4830046" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129796v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3LC41329B" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148792v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousr Skhiri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Griffiths" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.80" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138132v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc51143j" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148769v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1LC20582J" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148773v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ryckelynck" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2LC21035E" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148774v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM25934F" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136487v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver J. Miller" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Frenz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332936v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148770v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Corre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linas Mazutis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1LC20128J" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136491v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Agresti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Antipov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R Abate" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keunho Ahn" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy C Rowat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0910781107" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148765v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Granieri" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph A. Merten" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2010.02.011" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148764v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Beck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billas-Massobrio" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Moras" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2010.04.010" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148749v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kleinschmidt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9000472" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148762v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Treacy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fallah Araghi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907753g" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A627DE45A937D758BBCA39C3EA6DC211819A37B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00420178v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac900403z" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136476v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2009256-7627" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148757v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Miller" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam El-Harrak" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b902504a" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E66969327325F4488FA04710C0ECF432CBE6839/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148760v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B903608C" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-C5HLK352-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148744v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam El&#8197;harrak" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pauly" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200801360" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TTFKHFR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148748v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Blouwolff" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la801954w" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NL3K75S4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148746v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Clausell-Tormos" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lieber" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2008.04.004" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148786v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200801360" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6ZBQZR43-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148777v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard T. Kelly" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B616252E" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7AA70F1CCB1A0B6A77335547E2DDA72BC6FF0D20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148736v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Decr&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frieder Mugele" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la062149f" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SLV89HB2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148740v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnacharya Khare" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Law" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701899u" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5FL93KR6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148905v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Seemann" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la063584c" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MF3CM6NC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136452v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.016106" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136454v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.146106" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148730v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/28/R01" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148727v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la052228b" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8DR9S19W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148726v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Decre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112003004774" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C720AB3D91272557B4B4E149C91E613A37142B95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136450v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.195506" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877939v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181621v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2015.03.014" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00705010v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monnier Ragaigne" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagoret Campagne" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gorodetzky" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baret" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Urban" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149103v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Baret" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taly" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849732284-00261" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13D9A22B8AA9350A1C3FE3D3514B03C28AF8C059/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332951v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154873v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742077v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-baret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2048-8317" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19204690X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=wsEPop8AAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-1912-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891509v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Rembotte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beneyton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Badon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boyreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202410677" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05351892v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdi Mirgissa Kaba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gounel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Baret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202505324" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353083v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Rafael Jimenez Granda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Karoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brilland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501109" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512525v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moragues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Arguijo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Modavi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolis Simutis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43586-023-00212-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142629v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van Assche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dro2.45" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Lin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300496" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia K&#228;llberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjin Xiao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Baret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Taly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2lc00220e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lintuvuori" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacouture" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deblais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abd0272" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403886v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Manteca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Gadea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cossard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gillard-Bocquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.1c00313" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146947v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Scheffen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marchal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schuller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Klose" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-020-00557-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151033v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Merindol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ravaine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202010396" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146965v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Girault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Latimier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jauzein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-00904-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347077v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone H Oldenburg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Pekin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Thonnus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97356-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298591v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boudet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho S. Lintuvuori" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lacouture" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deblais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434315v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Karamitros" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Morvan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vigne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiseok Lim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Gruner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b04969" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870971v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarryn Miller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwander" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Diehl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaz6802" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870965v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Love" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-y Dora Tang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/syst.202000022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118999v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda del Amo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2018.09.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146047v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sch&#252;tz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M Schneider" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9lc00149b" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309632v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bussiere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Link" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcgrath" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Srivastav" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b03521" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160183v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andreina Chacon&#8197;orellana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/syst.201900007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835724v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Krafft" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bednarz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin Kleineberg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Woelfer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04825-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709051v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Roucher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Depardieu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adbi.201700233" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177541v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Schwille" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Spatz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Landfester" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Bodenschatz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Herminghaus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201802288" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119101v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douliez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Eloi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chapel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201802929" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118950v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Caen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Suryateja Jammalamadaka" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vrignon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nizard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-018-0033-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792275v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri H Delville" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vaudaine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.188002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119110v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201802288" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757331v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bichon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b00234" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687572v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Lu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Zonta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria El Harrak" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01454-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686173v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Weiss" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Patrick Frohnmayer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Theresa Benk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Haller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willi Janiesch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat5005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742806v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201707139" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686559v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chacon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa8048" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389491v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Riechers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Maes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Akoury" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Semin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1604307113" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343140v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Polenz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver B&#228;umchen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2016-16059-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01276355v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Johnston" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10392" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344266v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Castro-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-S&#225;nchez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alzaga-Gimeno" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Say Hwa Tan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954194" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179083v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Konrad" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919415" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02299576v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Perez-Toralla" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bartolo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Garlan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153101017" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178890v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Castro&#8209;hern&#225;nde" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a&#8209;s&#225;nchez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso M. Ga&#241;&#225;n&#8209;calvo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-015-1603-3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122766v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igmar Polenz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brosseau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00218d" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119074v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04787" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213318v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andreina Chac&#242;n Orellana" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2015.07.005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122849v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fallah-Araghi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Meguellati" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam El Harrak" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.028301" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123777v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Weitz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5040189" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123802v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc51399h" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119082v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Murison" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schr&#246;ter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.2.034002" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128349v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith Coldren" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Griffiths" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4an00228h" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122752v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52543k" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129804v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc46461j" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149090v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4830046" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129796v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3LC41329B" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148792v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousr Skhiri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Griffiths" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.80" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138132v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc51143j" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136487v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver J. Miller" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Frenz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148769v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1LC20582J" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148773v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ryckelynck" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2LC21035E" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148774v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM25934F" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332936v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148770v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Corre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linas Mazutis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1LC20128J" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148765v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Granieri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph A. Merten" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2010.02.011" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136491v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Agresti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Antipov" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R Abate" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keunho Ahn" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy C Rowat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0910781107" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148764v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Beck" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billas-Massobrio" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Moras" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2010.04.010" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148749v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kleinschmidt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9000472" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148762v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Treacy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fallah Araghi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907753g" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A627DE45A937D758BBCA39C3EA6DC211819A37B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00420178v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac900403z" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136476v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2009256-7627" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148757v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Miller" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam El-Harrak" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b902504a" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E66969327325F4488FA04710C0ECF432CBE6839/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148760v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B903608C" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-C5HLK352-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148744v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam El&#8197;harrak" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pauly" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200801360" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TTFKHFR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148748v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Blouwolff" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la801954w" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NL3K75S4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148746v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Clausell-Tormos" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lieber" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2008.04.004" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148786v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200801360" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6ZBQZR43-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148777v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard T. Kelly" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B616252E" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7AA70F1CCB1A0B6A77335547E2DDA72BC6FF0D20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148736v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Decr&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frieder Mugele" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la062149f" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SLV89HB2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148740v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnacharya Khare" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Law" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la701899u" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5FL93KR6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148905v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Seemann" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la063584c" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MF3CM6NC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136452v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.016106" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136454v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.146106" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148730v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/28/R01" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148727v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la052228b" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8DR9S19W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148726v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Decre" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112003004774" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C720AB3D91272557B4B4E149C91E613A37142B95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136450v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.195506" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877939v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181621v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2015.03.014" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00705010v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Monnier Ragaigne" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dagoret Campagne" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gorodetzky" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baret" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Urban" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332951v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149103v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Baret" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taly" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849732284-00261" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13D9A22B8AA9350A1C3FE3D3514B03C28AF8C059/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154873v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742077v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>