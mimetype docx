--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -1147,142 +1147,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’image des femmes dans l’armorial d’Hozier (1696). L’exemple lorrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de la Société Française d’Héraldique et de Sigillographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Héraldique et de Sigillographie, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Sciences avec et pour la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences avec et pour la société, Apr 2024, Thionville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04630662v1</w:t>
+                <w:t xml:space="preserve">hal-04630674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’image des femmes dans l’armorial d’Hozier (1696). L’exemple lorrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences avec et pour la société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences avec et pour la société, Apr 2024, Thionville, France</w:t>
+              <w:t xml:space="preserve">Conférence de la Société Française d’Héraldique et de Sigillographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Héraldique et de Sigillographie, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04630674v1</w:t>
+                <w:t xml:space="preserve">hal-04630662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’image des femmes dans l’armorial d’Hozier (1696). L’exemple lorrain</w:t>
               </w:r>
@@ -4037,242 +4037,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les sceaux des ducs de Lorraine Ferry III, Thiébaut II, Ferry IV et Raoul (1251-1346). La construction d'une identité princière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Guyot-Bachy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrit et transferts culturels. Pratiques et gouvernances princières (Lotharingie, France, Empire, XIIIe-début XVe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.243-258, 2025, 978-2-503-61478-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">18 juillet 1100. Godefroy de Bouillon : mort d’un héros, naissance d’un mythe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Brian et Laurent Jalabert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire européenne de la Lorraine en 100 dates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Nuée Bleue, pp.189-195, 2025, 978-2-7165-1005-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salis, la généalogie, l'héraldique et la sigillographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'extraordinaire collection du baron de Salis. Trésors des Bibliothèques de Metz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèques-Médiathèques de Metz, pp.46-53, 2025, 978-2-9516908-0-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985951v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05458595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Heu (1494-1547), un patricien messin observateur et dessinateur de monogrammes et de sceaux</w:t>
               </w:r>
@@ -6715,213 +6715,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Georges Gresset, peintre et héraut d’armes des ducs de Lorraine (1523-1559)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01264665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héraldique et emblématique des cardinaux de Lorraine et de Guise (1518-1634) : vers une iconographie post-tridentine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’emblématique du monument de la bataille de Nancy : la distorsion mémorielle et le risque d’amnésie collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130705v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-02130905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innover dans le respect de la tradition : Les sceaux équestres des ducs de Lorraine de René II à Charles III (1473-1608)</w:t>
               </w:r>
@@ -7410,51 +7410,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29EB7A77"/>
+    <w:nsid w:val="1CF1DF3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7641,51 +7641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-blanchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4784-8511" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084261277" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458496v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blanchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05114803v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04879768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04611224v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.422.0203" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04145532v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21827/virtus.29.9-33" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04602912v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02778746v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881541v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627108v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009882v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04630615v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04630662v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04630674v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04630633v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04638065v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04630692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04145479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04630747v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04145513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04630840v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03528298v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862881v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02145741v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264597v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264611v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264591v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264581v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881588v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881575v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627101v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628460v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627084v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627067v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491981v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009888v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755334v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trapp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ferber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jan&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;onard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Litzenburger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03878917v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyot-Bachy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-des-paraiges.eu/magasin/page24.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03528262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crulh.univ-lorraine.fr/editions-du-crulh/publications-historiques-de-lest/richard-de-wassebourg-et-les-antiquitez-de-la" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130383v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264560v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schneider" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881528v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491983v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458554v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464921v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464911v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04985951v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458595v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464964v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04602934v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.152897" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04602927v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marineau-Pelletier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.152857" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03528274v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008474v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008455v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043383v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03025153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862848v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02145596v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130404v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862908v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264577v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264555v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881537v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881547v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627097v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491985v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146546v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04985973v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04145697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04145563v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04145706v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02778404v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03336043v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03336038v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264644v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03336032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03336025v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02778524v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03025469v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130873v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130888v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130400v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130705v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264665v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130905v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264658v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264625v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264617v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264567v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627071v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776568v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN21025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-blanchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4784-8511" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084261277" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458496v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blanchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05114803v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04879768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04611224v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.422.0203" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04145532v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21827/virtus.29.9-33" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04602912v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02778746v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881541v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627108v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009882v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04630615v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04630674v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04630662v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04630633v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04638065v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04630692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04145479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04630747v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04145513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04630840v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03528298v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862881v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02145741v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264597v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264611v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264591v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264581v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881588v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881575v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627101v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628460v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627084v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627067v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491981v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009888v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755334v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trapp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ferber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jan&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;onard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Litzenburger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03878917v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyot-Bachy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-des-paraiges.eu/magasin/page24.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03528262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crulh.univ-lorraine.fr/editions-du-crulh/publications-historiques-de-lest/richard-de-wassebourg-et-les-antiquitez-de-la" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130383v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264560v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schneider" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881528v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491983v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458554v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464921v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458595v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464911v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04985951v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05464964v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04602934v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.152897" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04602927v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marineau-Pelletier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.152857" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03528274v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008474v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008455v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03043383v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03025153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862848v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02145596v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130404v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862908v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264577v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264555v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881537v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881547v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627097v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491985v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02146546v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04985973v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04145697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04145563v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04145706v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02778404v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03336043v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03336038v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264644v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03336032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03336025v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02778524v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03025469v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130873v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130888v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130400v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264665v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130905v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02130705v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264658v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264625v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264617v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264567v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627071v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776568v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN21025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>