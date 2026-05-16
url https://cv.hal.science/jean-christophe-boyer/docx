--- v0 (2026-03-16)
+++ v1 (2026-05-16)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -516,2046 +516,1912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Affecting Tamoxifen Metabolism in Patients With Breast Cancer: Preliminary Results of the French PHACS Study</w:t>
+                <w:t xml:space="preserve">Nod Factor Effects on Root Hair-Specific Transcriptome of Medicago truncatula: Focus on Plasma Membrane Transport Systems and Reactive Oxygen Species Networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicja Puszkiel</w:t>
+                <w:t xml:space="preserve">Isabelle Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Arellano</w:t>
+                <w:t xml:space="preserve">Alice Drain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Vachoux</w:t>
+                <w:t xml:space="preserve">Marjorie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Evrard</w:t>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Le Morvan</w:t>
+                <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 106, pp.585-595. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpt.1404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938417v1</w:t>
+                <w:t xml:space="preserve">hal-01354648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nod Factor Effects on Root Hair-Specific Transcriptome of Medicago truncatula: Focus on Plasma Membrane Transport Systems and Reactive Oxygen Species Networks.</w:t>
+                <w:t xml:space="preserve">The Arabidopsis root stele transporter NPF2.3 contributes to nitrate translocation to shoots under salt stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Damiani</w:t>
+                <w:t xml:space="preserve">Christelle Taochy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Drain</w:t>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Guichard</w:t>
+                <w:t xml:space="preserve">Emilie Ipotesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Ronald Oomen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Boscari</w:t>
+                <w:t xml:space="preserve">Nathalie Leonhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.794. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83 (3), pp.466-479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354648v1</w:t>
+                <w:t xml:space="preserve">hal-01182122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis root stele transporter NPF2.3 contributes to nitrate translocation to shoots under salt stress</w:t>
+                <w:t xml:space="preserve">A unified nomenclature of NITRATE TRANSPORTER 1/PEPTIDE TRANSPORTER family members in plants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Taochy</w:t>
+                <w:t xml:space="preserve">Sophie Léran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+                <w:t xml:space="preserve">Kranthi Varala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Ipotesi</w:t>
+                <w:t xml:space="preserve">Maurizio Chiurazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald Oomen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leonhardt</w:t>
+                <w:t xml:space="preserve">Nigel Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12901⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (1), pp.5-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2013.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01182122v1</w:t>
+                <w:t xml:space="preserve">hal-00945664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified nomenclature of NITRATE TRANSPORTER 1/PEPTIDE TRANSPORTER family members in plants.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrate efflux at the root plasma membrane: identification of an Arabidopsis excretion transporter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Segonzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ipotesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Léran</w:t>
+                <w:t xml:space="preserve">Wojciech Szponarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kranthi Varala</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nigel Crawford</w:t>
+                <w:t xml:space="preserve">Pascal Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2013.08.008⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (11), pp.3760-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.106.048173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945664v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00250972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate efflux at the root plasma membrane: identification of an Arabidopsis excretion transporter.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The plasma membrane proteome of Saccharomyces cerevisiae and its response to the antifungal calcofluor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Szponarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Segonzac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilie Ipotesi</w:t>
+                <w:t xml:space="preserve">N. Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Szponarski</w:t>
+                <w:t xml:space="preserve">J.C. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Tillard</w:t>
+                <w:t xml:space="preserve">J.M. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 19 (11), pp.3760-77. </w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (10), pp.3029-3039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.106.048173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200500762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00250972v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00087006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plasma membrane proteome of Saccharomyces cerevisiae and its response to the antifungal calcofluor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Delom</w:t>
+                <w:t xml:space="preserve">Large-scale characterization of integral proteins from Arabidopsis vacuolar membrane by two-dimensional liquid chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Szponarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Szponarski</w:t>
+                <w:t xml:space="preserve">Nicolas Sommerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sommerer</w:t>
+                <w:t xml:space="preserve">M. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Boyer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémy Gibrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 6 (10), pp.3029-3039. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 4 (2), pp.397-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200300607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pmic.200500762⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00087006v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale characterization of integral proteins from Arabidopsis vacuolar membrane by two-dimensional liquid chromatography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">The yeast mutant vps5delta affected in the recycling of Golgi membrane proteins displays an enhanced vacuolar Mg2+/H+ exchange activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Borrely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Szponarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rossignol</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michèle Rambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.200300607⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 98 (17), pp.9660-9665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.161215198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02670920v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The yeast mutant vps5delta affected in the recycling of Golgi membrane proteins displays an enhanced vacuolar Mg2+/H+ exchange activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Borrely</w:t>
+                <w:t xml:space="preserve">Passive nitrate transport by root plasma membrane vesicles exhibits an acidic optimal pH like the H+ -ATPase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pouliquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Grouzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gibrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.161215198⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 122, pp.265-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.122.1.265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670934v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive nitrate transport by root plasma membrane vesicles exhibits an acidic optimal pH like the H+ -ATPase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The movement proteins of cowpea mosaic virus and cauliflower mosaic virus induce tubular structures in plant and insect cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.T.J. Kasteel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Perbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wellink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pouliquin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R.W. Goldbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.122.1.265⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 77, pp.2857-2864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/0022-1317-77-11-2857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689575v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The movement proteins of cowpea mosaic virus and cauliflower mosaic virus induce tubular structures in plant and insect cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infectious transcripts and cDNA clones of RNA viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Haenni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/0022-1317-77-11-2857⟩</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 198, pp.415-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/viro.1994.1053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692414v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infectious transcripts and cDNA clones of RNA viruses</w:t>
+                <w:t xml:space="preserve">In vitro transcripts of turnip yellow mosaic virus encompassing a long 3' extension or produced from a full-length cDNA clone harbouring a 2 kb-long PCR-amplified segment are infectious</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Drugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Seron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Morch-Devignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Haenni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Agnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research in virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 144, pp.339-348</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02709522v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro transcripts of turnip yellow mosaic virus encompassing a long 3' extension or produced from a full-length cDNA clone harbouring a 2 kb-long PCR-amplified segment are infectious</w:t>
+                <w:t xml:space="preserve">Electrotransfection of turnip yellow mosaic virus RNA into Brassica leaf protoplasts and detection of viral RNA products with a non-radiactive probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zaccomer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Haenni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 74, pp.1911-1917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/0022-1317-74-9-1911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706670v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrotransfection of turnip yellow mosaic virus RNA into Brassica leaf protoplasts and detection of viral RNA products with a non-radiactive probe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Transgenic plants that express genes including the untranslated region of the turnip yellow mosaic virus (TYMV) genome are partially protected against TYMV infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zaccomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Haenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark M. Tepfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 136 (1-2), pp.87-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709785v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenic plants that express genes including the untranslated region of the turnip yellow mosaic virus (TYMV) genome are partially protected against TYMV infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overlapping open reading frames revealed by complete nucleotide sequencing of turnip yellow mosaic virus genomic RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Morch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Zaccomer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mark M. Tepfer</w:t>
+                <w:t xml:space="preserve">Anne-Lise Haenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 16 (13), pp.6157-6173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/16.13.6157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706227v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlapping open reading frames revealed by complete nucleotide sequencing of turnip yellow mosaic virus genomic RNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant viruses and new perspectives in cross-protection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajiv L Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Skrzeczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Dominique Morch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Boyer</w:t>
+                <w:t xml:space="preserve">M Morch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...128 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 70 (5), pp.695-703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2565,154 +2431,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis NO3- efflux transporter NAXT2 is involved in root-to-shoot NO3- translocation and contributes to plant tolerance to salt stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Taochy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Conejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salt &amp; Water Stress in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gordon Research Conferences (GRC). USA., Jun 2012, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2722,154 +2588,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of OsK5.2 outward Shaker channel to rice plant potassium nutrition and adaptation to potassium shortage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Hmidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Conference of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2879,147 +2745,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Plant RNA Viruses Exchange Genetic Material?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Morch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Haenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Tinkering in Gene Expression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 70 (5), Springer US, pp.175-192, 1989, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4684-5664-6_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId122"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3166,51 +3032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lebreton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Boyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lafay-Chebassier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hennart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baklouti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.3502" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Boyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fristot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guyot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sentenac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19958" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanyakorn Rongsawat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Peltier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2020.09.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938417v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Puszkiel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arellano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vachoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evrard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Morvan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.1404" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182122v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Taochy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ipotesi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Oomen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leonhardt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12901" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945664v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#233;ran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kranthi Varala" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Chiurazzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Crawford" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2013.08.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250972v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Segonzac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szponarski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.106.048173" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087006v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delom" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Szponarski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sommerer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Boyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bruneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200500762" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CKMXG3SF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670920v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommerer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossignol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gibrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300607" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FGSK7X3D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670934v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borrely" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Touraine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Rambier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.161215198" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689575v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouliquin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Grouzis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.122.1.265" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692414v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.J. Kasteel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Perbal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wellink" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Goldbach" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-77-11-2857" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709522v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Haenni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1994.1053" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2MFSXG1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706670v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Drugeon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Morch-Devignes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agn&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zaccomer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-74-9-1911" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cellier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Tepfer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911058v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Morch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Haenni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/16.13.6157" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160188v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv L Joshi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Valle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Skrzeczkowski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Joshi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858517v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sentenac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789066v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Hmidi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911066v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4684-5664-6_17" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lebreton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Boyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lafay-Chebassier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hennart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baklouti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.3502" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Boyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fristot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guyot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sentenac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19958" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanyakorn Rongsawat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Peltier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2020.09.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182122v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Taochy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ipotesi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Oomen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leonhardt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12901" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945664v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#233;ran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kranthi Varala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Chiurazzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Crawford" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2013.08.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250972v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Segonzac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szponarski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.106.048173" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delom" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Szponarski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sommerer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Boyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bruneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200500762" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CKMXG3SF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670920v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommerer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossignol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gibrat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300607" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FGSK7X3D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670934v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borrely" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Touraine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Rambier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.161215198" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouliquin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Grouzis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.122.1.265" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T.J. Kasteel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Perbal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wellink" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Goldbach" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-77-11-2857" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709522v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Haenni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1994.1053" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2MFSXG1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Drugeon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Morch-Devignes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agn&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709785v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zaccomer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-74-9-1911" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706227v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cellier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Tepfer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911058v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Morch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Haenni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/16.13.6157" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160188v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv L Joshi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Valle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Skrzeczkowski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Joshi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858517v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sentenac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789066v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Hmidi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911066v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4684-5664-6_17" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>