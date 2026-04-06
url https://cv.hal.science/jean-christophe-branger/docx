--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -353,169 +353,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La France est fille de la Grèce !&amp;quot; : L’opéra français du XIXe siècle et l’Antiquité gréco-romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Berlioz: Les Troyens, 308, pp.128-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pauline Girard, Léo Delibes. Itinéraire d’un musicien des Bouffes-Parisiens à l’Institut, Paris : Vrin, 2018. 393 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.470-473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298457v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01980299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un critique musical et musicologue à l’écoute de son temps : Louis Schneider et Claude Debussy (1895-1934)</w:t>
               </w:r>
@@ -1078,162 +1078,162 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Katharine Ellis, The Politics of Plainchant in fin-de-siècle France, RAM Ashgate, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, pp.337-340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Massenet et Albert Ier de Monaco, ‘Prince de science et d’art, Prince utile’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales monégasques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 39, pp.163-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872088v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-01873028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massenet, Tchaïkovski et Paul Collin : deux adaptations musicales de &amp;quot;Qu'importe que l'hiver&amp;quot; du Poème d'octobre</w:t>
               </w:r>
@@ -2155,165 +2155,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Massenet et la Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Massenet and the Mediterranean World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lucques, Italie. pp.133-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thaïs avant Thaïs : Visions…, poème expérimental de Massenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Massenet et l'Opéra-Comique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Saint-Étienne ; Paris, France. pp.95-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01553068v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01553063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’ombre de Reynaldo Hahn : Marcel Proust et Jules Massenet</w:t>
               </w:r>
@@ -4824,171 +4824,171 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects de l'opéra français de Meyerbeer à Honegger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Symétrie, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects de l'opéra français de Meyerbeer à Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lyon, Symétrie, 259 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978244v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-00485840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Bruneau : un compositeur au cœur de la bataille naturaliste.</w:t>
               </w:r>
@@ -5878,173 +5878,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Un parent, et même un parent très rapproché de Massenet” : Puccini face à la presse parisienne lors de la création de La Bohème (1898)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marica Bottaro; Francesco Cesari. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viaggi italo-francesi. Scritti “musicali” per Adriana Guarnieri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Libreria musicale Italiana, pp.181-191, 2020, 978-88-5543-018-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Proust et l’opéra français du XIXe siècle : le salon des refusés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile leblanc; Fraçoise Leriche; Nathalie Mauriac Dyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musiques de Proust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.77-95, 2020, 9791037005021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950659v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02910378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hartmann, “éditeur artiste” : les éditions de luxe des œuvres de Jules Massenet</w:t>
               </w:r>
@@ -8133,190 +8133,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carmen z poludnia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.17-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Blay, Jean-Christophe Branger, Luc Fraisse :&amp;quot;Marcel Proust et Reynaldo Hahn. Une création à 4 mains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Fraisse</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04336810v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01879187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bizet, Chabrier, Gounod, Massenet, Saint-Saëns</w:t>
               </w:r>
@@ -9014,51 +9014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04146922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Branger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03856948v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.3447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W2G4BHFZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03657383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298457v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01980299v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298473v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298475v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954586719000065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01875001v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943619v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01918255v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/fam.2018.0017" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02045384v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/ncm.2018.42.2.96" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872171v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873028v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978211v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978209v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04621187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04298827v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04722292v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02573469v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943620v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873019v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872190v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872200v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01552625v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873047v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553068v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553063v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01548774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978231v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873034v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978233v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978238v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978236v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giroud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978234v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978232v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05061280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rae" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Pimentel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/claude-debussy-d-hier-a-aujourd-hui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05103107v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pascal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04483112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/livre/jules-massenet-9782213704852/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04612354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/deux-melodies-pour-la-jeunesse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/amoureux-d-une-etoile" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852487v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/deux-nouvelles-melodies-oubliees" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/trois-nouvelles-melodies-oubliees" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Damon-Guillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carenco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fargeton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/une-musicologie-entre-textes-et-arts-celine-carenco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03362815v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03447235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02541662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02314355v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/massenet-quatre-melodies-oubliees" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873007v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bridet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lombart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chope" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872183v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879196v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697004v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181091v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Haine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978248v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Niccolai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185178v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Herlin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Douche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978247v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697015v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978245v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978244v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176936v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05324668v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04691956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Companion-to-Women-and-Musical-Leadership-The-Nineteenth-Century-and-Beyond/Hamer-Minors/p/book/9780367456764" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03800804v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03661762v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03661764v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03861196v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03661763v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03362818v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03562505v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02970267v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02970266v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02950659v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02910378v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519435v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02377717v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873014v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06480-0.p.0083" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03976052v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Teulon Lardic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872205v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872226v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873051v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01541911v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01541386v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978243v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697757v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978242v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978240v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05155052v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/fs.2025.79.3.22" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04610157v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04589441v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04173880v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03695660v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03860820v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03764169v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852583v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02461996v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519428v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382188v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382157v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454973v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298690v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879178v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879181v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04336810v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fraisse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venturini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879187v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872237v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879183v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991478v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879197v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Filet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879186v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879188v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879190v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879192v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04146922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Branger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03856948v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.3447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W2G4BHFZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03657383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01980299v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298473v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298475v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954586719000065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01875001v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943619v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01918255v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/fam.2018.0017" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02045384v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/ncm.2018.42.2.96" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872171v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978211v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978209v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04621187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04298827v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04722292v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02573469v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943620v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873019v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872190v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872200v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01552625v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873047v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01548774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978231v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873034v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978233v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978238v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978236v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giroud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978234v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978232v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05061280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rae" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Pimentel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/claude-debussy-d-hier-a-aujourd-hui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05103107v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pascal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04483112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/livre/jules-massenet-9782213704852/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04612354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/deux-melodies-pour-la-jeunesse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/amoureux-d-une-etoile" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852487v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/deux-nouvelles-melodies-oubliees" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/trois-nouvelles-melodies-oubliees" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Damon-Guillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carenco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fargeton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/une-musicologie-entre-textes-et-arts-celine-carenco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03362815v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03447235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02541662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02314355v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/massenet-quatre-melodies-oubliees" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873007v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bridet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lombart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chope" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872183v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879196v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697004v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181091v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Haine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978248v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Niccolai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185178v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Herlin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Douche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978247v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697015v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978245v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485840v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978244v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176936v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05324668v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04691956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Companion-to-Women-and-Musical-Leadership-The-Nineteenth-Century-and-Beyond/Hamer-Minors/p/book/9780367456764" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03800804v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03661762v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03661764v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03861196v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03661763v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03362818v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03562505v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02970267v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02970266v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02910378v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02950659v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519435v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02377717v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873014v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06480-0.p.0083" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03976052v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Teulon Lardic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872205v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872226v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873051v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01541911v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01541386v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978243v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697757v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978242v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978240v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05155052v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/fs.2025.79.3.22" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04610157v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04589441v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04173880v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03695660v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03860820v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03764169v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852583v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02461996v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519428v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382188v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382157v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454973v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298690v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879178v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879181v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879187v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04336810v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fraisse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venturini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872237v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879183v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991478v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879197v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Filet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879186v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879188v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879190v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879192v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>