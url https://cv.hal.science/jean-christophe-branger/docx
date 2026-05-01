--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -91,2995 +91,3064 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Massenet et Rossini : une admiration cachée pour “une fleur” du “génie latin”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino del centro Rossiniano di studi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, anno LXIV, pp.137-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les débuts de Jules Massenet à Angers (1858) : “un petit garçon de 15 ans, doué de la plus heureuse organisation musicale”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives d'Anjou : mélanges d'histoire et d'archéologie angevines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23, pp.108-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces du Vaisseau fantôme : éditions, réceptions et études françaises (1870-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Germanique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Les transferts franco-allemands dans la vie et la création musicales de 1870 à 1914, 36, pp.162-178. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rgi.3447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rgi.3447⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03856948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déconfitures théâtrales d’Henri Verdhurt ou la renaissance impossible du Théâtre-Lyrique : l’exemple de l’Éden-Théâtre (1890)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue belge de musicologie / Belgisch tijdschrift voor muziekwetenschap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 75, pp.187-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France est fille de la Grèce !&amp;quot; : L’opéra français du XIXe siècle et l’Antiquité gréco-romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Berlioz: Les Troyens, 308, pp.128-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Girard, Léo Delibes. Itinéraire d’un musicien des Bouffes-Parisiens à l’Institut, Paris : Vrin, 2018. 393 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.470-473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un critique musical et musicologue à l’écoute de son temps : Louis Schneider et Claude Debussy (1895-1934)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105 (2), pp.317-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le “grand dix-neuvième siècle” dans la Revue de musicologie (1917-2016) : thématiques et typologie des articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Un siècle de musicologie en France : histoire intellectuelle de la Revue de musicologie, Yves Balmer et Hervé Lacombe (dir.), 104 (1-2), pp.427-466</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“There must be something there that we don’t know about”: Massenet and Lucy Arbell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cambridge Opera Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Primas Donnas and Leading Men on the French Stage, 30 (2-3), pp.186-213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0954586719000065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Wheeldon, Debussy’s Legacy and The Construction of Reputation, New York, NY : Oxford University Press, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H-France Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le “grand dix-neuvième siècle” dans la Revue de musicologie (1917-2016) : thématiques et typologie des articles</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Caro ed illustre Maestro » : un lot de lettres adressées à Jules Massenet, conservé à la Bibliothèque historique de la Ville de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fontes Artis Musicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (3), pp.125-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/fam.2018.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Reading of Massenet’s Esclarmonde by Chabrier: How Should French Composers Respond to Wagnerian Music Drama?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th-Century Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (2), pp.96-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/ncm.2018.42.2.96⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcender le message lisztien : Massenet et le poème symphonique. Des suites d’orchestres à Thaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musicologies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.135-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être cheffe d’orchestre à Paris dans l’entre-deux-guerres : les concerts symphoniques dirigés par Eva Brunelli, Carmen Studer-Weingartner et Gertrud Herliczka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Un siècle de musicologie en France : histoire intellectuelle de la Revue de musicologie, Yves Balmer et Hervé Lacombe (dir.), 104 (1-2), pp.427-466</w:t>
+              <w:t xml:space="preserve">, 2016, Revue de musicologie, 102 (2), pp.319-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Caro ed illustre Maestro » : un lot de lettres adressées à Jules Massenet, conservé à la Bibliothèque historique de la Ville de Paris</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharine Ellis, The Politics of Plainchant in fin-de-siècle France, RAM Ashgate, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, pp.337-340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massenet et Albert Ier de Monaco, ‘Prince de science et d’art, Prince utile’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fontes Artis Musicae</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales monégasques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39, pp.163-191</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A Reading of Massenet’s Esclarmonde by Chabrier: How Should French Composers Respond to Wagnerian Music Drama?</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massenet, Tchaïkovski et Paul Collin : deux adaptations musicales de &amp;quot;Qu'importe que l'hiver&amp;quot; du Poème d'octobre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th-Century Music</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mitteilungen der Tschaikowsky-Gesellschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 20, p. 27-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Être cheffe d’orchestre à Paris dans l’entre-deux-guerres : les concerts symphoniques dirigés par Eva Brunelli, Carmen Studer-Weingartner et Gertrud Herliczka</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00978211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand de La Tombelle (1854-1928) : &amp;quot;un savant et un gentilhomme de la musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Revue de musicologie, 102 (2), pp.319-362</w:t>
+              <w:t xml:space="preserve">, 2011, t. 97, 2011 (n° 1), p. 361-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...294 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00978209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réponse de Debussy à une enquête du Cri de Paris pendant la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Debussy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35, p. 97-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978210v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00978209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massenet, Chaliapine et Don Quichotte (1910) : chronique d’un désamour annoncé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiodor Chaliapine, un chanteur au croisement des arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvie Archaimbault; Marie-Christine Autant-Mathieu; Laetitia Le Guay-Brancovan, Oct 2023, Paris, Institut d'études slaves, France. pp.37-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le massenétisme : une efféminisation musicale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musicologie Queers : de l’invisible au déjà-là</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jérémy Michot ; Jason Julliot, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Un théâtre débochisé’ : le répertoire lyrique du Théâtre municipal de Metz de 1919 à 1923</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le retour de la Moselle à la France (1919-1924)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Metz, France. pp.383-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boito, Mefistofele et la France (1863-1918) : réceptions et influences croisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">«Ecco il mondo»: Arrigo Boito, il futuro nel passato e il passato nel futuro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Venise, Italie. pp.237-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massenet et Shakespeare : une occasion manquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shakespeare all'Opera. Riscritture e allestimenti di Romeo e Giulietta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Cini, Apr 2018, Venezia, Italie. pp.87-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massenet et ses modèles : concilier Verdi et Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Verdi / Wagner, images croisées : 1813-2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter l’opéra dans son salon en France au XIXe siècle : les activités de Fernand de La Tombelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les lieux de l’opéra en Europe (XVIIe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.81-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’amour, ineffable mystère, nous fut donné par l’éternel&amp;quot; : Massenet et le sacré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’opéra et le sacré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Saint-Amand Montrond, Pyramide-Cité de l’Or, France. pp.77-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">A l’ombre de Reynaldo Hahn : Marcel Proust et Jules Massenet</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massenet et la Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Massenet and the Mediterranean World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lucques, Italie. pp.133-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaïs avant Thaïs : Visions…, poème expérimental de Massenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Massenet et l'Opéra-Comique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Saint-Étienne ; Paris, France. pp.95-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l’ombre de Reynaldo Hahn : Marcel Proust et Jules Massenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reynaldo Hahn, un éclectique en musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Venise, Italie. pp.83-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l’ombre de Reynaldo Hahn : Marcel Proust et Jules Massenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reynaldo Hahn, un éclectique en musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Venise, Italie. pp.53-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Concerto pour piano de Massenet : un genre académique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le concerto pour piano français à l'épreuve des modernités (1860-1920)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Venise, Italie. pp.249-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massenet post mortem : le jugement des compositeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIe biennale Massenet : Massenet aujourd'hui : héritage et postérité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint-Etienne, France. pp.95-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Bruneau, critique musical (1889-1902) : quelle réforme pour l'opéra français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrits de compositeurs (1850-2000). Problèmes, méthodes et perspectives de recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Montréal, Université de Montréal, Canada. p. 339-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Bruneau, critique musical (1889-1902) : quelle réforme pour l’opéra français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrits de compositeurs : Une autorité en questions (XIXe et XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Montréal, Canada. pp.339-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présences de Liszt dans la vie et les œuvres de Massenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liszt et la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Académie de Villecroze, France. pp.275-294</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00978239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merveilleux païen et merveilleux chrétien dans l'opéra fin-de-siècle : l'exemple de Massenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le surnaturel sur la scène lyrique : du merveilleux baroque au fantastique romantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Paris Opéra-Comique, France. p. 301-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand on déclame sur la scène de l'Opéra : du Freischütz (1841) de Weber et Berlioz à Bacchus (1909) de Massenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Opéra de Paris, la Comédie-Française et l'Opéra-Comique (1672-2010) : approches comparées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, Opéra-Comique, France. pp.175-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de Massenet et de l'opéra français : la collection de Richard Bonynge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectionner la musique : au cœur de l'interprétation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Fondation Royaumont, France. p. 95-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uses of Melodrama in Massenet's operas after Manon : sources and dramatic functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zdeněk Fibich as a Central European Composer at the End of the Nineteenth Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Art Centre of Palacký University in Olomouc, France. pp.217-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La danse dans l'œuvre pianistique de Jules Massenet : l'exemple des Scènes de bal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La musique de danse au piano dans la France du XIXe siècle, 6es rencontres de l'OMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Université de Paris-Sorbonne, France. p.103-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Bruneau et la symphonie chorégraphique : &amp;quot;La Légende de l'or&amp;quot; de Messidor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musique et chorégraphie de Léo Delibes à Florent Schmitt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Université Jean Monnet &amp; Opéra Théâtre de Saint-Étienne, France. p.151-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3089,1962 +3158,1962 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Debussy d'hier à aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Pimentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société française de musicologie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Thomas Vernet; Rosalba Agresta, 978-2-85357-281-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Rae</w:t>
+                <w:t xml:space="preserve">hal-05061280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musiques et vies musicales des cathédrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliana Pimentel</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Pascal; Jean-Christophe Branger; Nicolas Moron. Hermann, pp.1-224, 2025, 9791037043399</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Massenet : une vie au service du théâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1080, 2024, 978-2-213-70485-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Massenet : Deux mélodies pour la jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symétrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.i-xii, 1-7, 2024, 978-2-36485-271-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Massenet : Deux nouvelles mélodies oubliées : Printemps au bois, Comoedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symétrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-12, 2022, 978-2-36485-136-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Massenet: Trois nouvelles mélodies oubliées : Refus, Le Détour du chemin, Avant la bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symétrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-21, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Massenet : Amoureux d’une étoile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Branger Jean-Christophe. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symétrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-7, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Création d’Étienne Marcel de Saint-Saëns (Lyon, 1879)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une musicologie entre textes et arts ; Hommage à Béatrice Ramaut-Chevassus et Alban Ramaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Damon-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Carenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fargeton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.286, 2021, 979-1-0370-0714-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04566260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Thomas : Lettres à Jacques-Léopold et Henri Heugel (1867-1896)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications Historiques de l’Est, 232 p., 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création parisienne de Tosca de Giacomo Puccini (1903)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, ISSN 2492-9204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Massenet : Quatre mélodies oubliées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symétrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.i-v, 1-19, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Massenet, L'Adorable Belboul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Société française de musicologie</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Thomas Vernet; Rosalba Agresta, 978-2-85357-281-1</w:t>
+                <w:t xml:space="preserve">Nicolas Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bridet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Christophe Branger; Nicolas Moron. Symétrie, pp.96, 2018, 979-0-2318-0844-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Massenet. Mes souvenirs et autres écrits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Christophe Branger. Vrin, 2017, Malou Haine; Michel Duchesneau, 978-2-7116-2674-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier de presse (dir.) : « Le Rêve d’Alfred Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://dezede.org/dossiers/84/, 2015, Yannick Simon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massenet aujourd'hui: héritage et postérité. Actes du colloque de la XIe biennale Massenet des 25 et 26 octobre 2012. Saint-Étienne: Publications de l'université de Saint-Étienne. (Musique et musicologie, Cahiers de la biennale Massenet no. 1).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pascal</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Van Dyck et Jules Massenet : un interprète au service d’un compositeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Pierre Pascal; Jean-Christophe Branger; Nicolas Moron. Hermann, pp.1-224, 2025, 9791037043399</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malou Haine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 176 p., 2014, Malou Haine et Michel Duchesneau, 978-2-7116-2547-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, pp.1080, 2024, 978-2-213-70485-2</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Charpentier et son temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Niccolai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saint-Étienne, PUSE, pp.302, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">, pp.i-xii, 1-7, 2024, 978-2-36485-271-6</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00978248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelléas et Mélisande cent après : études et documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Herlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Douche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lyon, Symétrie, pp.640, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, pp.1-7, 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00978247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelléas et Mélisande cent ans après : études et documents, Lyon, Symétrie, 2012, 614 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Herlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Douche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, pp.1-12, 2022, 978-2-36485-136-8</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence du XVIIIe siècle dans l'opéra français d'Auber à Massenet: Actes du colloque du Xe festival Massenet. Saint-Étienne, Publications de l'université de Saint-Étienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, pp.1-21, 2022</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et chorégraphie de Léo Delibes à Florent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saint-Étienne, PUSE, 265 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anne Damon-Guillot</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00978245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects de l'opéra français de Meyerbeer à Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Carenco</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Symétrie, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects de l'opéra français de Meyerbeer à Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, pp.286, 2021, 979-1-0370-0714-8</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lyon, Symétrie, 259 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Publications Historiques de l’Est, 232 p., 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00978244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Bruneau : un compositeur au cœur de la bataille naturaliste.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...1191 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5054,1997 +5123,1997 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La romance dans les ouvrages lyriques créés à l’Opéra de Paris sous le Second Empire : “un indice du goût national pour les idées franchement mélodiques”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Douche; Clotilde Verwaerde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Romance en France de l'Ancien Régime à la IIIe République</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.177-199, 2025, 978-2-36441-585-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An American female violinist and conductor in Paris: “La Kazanova et ses Tziganes” (1933-1938)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Hamer; Helen Minors. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Companion to Women and Musical Leadership : The Nineteenth Century and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.183-194, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04691956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l’ombre de son frère : Julie Massenet (1835-1902), artiste peintre et musicienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Madurell; Jean-Pierre Bartoli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musique et recherche interdisciplinaire en Sorbonne avec Danièle Pistone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Symétrie, pp.167-175, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dernières œuvres de Massenet (1900-1912) : le chant du crépuscule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’opéra français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Fayard, pp.174-181, 2022, de la Belle époque au monde globalisé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La renaissance de l’opéra français du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’opéra français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Fayard, pp.926-932, 2022, De la Belle époque au monde globalisé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernand de La Tombelle et la musique populaire du Périgord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Douche; Cédric Segond-Genovesi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étudier, enseigner &amp; composer à la Schola Cantorum (1896-1962)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aedam Musicae, pp.479-520, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naturalisme et vérisme français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’opéra français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Fayard, pp.188-197, 2022, De la Belle époque au monde globalisé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘L’amour, ineffable mystère, nous fut donné par l’éternel’ : Massenet et l’expression du sentiment religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Dufetel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La musique religieuse en France au XIXe siècle : Le sentiment religieux entre profane et sacré (1830-1914)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 44, Brepols, pp.324-350, 2021, Speculum Musicae, 978-2-503-59777-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Leibowitz et le “phénomène Massenet”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Branger Jean-Christophe; Carenco Céline; Fargeton Pierre; Damon-Guillot Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une musicologie entre textes et arts : hommages à Béatrice Ramaut-Chevassus et Alban Ramaut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.137-149, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perpétuation et transformation des genres lyriques chez Massenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’opéra français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 2, Fayard, pp.576-584., 2020, Du consultat aux débuts de la IIIe République</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massenet (1842-1912) : le maître de la Troisième République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l'opéra français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Fayard, pp.570-575, 2020, Du consultat aux débuts de la IIIe République</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proust et l’opéra français du XIXe siècle : le salon des refusés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile leblanc; Fraçoise Leriche; Nathalie Mauriac Dyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musiques de Proust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.77-95, 2020, 9791037005021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Un parent, et même un parent très rapproché de Massenet” : Puccini face à la presse parisienne lors de la création de La Bohème (1898)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marica Bottaro; Francesco Cesari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viaggi italo-francesi. Scritti “musicali” per Adriana Guarnieri</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Libreria musicale Italiana, pp.181-191, 2020, 978-88-5543-018-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Cécile leblanc; Fraçoise Leriche; Nathalie Mauriac Dyer. </w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1885 : Le Cid. Massenet à l’Opéra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henri Loyrette; Sarah Barbedette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musiques de Proust</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp.77-95, 2020, 9791037005021</w:t>
+              <w:t xml:space="preserve">L'Encyclopédie de l’Opéra de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Opéra de Paris; Réunion des musées nationaux, pp.126-130, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hartmann, “éditeur artiste” : les éditions de luxe des œuvres de Jules Massenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Balmer; Alban Framboisier; Fabien Guilloux; Catherine Massip. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musiques-Images-Instruments : Mélanges en l’honneur de Florence Gétreau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129-144, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les intermittences massenétiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Blay; Jean-Christophe Branger; Luc Fraisse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marcel Proust et Reynaldo Hahn : une création à quatre mains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.83-109, 2018, 978-2-406-06480-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06480-0.p.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06480-0.p.0083⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01873014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Teulon Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Christophe Branger et Sabine Teulon Lardic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Provence et Languedoc à l’opéra en France au XIXe siècle : cultures et représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'université de Saint-Etienne, pp.13-41, 2017, Musique et musicologie, 978-2-86272-693-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de Massenet et Fauré : Halphen, Hahn et Risler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Schnapper. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du salon au front : Fernand Halphen, compositeur, mécène et chef de musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.145-165, 2017, 9782705694111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre opéra et théâtre : la musique de scène pour Phèdre de Massenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michela Niccolai ; Giuseppe Montemagno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beyond the Stage : Musical Theatre and Performing Arts Between Fin-de-Siècle and the Années Folles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ad Parnasum Studies, pp.27-54, 2017, 978-88-8109-505-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La “guerre du concerto“ dans la presse française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Sérié; Etienne Jardin; Alexandre Dratwicki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le concerto pour piano français à l'épreuve des modernités (1860-1920)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, pp.301-397, 2015, Le concerto pour piano français à l'épreuve des modernités (1860-1920)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects du melodrame dans les operas de Massenet apres Manon : sources, formes et fonctions dramaturgiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beatrice Ramaut Chevassus; Anne Damon Guillot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dire-chanter : passages : études musicologiques, ethnomusicologiques et poétiques (XXe et XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l'Université de Saint-Étienne, pp.79-92, 2014, Musique et musicologie, 978-2-86272-651-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Tambour d’Alfred Bruneau : entre musique de guerre et bataille artistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Doé de Maindreville; Stéphan Etcharry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Grande Guerre en musique : vie et création musicales en France pendant la Première Guerre mondiale </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, P.I.E.-P. Lang, pp.183-209, 2014, Études de musicologie, 978-2-87574-165-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charpentier, élève de Massenet : sous l'influence et le regard du prophète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michela Niccolai et Jean-Christophe Branger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gustave Charpentier et son temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saint-Étienne, PUSE, pp.33-70, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de Massenet et de l'opéra français: la collection Richard Bonynge&amp;quot;, p. 95-123</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectionner la musique : au cœur de l'interprétation, éd. Denis Herlin et al., Turnhout (Belgique), Brepols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivals and Friends : Saint-Saëns, Massenet and Thaïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jann Pasler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camille Saint-Saëns and his World,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Princeton, NJ, Princeton University Press, pp.33-47, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Massenet et le prix de Rome : &amp;quot;commencer par prendre le chemin que les autres ont tracé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julia Lu et Alexandre Dratwicki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Concours du prix de Rome de musique (1803-1968)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lyon, Symétrie, pp.235-253, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7054,1820 +7123,1820 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Musique de scène dans le théâtre parlé, des Lumières au romantisme. Sous la direction d’Olivier Bara et Patrick Taïeb . Préface d’Emilio Sala. (Pratiques musicales et Histoire.) Montpellier: Presses universitaires de la Méditerranée, 2024. 328 pp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.516-517. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3828/fs.2025.79.3.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3828/fs.2025.79.3.22⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05155052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don Quichotte ou le triomphe de l’éclectisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Don Quichotte : programme de salle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.40-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Werther ou la “réalité poétique” »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jules Massenet, Werther : enregistrement discographique, György Vashegyi, dir.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.17-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau &amp;quot;souffle poétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roméo et Juliette de Charles Gounod: programme de salle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.44-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hérodiade ou les derniers feux du grand opéra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, https://www.auditorium-lyon.com/fr/herodiade</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La nostalgie de la féerie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jules Massenet, Cendrillon : programme de salle, Opéra de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.32-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mélodies avec orchestre de Jules Massenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Massenet, Songs with orchestra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.28-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vingt notices, in Jules Massenet : intégrale des mélodies pour voix et piano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.236-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Critique des critiques » : une réponse de Puccini à ses détracteurs publiée lors de la création parisienne de Tosca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tosca : programme de salle, saison 2019-2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.177-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portrait de Richard Wagner : parcours d'un génie controversé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2019, pp.112-116 ; 43-47</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tra Goethe e il 1789 : Werther un drame lyrique composto sotto il segno della Rivoluzione francese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Werther</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.82-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cercle artistique et musical de La Tombelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fernand de La Tombelle : Musique de chambre, chorale et symphonique, "Portraits", n°5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.13-20; 44-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon and the opéra-comique : the twilight of a french genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.112-116 ; 43-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dossier Cendrillon : ‘Jules Massenet’ ; ‘Éternelle Cendrillon’, ‘Cendrillon : un art nouveau’ »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cendrillon, programme de salle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.10-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.82-91</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un homme de théâtre, à la ville comme à la scène : Massenet (1842-1912)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour en finir avec la guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Musiciens et la Grande Guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen z poludnia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.17-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blay, Jean-Christophe Branger, Luc Fraisse :&amp;quot;Marcel Proust et Reynaldo Hahn. Une création à 4 mains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...122 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Fraisse</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04336810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bizet, Chabrier, Gounod, Massenet, Saint-Saëns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cambridge Berlioz Encyclopedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.58, 69, 141-142, 202, 296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Provence et Languedoc à l’opéra en France au XIXe siècle : cultures et représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Teulon Lardic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éveiller ‘des échos profonds et lointains dans nos cœurs’ : l’écriture vocale de Pelléas et Mélisande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.38-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sabine Teulon Lardic</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand de La Tombelle : catalogue raisonné des œuvres musicales et littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Filet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Emmanuel Filet</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+                <w:t xml:space="preserve">hal-01879197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique de Carmen : “une beauté et une séduction nouvelles”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.36-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verdun. Feuillets de guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Musiciens et la Grande Guerre n° XVI,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.5-8 et 21-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À nos morts ignorés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Musiciens et la Grande Guerre n° XV,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.15-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werther, un drama lirico revolucionario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.42-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId164"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9014,51 +9083,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04146922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Branger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03856948v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.3447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W2G4BHFZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03657383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01980299v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298473v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298475v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954586719000065" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01875001v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943619v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01918255v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/fam.2018.0017" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02045384v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/ncm.2018.42.2.96" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872171v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978211v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978209v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04621187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04298827v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04722292v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02573469v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943620v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873019v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872190v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872200v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01552625v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873047v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01548774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978231v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873034v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978233v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978238v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978236v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giroud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978234v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978232v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05061280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rae" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Pimentel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/claude-debussy-d-hier-a-aujourd-hui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05103107v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pascal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04483112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/livre/jules-massenet-9782213704852/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04612354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/deux-melodies-pour-la-jeunesse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/amoureux-d-une-etoile" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852487v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/deux-nouvelles-melodies-oubliees" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/trois-nouvelles-melodies-oubliees" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Damon-Guillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carenco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fargeton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/une-musicologie-entre-textes-et-arts-celine-carenco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03362815v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03447235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02541662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02314355v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/massenet-quatre-melodies-oubliees" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873007v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bridet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lombart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chope" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872183v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879196v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697004v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181091v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Haine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978248v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Niccolai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185178v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Herlin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Douche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978247v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697015v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978245v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485840v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978244v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176936v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05324668v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04691956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Companion-to-Women-and-Musical-Leadership-The-Nineteenth-Century-and-Beyond/Hamer-Minors/p/book/9780367456764" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03800804v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03661762v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03661764v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03861196v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03661763v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03362818v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03562505v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02970267v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02970266v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02910378v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02950659v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519435v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02377717v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873014v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06480-0.p.0083" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03976052v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Teulon Lardic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872205v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872226v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873051v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01541911v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01541386v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978243v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697757v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978242v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978240v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05155052v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/fs.2025.79.3.22" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04610157v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04589441v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04173880v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03695660v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03860820v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03764169v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852583v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02461996v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519428v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382188v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382157v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454973v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298690v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879178v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879181v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879187v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04336810v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fraisse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venturini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872237v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879183v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991478v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879197v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Filet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879186v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879188v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879190v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879192v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05600071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Branger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04146922v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03856948v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.3447" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W2G4BHFZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03657383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01980299v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298457v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298473v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943619v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298475v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954586719000065" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01875001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01918255v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/fam.2018.0017" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02045384v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/ncm.2018.42.2.96" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872171v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739532v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873028v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872088v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978209v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04621187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04298827v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04722292v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02573469v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01943620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873019v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872190v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872200v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553063v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553068v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873057v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01552625v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873047v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01548774v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978231v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873034v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978233v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978238v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978236v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giroud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978235v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978234v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978232v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05061280v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rae" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Pimentel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/claude-debussy-d-hier-a-aujourd-hui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05103107v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pascal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04483112v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/livre/jules-massenet-9782213704852/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04612354v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/deux-melodies-pour-la-jeunesse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852487v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/deux-nouvelles-melodies-oubliees" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/trois-nouvelles-melodies-oubliees" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852467v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/amoureux-d-une-etoile" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03447235v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566260v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Damon-Guillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carenco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fargeton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/une-musicologie-entre-textes-et-arts-celine-carenco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03362815v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02541662v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02314355v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/massenet-quatre-melodies-oubliees" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873007v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bridet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lombart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chope" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872183v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879196v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697004v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181091v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Haine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978248v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Niccolai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978247v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Herlin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Douche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185178v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697015v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978245v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978244v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176936v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05324668v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04691956v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Companion-to-Women-and-Musical-Leadership-The-Nineteenth-Century-and-Beyond/Hamer-Minors/p/book/9780367456764" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03800804v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03661762v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03661764v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03861196v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03661763v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03562505v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03362818v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02970267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02970266v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02950659v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02910378v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02377717v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519435v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873014v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06480-0.p.0083" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03976052v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Teulon Lardic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872205v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872226v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873051v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01541386v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01541911v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978243v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697757v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978242v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978240v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05155052v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/fs.2025.79.3.22" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04610157v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04589441v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04173880v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03860820v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03695660v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03764169v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852583v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02461996v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519428v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298690v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382157v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382188v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454973v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879181v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879178v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879187v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04336810v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fraisse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venturini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872237v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991478v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879183v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879197v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Filet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879186v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879188v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879190v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879192v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>