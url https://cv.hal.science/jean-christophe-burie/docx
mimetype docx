--- v0 (2026-04-07)
+++ v1 (2026-05-03)
@@ -66,14467 +66,14467 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (104)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VisEmoComic: Visual Emotion Recognition in Comics Image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruddy Théodose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICPR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Kolkata, India, India. pp.281-296, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-78495-8_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward accessible comics for blind and low vision readers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on coMics ANalysis, Processing and Understanding (MANPU 2024) / International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Athens, Greece. pp.198-215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70645-5_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610678v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">KangaiSet: A Dataset for Visual Emotion Recognition on Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruddy Théodose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GREC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, San Jose (USA, Californie), United States. pp.120-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-41498-5_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automated Emotion Recognition Through Graphical Cues on Comics at Character Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodose Ruddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burie Jean-Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revel Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MANPU 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montreal, Canada. pp.61-75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37742-6_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilloche Detection for ID Authentication: A Dataset and Baselines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musab Al-Ghadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuheng Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE 25th International Workshop on Multimedia Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CheckScan: A Reference Hashing for Identity Document Quality Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musab Al-Ghadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Machine Vision (ICMV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Rome, Italy. pp.120840J</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ICDAR 2021 Competition on Multimodal Emotion Recognition on Comics Scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu-Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Son Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland. pp.767-782, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86337-1_51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manga-MMTL: Multimodal Multitask Transfer Learning for Manga Character Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu-Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland. pp.410-425, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86331-9_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classification of Phonetic Characters by Space-Filling Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Owczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Drapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th IAPR International workshop on Document Analysis Systems (DAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Wuhan, China. pp.89-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57058-3_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic Deep Multi-task Learning for Caricature-Visual Face Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuheng Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition Workshops (ICDARW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.92-97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDARW.2019.00021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic Deep Multi-task Learning for Caricature-Visual Face Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuheng Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 13th IAPR International Workshop on Graphics Recognition (GREC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAPR Technical Committee on Graphics Recognition, Sep 2019, Sydney, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-task Model for Comic Book Image Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu-Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, France. pp.637-649, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05716-9_57⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semi-supervised Object Detection with Unlabeled Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu-Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.289-296, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007345602890296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confidence criterion for speech balloon segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th IAPR International Workshop on Graphics Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ICDAR2019 Robust Reading Challenge on Multi-lingual Scene Text Detection and Recognition — RRC-MLT-2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nibal Nayef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-Lin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yash Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Busta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.1582-1587, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2019.00254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic Multi-Task Learning for Face Recognition with Facial Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuheng Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junshi Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaixing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lightweight Face Recognition Challenge Workshop during the 2019 International Conference on Computer Vision (ICCV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Séoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiding Security Feature Into Text Content for Securing Documents Using Generated Font</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Loc Cu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-Lin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.1214-1219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2019.00196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What do We Expect from Comic Panel Extraction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu-Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition Workshops (ICDARW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sydney, France. pp.44-49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDARW.2019.00013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face Detection in Camera Captured Images of Identity Documents under Challenging Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuheng Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Workshop on Camera-Based Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Robust Data Hiding Scheme Using Generated Content for Securing Genuine Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Loc Cu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-Lin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.787-792, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2019.00131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Training Schemes for the Transliteration of the Balinese Script Into the Latin Script on Palm Leaf Manuscript Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Made Windu Antara Kesiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 16th International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Niagara Falls, United States. pp.297-302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICFHR-2018.2018.00059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stable Regions and Object Fill-Based Approach for Document Images Watermarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cu Vinh Loc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 13th IAPR International Workshop on Document Analysis Systems (DAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.181-186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DAS.2018.57⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extraction du contenu de cartes historiques à partir d’un arbre des composantes connexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Drapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium International Francophone sur l'Écrit et le Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ICFHR 2018 Competition On Document Image Analysis Tasks for Southeast Asian Palm Leaf Manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Made Windu Antara Kesiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dona Valy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Paulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Suryani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 16th International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Niagara Falls, United States. pp.483-488, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICFHR-2018.2018.00090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Document Images Watermarking for Security Issue using Fully Convolutional Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cu Vinh Loc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 24th International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Beijing, China. pp.1091-1096, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2018.8546035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning Text Component Features via Convolutional Neural Networks for Scene Text Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Khlif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nibal Nayef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Alimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 13th IAPR International Workshop on Document Analysis Systems (DAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.79-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DAS.2018.65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Character and Text Recognition of Khmer Historical Palm Leaf Manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dona Valy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Verleysen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophea Chhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 16th International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Niagara Falls, United States. pp.13-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICFHR-2018.2018.00012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Watermarking for Security Issue of Handwritten Documents with Fully Convolutional Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Loc Cu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 16th International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Niagara Falls, United States. pp.303-308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICFHR-2018.2018.00060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Real-Time Smile Detection Based on Faster Region Convolutional Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Cuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giang Son Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Phuong Nghiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Quang Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gratadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 1st International Conference on Multimedia Analysis and Pattern Recognition (MAPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Ho Chi Minh City, Vietnam. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MAPR.2018.8337524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FaceLiveNet: End-to-End Networks Combining Face Verification with Interactive Facial Expression- Based Liveness Detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuheng Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Visani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Beijing, China. p. 3507-3512</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limiter l'impact des erreurs OCR sur les représentations distribuées de mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Jean-Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Suire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge Representation and Phonological Rules for the Automatic Transliteration of Balinese Script on Palm Leaf Manuscript</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Made Windu Antara Kesiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grangé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Computational Linguistics and Intelligent Text Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ICDAR2017 Robust Reading Challenge on Multi-Lingual Scene Text Detection and Script Identification - RRC-MLT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nibal Nayef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bizid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunsoo Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.1454-1459, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Complete Scheme of Spatially Categorized Glyph Recognition for the Transliteration of Balinese Palm Leaf Manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Made Windu Antara Kesiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.125-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Khmer Palm Leaf Manuscript Dataset for Document Analysis and Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dona Valy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Verleysen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophea Chhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the 4th International Workshop on on Historical Document Imaging and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3151509.3151510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TouchDoc: A Tool to Bridge the Gap between Physical and Digital Libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sidère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Suire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toronto, Canada. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JCDL.2017.7991615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexicographical-Based Order for Post-OCR Correction of Named Entities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Jean-Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Tamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.1192-1197, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Handwritten Sundanese Palm Leaf Manuscript Dataset from 15th Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Suryani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Paulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Setiawan Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Undang Darsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.796-800, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segmentation-free speech text recognition for comic books</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Workshop on coMics Analysis, Processing, and Understanding (MANPU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computer Vision Applied to Comic Book Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The empirical study of Comics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Brême, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de manuscrits sur feuilles de palmier numérisés de l'Asie du Sud-Est : de la reconnaissance de glyphes à la translitération automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Made Windu Antara Kesiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grangé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traitement Automatique du Langage et Analyse de Documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comic Characters Detection Using Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu-Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.41-46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Spatial Domain Steganography for Grayscale Documents Using Pattern Recognition Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cu Vinh Loc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.21-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extraction of ancient maps content by using trees of connected components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Drapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAPR International Workshop on Graphics Recognition at ICDAR 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Document Image Analysis of Palm Leaf Manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Made Windu Antara Kesiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 2nd International Conference on Innovative Research Across Disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Denpasar, Indonesia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simple Triplet Loss Based on Intra/Inter-Class Metric Learning for Face Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuheng Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Visani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Computer Vision Workshops (ICCVW 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Venise, Italy. pp.1656-1664, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW.2017.194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retrieval of comic book images using context relevance information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Nam Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the 1st International Workshop on coMics ANalysis, Processing and Understanding (MANPU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3011549.3011561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extraction des bulles de bandes dessinées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Francophone sur l’Écrit et le Document (CIFED 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp.201-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line-wise text identification in comic books: A support vector machine-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srikanta Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umapada Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2016 International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. pp.3995-4000, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN.2016.7727719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">User Activity Characterization in a Cultural Heritage Digital Library System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Suire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Jean-Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Estraillier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint Conference on Digital Libraries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Newark, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2910896.2925459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study on Feature Extraction Methods for Character Recognition of Balinese Script on Palm Leaf Manuscript Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Made Windu Antara Kesiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophea Prum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico. pp.4006-4011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMADI_LontarSet: The First Handwritten Balinese Palm Leaf Manuscripts Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Made Windu Antara Kesiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gusti Ngurah Made Agus Wibawantara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Made Gede Sunarya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Conference on Frontiers in Handwriting Recognition 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Shenzhen, China. pp.168-172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICFHR.2016.39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of comic books twin pages with a non-overlapping stitching method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the 1st International Workshop on coMics ANalysis, Processing and Understanding (MANPU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3011549.3011550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camera-based document image spotting system for complex linguistic maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Bao Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Gally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE SMC 2016 International Conference on Systems, Man, and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Budapest, Hungary. pp.003246-003251, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC.2016.7844734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward speech text recognition for comic books</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srikanta Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 1st International Workshop on coMics ANalysis, Processing and Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3011549.3011557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ICFHR 2016 Competition on the Analysis of Handwritten Text in Images of Balinese Palm Leaf Manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Setiawan Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Made Windu Antara Kesiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Conference on Frontiers in Handwriting Recognition 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Shenzhen, China. pp.596-601, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICFHR.2016.107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Scheme for Text Line and Character Segmentation from Gray Scale Images of Palm Leaf Manuscript</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Made Windu Antara Kesiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Conference on Frontiers in Handwriting Recognition 2016, At Shenzhen, China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Shenzhen, China. pp.325-330, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICFHR.2016.63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Text-independent speech balloon segmentation for comics and manga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th IAPR International Workshop on Graphics Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ICDAR2015 Competition on Smartphone Document Capture and OCR (SmartDoc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Eskenazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.1161 - 1165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Character Degradation Model for Color Document Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do Thi Luyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Carel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Comic Retrieval System Based on Multilayer Graph Representation and Graph Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam Le Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Graph-Based Representations in Pattern Recognition, 10th IAPR-TC-15 International Workshop, GbRPR 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Beijing, China. pp.355-364</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Competition on Smartphone Document Capture and OCR (SmartDoc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Eskenazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conférence on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Content-based comic retrieval using multilayer graph representation and frequent graph mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nam Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.761-765, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Analysis of Ground Truth Binarized Image Variability of Palm Leaf Manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Made Windu Antara Kesiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophea Prum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Made Gede Sunarya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Conference on Image Processing, Theory, Tools and Applications (IPTA) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Orleans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recognition of fish based on generalized color Fourier descriptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poh Lee Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Azam Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talib Abdullah Zawawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science and Information Conference (SAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, London, United Kingdom. pp.680 - 686, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAI.2015.7237215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Initial Study On The Construction Of Ground Truth Binarized Images Of Ancient Palm Leaf Manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Made Windu Antara Kesiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophea Prum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition (ICDAR’2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiresolution Approach Based on Adaptive Superpixels for Administrative Documents Segmentation into Color Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Carel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Poulain D 'Andecy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition (ICDAR15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduction de l'espace de recherche pour les personnages de bandes dessinées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Color descriptor for content-based drawing retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimosthenis Karatzas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th IAPR International Workshop on Document Analysis Systems (DAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Tours, France. pp.267-271, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DAS.2014.70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01032447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speech balloon contour classification in comics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimosthenis Karatzas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th IAPR International Workshop on Graphics Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redundant structure detection in attributed adjacency graphs for character detection in comics books</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Nam Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th IAPR International Workshop on Graphics Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic text localisation in scanned comic books</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimosthenis Karatzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost van de Weijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominant Color Segmentation of Administrative Document Images by Hierarchical Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Carel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th ACM Symposium on Document Engineering (DocEng)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Specific Comic Character Detection Using Local Feature Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Kise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Washington DC, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">eBDtheque: a representative database of comics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Ammar-Boudjelal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Washington D.C., United States. pp.1177-1181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic indexing of comic page images for query by example based focused content retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Nam Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th IAPR International Workshop on Graphics Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An active contour model for speech balloon detection in comics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimosthenis Karatzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost van de Weijer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Washington, DC, USA, United States. pp.1240 - 1244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panel and speech balloon extraction from comic books</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Khoi Ngo Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DAS 2012, Tenth IAPR International Workshop on Document Analysis Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Gold Coast, Australia. pp.100-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extraction robuste des cases et du texte de bandes dessinées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Tsopze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Francophone sur l'Écrit et le Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.349-360</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701987v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse et Synthèse de textures couleur dans l'espace L*a*b* par une modélisation déterministe couplée à une modélisation stochastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GRETSI 2011, XXIIIe Colloque GRESTI - Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel parametric priors for the distribution of multivariate linear prediction errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Electronic Imaging, Image Processing: Algorithms and Systems IX / 7870</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comics page structure analysis based on automatic panel extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Khoi Ngo Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GREC 2011, Nineth IAPR International Workshop on Graphics Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Seoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classification d'images couleur texturées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e CARI - Colloque Africain sur la Recherche en Informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Yamoussoukro, Côte d’Ivoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segmentation d'images texturées couleur à l'aide de modèles paramétriques pour approcher les distributions des erreurs de prédiction linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e CARI : Colloque Africain sur la Recherche en Informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Yamoussoukro, Côte d’Ivoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminance-Chrominance Spatial Structure Model in Psychovisual Colour Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Sydney, Australia. pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parametric and Non-Parametric Models of Linear Prediction Error for Color Texture Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SITIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Marrakech, Morocco. sous presse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial Structure Characterization Of Textures In IHLS Colour Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICASSP 2009, IEEE International Conference On Acoustics, Speech, and Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.1069--1072</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Multivariate Gaussian Mixture Model of Linear Prediction Error for Colour Texture Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUSIPCO 2009, 17th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Glascow, United Kingdom. pp.1537-1541</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination d'un espace couleur pertinent pour la caractérisation de textures couleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. Sous presse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse spectrale paramétrique dans les espaces couleur permettant la séparation intensité lumineuse et chromaticité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée GDR "Modèle stochastique multivarié en traitement des images"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse spectrale paramétrique pour la caractérisation de textures couleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EHINC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Toulon, France. pp.184--187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure characterization of Textures in IHLS colour space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of TTLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, ITRI, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Object Extraction from Colour Cadastral Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAPR International Workshop on Document Analysis Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Japan. pp.506-514</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Colour Space Selection Scheme dedicated to Information Retrieval Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pattern Recognition in Information Systems, Proceedings of the 8th International Workshop on Pattern Recognition in Information Systems, PRIS 2008, In conjunction with ICEIS 2008, Barcelona, Spain, June 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Barcelone, Spain. pp.123-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Underwater Images Enhancement by Light Propagation Model Reversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IS&amp;T Fourth european conference on Color in Graphics Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Terrassa, Spain. 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A colour text/graphics separation based on a graph representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Tampa, United States. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A contribution to Ancient Cadastral Maps interpretation through color analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 7th International Workshop on Pattern Recognition in Information Systems (PRIS 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.n.a</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A colour document interpretation: Application to ancient cadastral maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International conference on document analysis and recognition (ICDAR 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.116-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A knowledge-based colour segmentation scheme. Application to ancient cadastral maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seventh IAPR International Workshop on Graphics Recognition - (GREC 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.69-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Object detection in underwater images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Helan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CMM06, Colloque CARACTERISATION DU MILIEU MARIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Brest, France. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Definition of colour object signatures based on Zernike moments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Counilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtellemont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd European Conference on Colour in Graphics, Imaging, and Vision, (CGIV 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Leeds, United Kingdom. pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Real-Time Obstacle Detection using a Hierarchical Decomposition Methodology for Stereo Matching with a Genetic Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ruichek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack-Gérard Postaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th IEEE International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Boca Raton, Floride, United States. pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dealing with uncertainty in perception system for the characterization of driving situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Royère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cherfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ITSC 2000, 3rd Annual Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Dearborn, United States. pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Road Scene Understanding by Vision System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cherfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First DRiiVE Workshop : Driving Research In Instrumented Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1999, Otaniemi, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text line segmentation approach combining deep learning model and traditional image processing techniques - application to transliteration of Cham manuscripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Lan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valerie Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 84 (32), pp.39143-39169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11042-025-20602-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is hidden under our pontoons? Abundance and distribution of filter feeders (bivalves and tunicates) in the port area revealed. Artificial intelligence: an interesting analysis tool?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Demarcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, pp.1467371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2024.1467371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust watermarking approach for security issue of binary documents using fully convolutional networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Loc Cu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trac Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (3), pp.219-239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10032-020-00355-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Smile Detection using Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Cuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giang Son Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Phuong Nghiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Mai Luong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer Science and Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (2), pp.135-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15625/1813-9663/35/2/13315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Accuracy of Lung Nodule Classification Using Deep Learning with Focal Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giang Son Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Phuong Nghiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Thi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Mai Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Healthcare Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019, pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2019/5156416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comic MTL: optimized multi-task learning for comic book image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu-Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22 (3), pp.265-284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10032-019-00330-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking of Document Image Analysis Tasks for Palm Leaf Manuscripts from Southeast Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Made Kesiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dona Valy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Paulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Suryani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (2), pp.43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jimaging4020043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Comics Image Indexing Based on Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu-Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (7), pp.89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jimaging4070089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast parallel blur detection on GPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giang Son Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Phuong Nghiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11554-018-0837-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subgraph spotting in graph representations of comic book images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Nam Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjan Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 112, pp.118 - 124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patrec.2018.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Representation and Phonological Rules for the Automatic Transliteration of Balinese Script on Palm Leaf Manuscript</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Made Windu Antara Kesiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computación y sistemas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13053/cys-21-4-2851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Southeast Asian palm leaf manuscript images: a review of handwritten text line segmentation methods and new challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Made Windu Antara Kesiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dona Valy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Paulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Made Gede Sunarya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (1), pp.011011. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/1.JEI.26.1.011011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-driven understanding of images in comic books</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimosthenis Karatzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18, pp.1433-2833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10032-015-0243-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured Representations in a Content Based Image Retrieval Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24 (8), pp.1252-1268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvcir.2013.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust frame and text extraction from comic books</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Tsopze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7423, pp.129-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction non supervisée d'images sous-marines couleur par inversion du modèle de propagation de la lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (6), pp.493-520. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ts.29.493-520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A local evaluation of vectorized documents by means of polygon assignments and matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15 (1), pp.21-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10032-010-0143-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choice of a pertinent color space for color texture characterization using parametric spectral analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (1), pp.16-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patcog.2010.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation d'Images Texturées Couleur à l'aide de modèles paramétriques pour approcher la distribution des erreurs de prédiction linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Volume 14 - 2011 - Special issue CARI'10, pp.31-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/arima.1942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric models of linear prediction error distribution for color texture and satellite image segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 115 (8), pp.1245-1262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cviu.2011.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colour Spectral Analysis for Spatial Structure Characterization of Textures in IHLS Colour Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43 (3), pp.663-675. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patcog.2009.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A graph matching method and a graph matching distance based on subgraph assignments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.In Press, Corrected Proof. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patrec.2009.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442028v1</w:t>
-              </w:r>
-[...11683 lines deleted...]
-                <w:t xml:space="preserve">hal-00441989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14557,51 +14557,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of attention in deep learning based denoising method for ancient Cham inscription images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Thi Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14645,77 +14645,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A graph matching method based on probe assignments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14765,77 +14765,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text block segmentation in comic speech bubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu-Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition. ICPR International Workshops and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.250-261, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14869,103 +14869,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of Ancient Map Contents Using Trees of Connected Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GREC 2017: Graphics Recognition. Current Trends and Evolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.115-130, 2018, </w:t>
@@ -15003,77 +15003,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text-independent speech balloon segmentation for comics and manga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphic Recognition. Current Trends and Challenges 11th International Workshop, GREC 2015, Nancy, France, August 22–23, 2015, Revised Selected Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15098,103 +15098,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical Handwritten Document Analysis of Southeast Asian Palm Leaf Manuscripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Made Windu Antara Kesiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gusti Ngurah Made Agus Wibawantara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Made Gede Sunarya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handwriting : recognition, development and analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers,, 2017, Series : Computer Science, Technology and Applications, 978-1-53611-957-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15232,90 +15232,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Object Tracking in Real-Time Environment Using Dual Camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wong Poh Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Azam Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah Zawawi Talib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khairun Yahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Visual Informatics, Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9429, Springer Heidelberg, pp.303-314, 2015, 978-3-319-25938-3. </w:t>
@@ -15353,77 +15353,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vectorisation automatisée des plans Vasserot, dans Paris de parcelles en pixels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse géomatique de l'espace parisien médiéval et moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse Universitaire de Vincennes, pp.54-65, 2013, 978-2-84292-364-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15448,90 +15448,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction linéaire dans les expaces séparant l'information achromatique de l'information chromatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lavoisier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imagerie numérique : avancées et perspectives pour la couleur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes, pp.169-190, 2012, IC2, Traité Signal et Image</w:t>
@@ -15560,90 +15560,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Prediction in Spaces with Separate Achromatic and Chromatic Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Fernandez-Maloigne, Frédérique Robert-Inacio, Ludovic Macaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Color Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE - Wiley, pp.123-148, 2012, 9781848213470</w:t>
@@ -15672,51 +15672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La constance chromatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Chambah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15771,51 +15771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color constancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Chambah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15870,77 +15870,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Segmentation Scheme Based on a Multi-graph Representation: Application to Colour Cadastral Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphics Recognition. Recent Advances and New Opportunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.202-212, 2008, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16018,64 +16018,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer Vision Applied to Comic Book Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexander Dunst; Jochen Laubrock; Janina Wildfeuer. Routledge, 1, 2018, Empirical Comics Research, 9781351733885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781315185354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16134,51 +16134,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatisation de l'évaluation de la Fraîcheur des produits de la mer par imagerie couleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sochacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16391,51 +16391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Nam Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Burie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Le" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Valerie Schweyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20602-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832703v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hamani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brenon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lebon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demarcq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1467371" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030208v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Loc Cu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trac Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-020-00355-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889818v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Cuong Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Son Tran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Nghiem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Mai Luong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/1813-9663/35/2/13315" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889806v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thi Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/5156416" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519229v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Van Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-019-00330-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889820v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Made Kesiman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dona Valy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Paulus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Suryani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4020043" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519230v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4070089" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889817v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-018-0837-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838166v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjan Dutta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.06.017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Made Windu Antara Kesiman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ogier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grange" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-21-4-2851" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889824v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Made Gede Sunarya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.1.011011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144856v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gu&#233;rin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimosthenis Karatzas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-015-0243-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2013.08.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW3J4J1R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841493v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Tsopze" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Petit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Capelle-Laiz&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.29.493-520" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3F19JR53-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717341v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-010-0143-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W94GGFJ7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521346v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtnan-Ul-Haque Qazi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moussa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.07.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMT9XS1R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717372v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1942" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599731v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2011.03.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2WSMLRM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438422v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2009.07.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NGPMJX2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2009.10.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CVLMD5W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066914v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Th&#233;odose" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78495-8_18" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610678v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70645-5_13" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282909v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musab Al-Ghadi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheng Ming" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066895v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41498-5_9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066868v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odose Ruddy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burie Jean-Christophe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revel Arnaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37742-6_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739459v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584269v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Son Vu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Jiang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_51" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228616v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Revel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86331-9_27" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Owczarek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Drapeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Franco" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57058-3_7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889917v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519303v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05716-9_57" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305078v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Nguyen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889907v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junshi Xia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixing Zhao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889912v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Lin Liu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00196" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519301v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.00013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889909v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibal Nayef" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Patel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Busta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00254" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889913v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007345602890296" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889929v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.00021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889993v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Bakkali" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889910v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00131" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890294v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;raud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889919v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verleysen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophea Chhun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR-2018.2018.00012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889933v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Khlif" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Alimi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.65" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889916v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR-2018.2018.00090" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889915v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cu Vinh Loc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2018.8546035" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889918v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR-2018.2018.00059" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889934v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.57" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889921v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Quang Doan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gratadour" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAPR.2018.8337524" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889920v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR-2018.2018.00060" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552657v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Visani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889937v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3151509.3151510" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889926v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL.2017.7991615" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889925v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jean-Caurant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tamani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courboulay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.197" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889924v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setiawan Hadi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Undang Darsa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.135" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890026v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890040v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grang&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889922v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bizid" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunsoo Choi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Feng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.237" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889923v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.29" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890015v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890303v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719619v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.288" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637824v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.249" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889939v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.391" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889936v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.290" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890021v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552724v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.194" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889928v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanta Pal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umapada Pal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2016.7727719" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422135v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophea Prum" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389853v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gusti Ngurah Made Agus Wibawantara" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Made Gede Sunarya" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2016.39" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304100v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910896.2925459" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889930v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nam Le" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3011549.3011561" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336353v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889935v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guerin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3011549.3011550" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719530v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3011549.3011557" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889927v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Dang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gally" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2016.7844734" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389856v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2016.107" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389850v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2016.63" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188850v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Thi Luyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283094v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320401v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333864" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211794v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poh Lee Wong" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Azam Osman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Abdullah Zawawi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAI.2015.7237215" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226168v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eskenazi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320418v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Le Thanh" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890052v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319909v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283093v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188836v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain D 'Andecy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989099v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032447v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2014.70" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841492v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van de Weijer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853252v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Carel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936554v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihan Sun" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Kise" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879820v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937632v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Ho" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914860v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ammar-Boudjelal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944427v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879816v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717280v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Khoi Ngo Ho" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701987v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717303v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717352v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717299v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717363v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouenne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717369v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387876v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439378v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439360v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387919v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ghazi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387922v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439538v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439527v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385923v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337217v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385910v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343844v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blasi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385906v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361101v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361102v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361100v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441983v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Helan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouwmans" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441979v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Counilh" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtellemont" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441976v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ruichek" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Issa" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-G&#233;rard Postaire" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441934v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roy&#232;re" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cherfaoui" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441989v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527339v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Nam Nguyen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thi Lan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Schweyer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305232v3" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281488v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68780-9_22" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566618v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02284-6_9" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719513v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889905v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889903v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wong Poh Lee" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Zawawi Talib" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khairun Yahya" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25939-0_27" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936555v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717381v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767464v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771714v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Chambah" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Treuillet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771711v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442029v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88188-9_20" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z1Z3J5X3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889902v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315185354" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441992v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sochacki" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loonis" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066914v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Th&#233;odose" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78495-8_18" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610678v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70645-5_13" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066895v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41498-5_9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odose Ruddy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burie Jean-Christophe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revel Arnaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37742-6_5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282909v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musab Al-Ghadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheng Ming" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Van Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Son Vu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Jiang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_51" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Revel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86331-9_27" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923691v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Owczarek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Drapeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Franco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57058-3_7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889929v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.00021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889917v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519303v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05716-9_57" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889913v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007345602890296" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889909v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibal Nayef" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Lin Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Patel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Busta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00254" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889907v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junshi Xia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixing Zhao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889912v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Loc Cu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00196" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.00013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Bakkali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889910v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00131" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889918v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Made Windu Antara Kesiman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grange" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR-2018.2018.00059" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889934v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cu Vinh Loc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.57" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890294v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;raud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889916v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dona Valy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Burie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Paulus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Suryani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR-2018.2018.00090" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889915v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2018.8546035" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889933v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Khlif" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Alimi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.65" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889919v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verleysen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophea Chhun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR-2018.2018.00012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889920v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR-2018.2018.00060" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889921v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Cuong Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Son Tran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Nghiem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Quang Doan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gratadour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAPR.2018.8337524" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Visani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890026v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jean-Caurant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courboulay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890040v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grang&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889922v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bizid" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunsoo Choi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Feng" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.237" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889923v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.29" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889937v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3151509.3151510" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889926v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL.2017.7991615" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889925v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tamani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.197" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889924v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setiawan Hadi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Undang Darsa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.135" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719619v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.288" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890015v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890303v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.290" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889939v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.391" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637824v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.249" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890021v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552724v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.194" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889930v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nam Le" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3011549.3011561" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336353v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889928v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanta Pal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umapada Pal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ogier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2016.7727719" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304100v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910896.2925459" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422135v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophea Prum" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389853v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gusti Ngurah Made Agus Wibawantara" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Made Gede Sunarya" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2016.39" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889935v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guerin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3011549.3011550" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889927v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Dang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gally" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2016.7844734" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719530v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3011549.3011557" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389856v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2016.107" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389850v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2016.63" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890052v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319909v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eskenazi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188850v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Thi Luyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320418v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Le Thanh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226168v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320401v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Le" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333864" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283094v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211794v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poh Lee Wong" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Azam Osman" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Abdullah Zawawi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAI.2015.7237215" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283093v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188836v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain D 'Andecy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989099v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gu&#233;rin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032447v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimosthenis Karatzas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2014.70" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879820v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937632v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Ho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841492v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van de Weijer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853252v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Carel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936554v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihan Sun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Kise" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914860v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ammar-Boudjelal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944427v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879816v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717280v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Khoi Ngo Ho" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701987v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Tsopze" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717303v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtnan-Ul-Haque Qazi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717352v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717299v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717363v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouenne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717369v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moussa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439378v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439360v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387876v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387919v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ghazi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387922v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439538v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439527v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337217v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385910v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385923v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343844v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Petit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blasi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Capelle-Laiz&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385906v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361101v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361102v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361100v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441983v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Helan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouwmans" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441979v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Counilh" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtellemont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441976v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ruichek" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Issa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-G&#233;rard Postaire" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441934v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roy&#232;re" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cherfaoui" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441989v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532337v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Nam Nguyen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Le" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Valerie Schweyer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20602-x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832703v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hamani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brenon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lebon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demarcq" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1467371" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030208v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trac Nguyen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-020-00355-z" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889818v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Mai Luong" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/1813-9663/35/2/13315" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889806v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thi Nguyen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/5156416" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519229v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-019-00330-3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889820v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Made Kesiman" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4020043" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519230v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4070089" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889817v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-018-0837-1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838166v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjan Dutta" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.06.017" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889822v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-21-4-2851" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889824v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Made Gede Sunarya" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.1.011011" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144856v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-015-0243-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936497v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2013.08.010" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW3J4J1R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841493v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828113v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.29.493-520" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3F19JR53-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717341v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-010-0143-3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W94GGFJ7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521346v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.07.007" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMT9XS1R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717372v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1942" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599731v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abadi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2011.03.006" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2WSMLRM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438422v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2009.07.008" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NGPMJX2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442028v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2009.10.011" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CVLMD5W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527339v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Nam Nguyen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thi Lan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Schweyer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305232v3" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281488v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68780-9_22" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566618v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02284-6_9" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719513v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889905v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889903v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wong Poh Lee" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Zawawi Talib" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khairun Yahya" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25939-0_27" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936555v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717381v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767464v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771714v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Chambah" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Treuillet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771711v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442029v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88188-9_20" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z1Z3J5X3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889902v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315185354" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441992v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sochacki" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loonis" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>