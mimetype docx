--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -66,14467 +66,14467 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Text line segmentation approach combining deep learning model and traditional image processing techniques - application to transliteration of Cham manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Nam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Lan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valerie Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 84 (32), pp.39143-39169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-025-20602-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is hidden under our pontoons? Abundance and distribution of filter feeders (bivalves and tunicates) in the port area revealed. Artificial intelligence: an interesting analysis tool?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demarcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.1467371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1467371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A robust watermarking approach for security issue of binary documents using fully convolutional networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Loc Cu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trac Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (3), pp.219-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10032-020-00355-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comic MTL: optimized multi-task learning for comic book image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu-Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (3), pp.265-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10032-019-00330-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real-Time Smile Detection using Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Cuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giang Son Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Phuong Nghiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Mai Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computer Science and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (2), pp.135-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15625/1813-9663/35/2/13315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving Accuracy of Lung Nodule Classification Using Deep Learning with Focal Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giang Son Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Phuong Nghiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Thi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Mai Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Healthcare Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/5156416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast parallel blur detection on GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giang Son Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Phuong Nghiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11554-018-0837-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subgraph spotting in graph representations of comic book images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nam Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjan Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112, pp.118 - 124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2018.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benchmarking of Document Image Analysis Tasks for Palm Leaf Manuscripts from Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Made Kesiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dona Valy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Paulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Suryani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (2), pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jimaging4020043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital Comics Image Indexing Based on Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu-Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (7), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jimaging4070089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge Representation and Phonological Rules for the Automatic Transliteration of Balinese Script on Palm Leaf Manuscript</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Made Windu Antara Kesiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computación y sistemas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13053/cys-21-4-2851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Southeast Asian palm leaf manuscript images: a review of handwritten text line segmentation methods and new challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Made Windu Antara Kesiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dona Valy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Paulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Made Gede Sunarya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (1), pp.011011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.26.1.011011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge-driven understanding of images in comic books</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimosthenis Karatzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18, pp.1433-2833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10032-015-0243-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structured Representations in a Content Based Image Retrieval Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (8), pp.1252-1268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvcir.2013.08.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robust frame and text extraction from comic books</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Tsopze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7423, pp.129-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correction non supervisée d'images sous-marines couleur par inversion du modèle de propagation de la lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (6), pp.493-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ts.29.493-520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A local evaluation of vectorized documents by means of polygon assignments and matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (1), pp.21-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10032-010-0143-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choice of a pertinent color space for color texture characterization using parametric spectral analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (1), pp.16-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2010.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segmentation d'Images Texturées Couleur à l'aide de modèles paramétriques pour approcher la distribution des erreurs de prédiction linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Volume 14 - 2011 - Special issue CARI'10, pp.31-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/arima.1942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parametric models of linear prediction error distribution for color texture and satellite image segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (8), pp.1245-1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2011.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colour Spectral Analysis for Spatial Structure Characterization of Textures in IHLS Colour Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (3), pp.663-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2009.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A graph matching method and a graph matching distance based on subgraph assignments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.In Press, Corrected Proof. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2009.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (104)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VisEmoComic: Visual Emotion Recognition in Comics Image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruddy Théodose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPR 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Kolkata, India, India. pp.281-296, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-78495-8_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward accessible comics for blind and low vision readers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on coMics ANalysis, Processing and Understanding (MANPU 2024) / International Conference on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Athens, Greece. pp.198-215, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-70645-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610678v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KangaiSet: A Dataset for Visual Emotion Recognition on Manga</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Guilloche Detection for ID Authentication: A Dataset and Baselines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musab Al-Ghadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuheng Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GREC 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 25th International Workshop on Multimedia Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066895v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Emotion Recognition Through Graphical Cues on Comics at Character Scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">KangaiSet: A Dataset for Visual Emotion Recognition on Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruddy Théodose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodose Ruddy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Revel Arnaud</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MANPU 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-37742-6_5⟩</w:t>
+              <w:t xml:space="preserve">GREC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, San Jose (USA, Californie), United States. pp.120-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-41498-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066868v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilloche Detection for ID Authentication: A Dataset and Baselines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated Emotion Recognition Through Graphical Cues on Comics at Character Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodose Ruddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burie Jean-Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revel Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 25th International Workshop on Multimedia Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MANPU 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montreal, Canada. pp.61-75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37742-6_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282909v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CheckScan: A Reference Hashing for Identity Document Quality Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musab Al-Ghadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Machine Vision (ICMV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Rome, Italy. pp.120840J</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICDAR 2021 Competition on Multimodal Emotion Recognition on Comics Scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu-Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Son Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lili Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland. pp.767-782, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-86337-1_51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manga-MMTL: Multimodal Multitask Transfer Learning for Manga Character Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu-Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland. pp.410-425, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-86331-9_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of Phonetic Characters by Space-Filling Curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Owczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IAPR International workshop on Document Analysis Systems (DAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Wuhan, China. pp.89-100, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-57058-3_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Deep Multi-task Learning for Caricature-Visual Face Recognition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Confidence criterion for speech balloon segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition Workshops (ICDARW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th IAPR International Workshop on Graphics Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889929v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Deep Multi-task Learning for Caricature-Visual Face Recognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Dynamic Multi-Task Learning for Face Recognition with Facial Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuheng Ming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junshi Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaixing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th IAPR International Workshop on Graphics Recognition (GREC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAPR Technical Committee on Graphics Recognition, Sep 2019, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Lightweight Face Recognition Challenge Workshop during the 2019 International Conference on Computer Vision (ICCV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889917v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-task Model for Comic Book Image Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hiding Security Feature Into Text Content for Securing Documents Using Generated Font</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Loc Cu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-Lin Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-05716-9_57⟩</w:t>
+              <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.1214-1219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2019.00196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519303v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-supervised Object Detection with Unlabeled Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">What do We Expect from Comic Panel Extraction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu-Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Computer Vision Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0007345602890296⟩</w:t>
+              <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition Workshops (ICDARW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sydney, France. pp.44-49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDARW.2019.00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889913v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence criterion for speech balloon segmentation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ICDAR2019 Robust Reading Challenge on Multi-lingual Scene Text Detection and Recognition — RRC-MLT-2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nibal Nayef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-Lin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yash Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Busta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IAPR International Workshop on Graphics Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.1582-1587, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2019.00254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305078v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICDAR2019 Robust Reading Challenge on Multi-lingual Scene Text Detection and Recognition — RRC-MLT-2019</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic Deep Multi-task Learning for Caricature-Visual Face Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuheng Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2019.00254⟩</w:t>
+              <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition Workshops (ICDARW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.92-97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDARW.2019.00021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889909v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Multi-Task Learning for Face Recognition with Facial Expression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Dynamic Deep Multi-task Learning for Caricature-Visual Face Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuheng Ming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Junshi Xia</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kaixing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lightweight Face Recognition Challenge Workshop during the 2019 International Conference on Computer Vision (ICCV 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">The 13th IAPR International Workshop on Graphics Recognition (GREC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAPR Technical Committee on Graphics Recognition, Sep 2019, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889907v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiding Security Feature Into Text Content for Securing Documents Using Generated Font</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multi-task Model for Comic Book Image Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu-Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cheng-Lin Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2019.00196⟩</w:t>
+              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, France. pp.637-649, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05716-9_57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889912v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do We Expect from Comic Panel Extraction?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Semi-supervised Object Detection with Unlabeled Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu-Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition Workshops (ICDARW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDARW.2019.00013⟩</w:t>
+              <w:t xml:space="preserve">14th International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.289-296, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007345602890296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519301v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face Detection in Camera Captured Images of Identity Documents under Challenging Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhail Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuheng Ming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Camera-Based Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Data Hiding Scheme Using Generated Content for Securing Genuine Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Loc Cu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng-Lin Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition (ICDAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.787-792, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDAR.2019.00131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training Schemes for the Transliteration of the Balinese Script Into the Latin Script on Palm Leaf Manuscript Images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">FaceLiveNet: End-to-End Networks Combining Face Verification with Interactive Facial Expression- Based Liveness Detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuheng Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Visani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 16th International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Beijing, China. p. 3507-3512</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889918v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Regions and Object Fill-Based Approach for Document Images Watermarking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Character and Text Recognition of Khmer Historical Palm Leaf Manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dona Valy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Verleysen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophea Chhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 13th IAPR International Workshop on Document Analysis Systems (DAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DAS.2018.57⟩</w:t>
+              <w:t xml:space="preserve">2018 16th International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Niagara Falls, United States. pp.13-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICFHR-2018.2018.00012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889934v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction du contenu de cartes historiques à partir d’un arbre des composantes connexes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Training Schemes for the Transliteration of the Balinese Script Into the Latin Script on Palm Leaf Manuscript Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Made Windu Antara Kesiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International Francophone sur l'Écrit et le Document</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 16th International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Niagara Falls, United States. pp.297-302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICFHR-2018.2018.00059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890294v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICFHR 2018 Competition On Document Image Analysis Tasks for Southeast Asian Palm Leaf Manuscripts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stable Regions and Object Fill-Based Approach for Document Images Watermarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cu Vinh Loc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 16th International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICFHR-2018.2018.00090⟩</w:t>
+              <w:t xml:space="preserve">2018 13th IAPR International Workshop on Document Analysis Systems (DAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.181-186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DAS.2018.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889916v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document Images Watermarking for Security Issue using Fully Convolutional Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Extraction du contenu de cartes historiques à partir d’un arbre des composantes connexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Drapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 24th International Conference on Pattern Recognition (ICPR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium International Francophone sur l'Écrit et le Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889915v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Text Component Features via Convolutional Neural Networks for Scene Text Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Khlif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nibal Nayef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Alimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 13th IAPR International Workshop on Document Analysis Systems (DAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.79-84, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DAS.2018.65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Character and Text Recognition of Khmer Historical Palm Leaf Manuscripts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">ICFHR 2018 Competition On Document Image Analysis Tasks for Southeast Asian Palm Leaf Manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Made Windu Antara Kesiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dona Valy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Paulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Suryani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 16th International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2018, Niagara Falls, United States. pp.13-18, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICFHR-2018.2018.00012⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2018, Niagara Falls, United States. pp.483-488, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICFHR-2018.2018.00090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889919v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Watermarking for Security Issue of Handwritten Documents with Fully Convolutional Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Document Images Watermarking for Security Issue using Fully Convolutional Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cu Vinh Loc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 16th International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICFHR-2018.2018.00060⟩</w:t>
+              <w:t xml:space="preserve">2018 24th International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Beijing, China. pp.1091-1096, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2018.8546035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889920v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Real-Time Smile Detection Based on Faster Region Convolutional Neural Network</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Watermarking for Security Issue of Handwritten Documents with Fully Convolutional Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Loc Cu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 1st International Conference on Multimedia Analysis and Pattern Recognition (MAPR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MAPR.2018.8337524⟩</w:t>
+              <w:t xml:space="preserve">2018 16th International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Niagara Falls, United States. pp.303-308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICFHR-2018.2018.00060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889921v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FaceLiveNet: End-to-End Networks Combining Face Verification with Interactive Facial Expression- Based Liveness Detection.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards Real-Time Smile Detection Based on Faster Region Convolutional Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Cuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giang Son Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Phuong Nghiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Quang Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gratadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 1st International Conference on Multimedia Analysis and Pattern Recognition (MAPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Ho Chi Minh City, Vietnam. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MAPR.2018.8337524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552657v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiter l'impact des erreurs OCR sur les représentations distribuées de mots</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Simple Triplet Loss Based on Intra/Inter-Class Metric Learning for Face Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuheng Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Visani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Computer Vision Workshops (ICCVW 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Venise, Italy. pp.1656-1664, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW.2017.194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890026v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Representation and Phonological Rules for the Automatic Transliteration of Balinese Script on Palm Leaf Manuscript</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Handwritten Sundanese Palm Leaf Manuscript Dataset from 15th Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Suryani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Paulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Setiawan Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Undang Darsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grangé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Linguistics and Intelligent Text Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.796-800, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890040v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICDAR2017 Robust Reading Challenge on Multi-Lingual Scene Text Detection and Script Identification - RRC-MLT</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limiter l'impact des erreurs OCR sur les représentations distribuées de mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Jean-Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Suire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889922v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Complete Scheme of Spatially Categorized Glyph Recognition for the Transliteration of Balinese Palm Leaf Manuscripts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Knowledge Representation and Phonological Rules for the Automatic Transliteration of Balinese Script on Palm Leaf Manuscript</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Made Windu Antara Kesiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grangé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Computational Linguistics and Intelligent Text Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Budapest, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889923v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Khmer Palm Leaf Manuscript Dataset for Document Analysis and Recognition</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ICDAR2017 Robust Reading Challenge on Multi-Lingual Scene Text Detection and Script Identification - RRC-MLT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nibal Nayef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Bizid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunsoo Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 4th International Workshop on on Historical Document Imaging and Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3151509.3151510⟩</w:t>
+              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.1454-1459, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889937v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TouchDoc: A Tool to Bridge the Gap between Physical and Digital Libraries</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Complete Scheme of Spatially Categorized Glyph Recognition for the Transliteration of Balinese Palm Leaf Manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Made Windu Antara Kesiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JCDL.2017.7991615⟩</w:t>
+              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.125-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889926v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexicographical-Based Order for Post-OCR Correction of Named Entities</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A New Khmer Palm Leaf Manuscript Dataset for Document Analysis and Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dona Valy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Verleysen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophea Chhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.197⟩</w:t>
+              <w:t xml:space="preserve">the 4th International Workshop on on Historical Document Imaging and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3151509.3151510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889925v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Handwritten Sundanese Palm Leaf Manuscript Dataset from 15th Century</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">TouchDoc: A Tool to Bridge the Gap between Physical and Digital Libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sidère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Suire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.135⟩</w:t>
+              <w:t xml:space="preserve">2017 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toronto, Canada. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JCDL.2017.7991615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889924v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation-free speech text recognition for comic books</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Lexicographical-Based Order for Post-OCR Correction of Named Entities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Jean-Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Tamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on coMics Analysis, Processing, and Understanding (MANPU)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.288⟩</w:t>
+              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.1192-1197, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719619v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer Vision Applied to Comic Book Images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Segmentation-free speech text recognition for comic books</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karell Bertet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The empirical study of Comics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Workshop on coMics Analysis, Processing, and Understanding (MANPU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890015v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de manuscrits sur feuilles de palmier numérisés de l'Asie du Sud-Est : de la reconnaissance de glyphes à la translitération automatique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Computer Vision Applied to Comic Book Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grangé</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique du Langage et Analyse de Documents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">The empirical study of Comics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Brême, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890303v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comic Characters Detection Using Deep Learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analyse de manuscrits sur feuilles de palmier numérisés de l'Asie du Sud-Est : de la reconnaissance de glyphes à la translitération automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Made Windu Antara Kesiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grangé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitement Automatique du Langage et Analyse de Documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889936v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Spatial Domain Steganography for Grayscale Documents Using Pattern Recognition Techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Extraction of ancient maps content by using trees of connected components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Drapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.391⟩</w:t>
+              <w:t xml:space="preserve">IAPR International Workshop on Graphics Recognition at ICDAR 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889939v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of ancient maps content by using trees of connected components</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Spatial Domain Steganography for Grayscale Documents Using Pattern Recognition Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cu Vinh Loc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR International Workshop on Graphics Recognition at ICDAR 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.249⟩</w:t>
+              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.21-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637824v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document Image Analysis of Palm Leaf Manuscripts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comic Characters Detection Using Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu-Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International Conference on Innovative Research Across Disciplines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.41-46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890021v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Triplet Loss Based on Intra/Inter-Class Metric Learning for Face Verification</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Document Image Analysis of Palm Leaf Manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Made Windu Antara Kesiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Computer Vision Workshops (ICCVW 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2nd International Conference on Innovative Research Across Disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Denpasar, Indonesia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552724v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval of comic book images using context relevance information</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">ICFHR 2016 Competition on the Analysis of Handwritten Text in Images of Balinese Palm Leaf Manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Setiawan Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Made Windu Antara Kesiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 1st International Workshop on coMics ANalysis, Processing and Understanding (MANPU)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3011549.3011561⟩</w:t>
+              <w:t xml:space="preserve">15th International Conference on Frontiers in Handwriting Recognition 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Shenzhen, China. pp.596-601, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICFHR.2016.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889930v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction des bulles de bandes dessinées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A New Scheme for Text Line and Character Segmentation from Gray Scale Images of Palm Leaf Manuscript</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Made Windu Antara Kesiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone sur l’Écrit et le Document (CIFED 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Frontiers in Handwriting Recognition 2016, At Shenzhen, China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Shenzhen, China. pp.325-330, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICFHR.2016.63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336353v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line-wise text identification in comic books: A support vector machine-based approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Study on Feature Extraction Methods for Character Recognition of Balinese Script on Palm Leaf Manuscript Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Made Windu Antara Kesiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophea Prum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Ogier</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico. pp.4006-4011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889928v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Activity Characterization in a Cultural Heritage Digital Library System</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">AMADI_LontarSet: The First Handwritten Balinese Palm Leaf Manuscripts Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Made Windu Antara Kesiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Estraillier</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gusti Ngurah Made Agus Wibawantara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Made Gede Sunarya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Conference on Digital Libraries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2910896.2925459⟩</w:t>
+              <w:t xml:space="preserve">15th International Conference on Frontiers in Handwriting Recognition 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Shenzhen, China. pp.168-172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICFHR.2016.39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304100v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on Feature Extraction Methods for Character Recognition of Balinese Script on Palm Leaf Manuscript Images</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Retrieval of comic book images using context relevance information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Nam Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Pattern Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 1st International Workshop on coMics ANalysis, Processing and Understanding (MANPU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3011549.3011561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422135v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMADI_LontarSet: The First Handwritten Balinese Palm Leaf Manuscripts Dataset</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Extraction des bulles de bandes dessinées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I Made Gede Sunarya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Frontiers in Handwriting Recognition 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque International Francophone sur l’Écrit et le Document (CIFED 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp.201-216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389853v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of comic books twin pages with a non-overlapping stitching method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Line-wise text identification in comic books: A support vector machine-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srikanta Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umapada Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 1st International Workshop on coMics ANalysis, Processing and Understanding (MANPU)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3011549.3011550⟩</w:t>
+              <w:t xml:space="preserve">2016 International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. pp.3995-4000, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN.2016.7727719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889935v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camera-based document image spotting system for complex linguistic maps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">User Activity Characterization in a Cultural Heritage Digital Library System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Suire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Jean-Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Estraillier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SMC 2016 International Conference on Systems, Man, and Cybernetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SMC.2016.7844734⟩</w:t>
+              <w:t xml:space="preserve">Joint Conference on Digital Libraries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Newark, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2910896.2925459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889927v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward speech text recognition for comic books</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Detection of comic books twin pages with a non-overlapping stitching method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 1st International Workshop on coMics ANalysis, Processing and Understanding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3011549.3011557⟩</w:t>
+              <w:t xml:space="preserve">the 1st International Workshop on coMics ANalysis, Processing and Understanding (MANPU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3011549.3011550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719530v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICFHR 2016 Competition on the Analysis of Handwritten Text in Images of Balinese Palm Leaf Manuscripts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Toward speech text recognition for comic books</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srikanta Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Frontiers in Handwriting Recognition 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICFHR.2016.107⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 1st International Workshop on coMics ANalysis, Processing and Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3011549.3011557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389856v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Scheme for Text Line and Character Segmentation from Gray Scale Images of Palm Leaf Manuscript</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camera-based document image spotting system for complex linguistic maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Bao Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Gally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Frontiers in Handwriting Recognition 2016, At Shenzhen, China</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICFHR.2016.63⟩</w:t>
+              <w:t xml:space="preserve">IEEE SMC 2016 International Conference on Systems, Man, and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Budapest, Hungary. pp.003246-003251, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC.2016.7844734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389850v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text-independent speech balloon segmentation for comics and manga</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An Analysis of Ground Truth Binarized Image Variability of Palm Leaf Manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Made Windu Antara Kesiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophea Prum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Made Gede Sunarya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IAPR International Workshop on Graphics Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Image Processing, Theory, Tools and Applications (IPTA) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890052v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICDAR2015 Competition on Smartphone Document Capture and OCR (SmartDoc)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Content-based comic retrieval using multilayer graph representation and frequent graph mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nam Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.761-765, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319909v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Character Degradation Model for Color Document Images</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Recognition of fish based on generalized color Fourier descriptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poh Lee Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Azam Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talib Abdullah Zawawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science and Information Conference (SAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, London, United Kingdom. pp.680 - 686, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAI.2015.7237215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188850v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comic Retrieval System Based on Multilayer Graph Representation and Graph Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nam Le Thanh</w:t>
+                <w:t xml:space="preserve">Competition on Smartphone Document Capture and OCR (SmartDoc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Eskenazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graph-Based Representations in Pattern Recognition, 10th IAPR-TC-15 International Workshop, GbRPR 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Beijing, China. pp.355-364</w:t>
+              <w:t xml:space="preserve">International Conférence on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320418v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition on Smartphone Document Capture and OCR (SmartDoc)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Text-independent speech balloon segmentation for comics and manga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conférence on Document Analysis and Recognition (ICDAR)</w:t>
+              <w:t xml:space="preserve">11th IAPR International Workshop on Graphics Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226168v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Content-based comic retrieval using multilayer graph representation and frequent graph mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Nam Le</w:t>
+                <w:t xml:space="preserve">ICDAR2015 Competition on Smartphone Document Capture and OCR (SmartDoc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Eskenazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.1161 - 1165</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320401v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of Ground Truth Binarized Image Variability of Palm Leaf Manuscripts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Character Degradation Model for Color Document Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do Thi Luyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Carel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Image Processing, Theory, Tools and Applications (IPTA) 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Orleans, France</w:t>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283094v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of fish based on generalized color Fourier descriptor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Comic Retrieval System Based on Multilayer Graph Representation and Graph Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam Le Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Information Conference (SAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Graph-Based Representations in Pattern Recognition, 10th IAPR-TC-15 International Workshop, GbRPR 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Beijing, China. pp.355-364</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211794v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Initial Study On The Construction Of Ground Truth Binarized Images Of Ancient Palm Leaf Manuscripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Made Windu Antara Kesiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophea Prum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition (ICDAR’2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiresolution Approach Based on Adaptive Superpixels for Administrative Documents Segmentation into Color Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Carel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Poulain D 'Andecy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition (ICDAR15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de l'espace de recherche pour les personnages de bandes dessinées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color descriptor for content-based drawing retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimosthenis Karatzas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IAPR International Workshop on Document Analysis Systems (DAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Tours, France. pp.267-271, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DAS.2014.70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01032447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech balloon contour classification in comics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Specific Comic Character Detection Using Local Feature Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimosthenis Karatzas</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Kise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IAPR International Workshop on Graphics Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879820v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redundant structure detection in attributed adjacency graphs for character detection in comics books</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Speech balloon contour classification in comics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimosthenis Karatzas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IAPR International Workshop on Graphics Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937632v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic text localisation in scanned comic books</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Redundant structure detection in attributed adjacency graphs for character detection in comics books</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Nam Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Computer Vision Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">10th IAPR International Workshop on Graphics Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841492v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominant Color Segmentation of Administrative Document Images by Hierarchical Clustering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Automatic text localisation in scanned comic books</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimosthenis Karatzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost van de Weijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th ACM Symposium on Document Engineering (DocEng)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Florence, Italy</w:t>
+              <w:t xml:space="preserve">9th International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853252v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Comic Character Detection Using Local Feature Matching</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dominant Color Segmentation of Administrative Document Images by Hierarchical Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Carel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Koichi Kise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">13th ACM Symposium on Document Engineering (DocEng)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936554v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eBDtheque: a representative database of comics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Ammar-Boudjelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Washington D.C., United States. pp.1177-1181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic indexing of comic page images for query by example based focused content retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Nam Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IAPR International Workshop on Graphics Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An active contour model for speech balloon detection in comics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimosthenis Karatzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joost van de Weijer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Washington, DC, USA, United States. pp.1240 - 1244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panel and speech balloon extraction from comic books</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Extraction robuste des cases et du texte de bandes dessinées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Tsopze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAS 2012, Tenth IAPR International Workshop on Document Analysis Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Gold Coast, Australia. pp.100-105</w:t>
+              <w:t xml:space="preserve">Colloque International Francophone sur l'Écrit et le Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.349-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717280v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701987v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction robuste des cases et du texte de bandes dessinées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Panel and speech balloon extraction from comic books</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Khoi Ngo Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone sur l'Écrit et le Document</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.349-360</w:t>
+              <w:t xml:space="preserve">DAS 2012, Tenth IAPR International Workshop on Document Analysis Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Gold Coast, Australia. pp.100-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701987v2</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et Synthèse de textures couleur dans l'espace L*a*b* par une modélisation déterministe couplée à une modélisation stochastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2011, XXIIIe Colloque GRESTI - Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel parametric priors for the distribution of multivariate linear prediction errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Electronic Imaging, Image Processing: Algorithms and Systems IX / 7870</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comics page structure analysis based on automatic panel extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Khoi Ngo Ho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GREC 2011, Nineth IAPR International Workshop on Graphics Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification d'images couleur texturées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Segmentation d'images texturées couleur à l'aide de modèles paramétriques pour approcher les distributions des erreurs de prédiction linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e CARI - Colloque Africain sur la Recherche en Informatique</w:t>
+              <w:t xml:space="preserve">10e CARI : Colloque Africain sur la Recherche en Informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Yamoussoukro, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717363v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation d'images texturées couleur à l'aide de modèles paramétriques pour approcher les distributions des erreurs de prédiction linéaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Classification d'images couleur texturées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e CARI : Colloque Africain sur la Recherche en Informatique</w:t>
+              <w:t xml:space="preserve">10e CARI - Colloque Africain sur la Recherche en Informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Yamoussoukro, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717369v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminance-Chrominance Spatial Structure Model in Psychovisual Colour Spaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Analyse spectrale paramétrique pour la caractérisation de textures couleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Sydney, Australia. pp.1-7</w:t>
+              <w:t xml:space="preserve">EHINC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Toulon, France. pp.184--187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439378v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric and Non-Parametric Models of Linear Prediction Error for Color Texture Segmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Spatial Structure Characterization Of Textures In IHLS Colour Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SITIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Marrakech, Morocco. sous presse</w:t>
+              <w:t xml:space="preserve">ICASSP 2009, IEEE International Conference On Acoustics, Speech, and Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.1069--1072</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439360v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Structure Characterization Of Textures In IHLS Colour Space</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Luminance-Chrominance Spatial Structure Model in Psychovisual Colour Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2009, IEEE International Conference On Acoustics, Speech, and Signal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp.1069--1072</w:t>
+              <w:t xml:space="preserve">AIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Sydney, Australia. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387876v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multivariate Gaussian Mixture Model of Linear Prediction Error for Colour Texture Segmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Parametric and Non-Parametric Models of Linear Prediction Error for Color Texture Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2009, 17th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Glascow, United Kingdom. pp.1537-1541</w:t>
+              <w:t xml:space="preserve">SITIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Marrakech, Morocco. sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387919v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination d'un espace couleur pertinent pour la caractérisation de textures couleur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">A Multivariate Gaussian Mixture Model of Linear Prediction Error for Colour Texture Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. Sous presse</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2009, 17th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Glascow, United Kingdom. pp.1537-1541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387922v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spectrale paramétrique dans les espaces couleur permettant la séparation intensité lumineuse et chromaticité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Détermination d'un espace couleur pertinent pour la caractérisation de textures couleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GDR "Modèle stochastique multivarié en traitement des images"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. Sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439538v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spectrale paramétrique pour la caractérisation de textures couleurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Analyse spectrale paramétrique dans les espaces couleur permettant la séparation intensité lumineuse et chromaticité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EHINC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Toulon, France. pp.184--187</w:t>
+              <w:t xml:space="preserve">Journée GDR "Modèle stochastique multivarié en traitement des images"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439527v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure characterization of Textures in IHLS colour space</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Colour Space Selection Scheme dedicated to Information Retrieval Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of TTLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, ITRI, Taiwan</w:t>
+              <w:t xml:space="preserve">Pattern Recognition in Information Systems, Proceedings of the 8th International Workshop on Pattern Recognition in Information Systems, PRIS 2008, In conjunction with ICEIS 2008, Barcelona, Spain, June 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Barcelone, Spain. pp.123-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337217v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object Extraction from Colour Cadastral Maps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Structure characterization of Textures in IHLS colour space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR International Workshop on Document Analysis Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Japan. pp.506-514</w:t>
+              <w:t xml:space="preserve">Annual Meeting of TTLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, ITRI, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385910v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Colour Space Selection Scheme dedicated to Information Retrieval Tasks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Object Extraction from Colour Cadastral Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition in Information Systems, Proceedings of the 8th International Workshop on Pattern Recognition in Information Systems, PRIS 2008, In conjunction with ICEIS 2008, Barcelona, Spain, June 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Barcelone, Spain. pp.123-134</w:t>
+              <w:t xml:space="preserve">IAPR International Workshop on Document Analysis Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Japan. pp.506-514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385923v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater Images Enhancement by Light Propagation Model Reversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Capelle-Laizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS&amp;T Fourth european conference on Color in Graphics Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Terrassa, Spain. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A colour text/graphics separation based on a graph representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Tampa, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00385906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A contribution to Ancient Cadastral Maps interpretation through color analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th International Workshop on Pattern Recognition in Information Systems (PRIS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A colour document interpretation: Application to ancient cadastral maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on document analysis and recognition (ICDAR 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. pp.116-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A knowledge-based colour segmentation scheme. Application to ancient cadastral maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh IAPR International Workshop on Graphics Recognition - (GREC 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. pp.69-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object detection in underwater images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Helan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMM06, Colloque CARACTERISATION DU MILIEU MARIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Brest, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definition of colour object signatures based on Zernike moments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Counilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtellemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Colour in Graphics, Imaging, and Vision, (CGIV 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Leeds, United Kingdom. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Real-Time Obstacle Detection using a Hierarchical Decomposition Methodology for Stereo Matching with a Genetic Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack-Gérard Postaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IEEE International Conference on Tools with Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Boca Raton, Floride, United States. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with uncertainty in perception system for the characterization of driving situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cherfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2000, 3rd Annual Conference on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Dearborn, United States. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road Scene Understanding by Vision System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cherfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First DRiiVE Workshop : Driving Research In Instrumented Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Otaniemi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441989v1</w:t>
-              </w:r>
-[...2751 lines deleted...]
-                <w:t xml:space="preserve">hal-00442028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14557,51 +14557,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of attention in deep learning based denoising method for ancient Cham inscription images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Thi Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14645,77 +14645,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A graph matching method based on probe assignments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14765,77 +14765,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text block segmentation in comic speech bubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu-Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition. ICPR International Workshops and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.250-261, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14869,103 +14869,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of Ancient Map Contents Using Trees of Connected Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Géraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GREC 2017: Graphics Recognition. Current Trends and Evolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.115-130, 2018, </w:t>
@@ -14997,325 +14997,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text-independent speech balloon segmentation for comics and manga</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Historical Handwritten Document Analysis of Southeast Asian Palm Leaf Manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Made Windu Antara Kesiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gusti Ngurah Made Agus Wibawantara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Made Gede Sunarya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphic Recognition. Current Trends and Challenges 11th International Workshop, GREC 2015, Nancy, France, August 22–23, 2015, Revised Selected Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Handwriting : recognition, development and analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova Science Publishers,, 2017, Series : Computer Science, Technology and Applications, 978-1-53611-957-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719513v1</w:t>
+                <w:t xml:space="preserve">hal-02889905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical Handwritten Document Analysis of Southeast Asian Palm Leaf Manuscripts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Text-independent speech balloon segmentation for comics and manga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handwriting : recognition, development and analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nova Science Publishers,, 2017, Series : Computer Science, Technology and Applications, 978-1-53611-957-2</w:t>
+              <w:t xml:space="preserve">Graphic Recognition. Current Trends and Challenges 11th International Workshop, GREC 2015, Nancy, France, August 22–23, 2015, Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889905v1</w:t>
+                <w:t xml:space="preserve">hal-01719513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Object Tracking in Real-Time Environment Using Dual Camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wong Poh Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Azam Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah Zawawi Talib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khairun Yahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Visual Informatics, Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9429, Springer Heidelberg, pp.303-314, 2015, 978-3-319-25938-3. </w:t>
@@ -15353,77 +15353,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vectorisation automatisée des plans Vasserot, dans Paris de parcelles en pixels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse géomatique de l'espace parisien médiéval et moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse Universitaire de Vincennes, pp.54-65, 2013, 978-2-84292-364-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15442,505 +15442,505 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction linéaire dans les expaces séparant l'information achromatique de l'information chromatique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Color constancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Lavoisier. </w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Chambah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Treuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Fernandez-Maloigne, Frédérique Robert-Inacio, Ludovic Macaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imagerie numérique : avancées et perspectives pour la couleur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermes, pp.169-190, 2012, IC2, Traité Signal et Image</w:t>
+              <w:t xml:space="preserve">Digital color : Acquisition, Perception, Coding and Rendering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.29-64, 2012, 9781848213470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717381v1</w:t>
+                <w:t xml:space="preserve">hal-00771711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Prediction in Spaces with Separate Achromatic and Chromatic Information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Prédiction linéaire dans les expaces séparant l'information achromatique de l'information chromatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christine Fernandez-Maloigne, Frédérique Robert-Inacio, Ludovic Macaire. </w:t>
+              <w:t xml:space="preserve">Lavoisier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Color Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE - Wiley, pp.123-148, 2012, 9781848213470</w:t>
+              <w:t xml:space="preserve">Imagerie numérique : avancées et perspectives pour la couleur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes, pp.169-190, 2012, IC2, Traité Signal et Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767464v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La constance chromatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Linear Prediction in Spaces with Separate Achromatic and Chromatic Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtnan-Ul-Haque Qazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Treuillet</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Fernandez-Maloigne, Frédérique Robert-Inacio, Ludovic Macaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Couleur numérique : acquisition, perception, codage et rendu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lavoisier, pp.43-73, 2012, Traité Signal et Image IC2</w:t>
+              <w:t xml:space="preserve">Digital Color Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE - Wiley, pp.123-148, 2012, 9781848213470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771714v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color constancy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La constance chromatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Chambah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Treuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Fernandez-Maloigne, Frédérique Robert-Inacio, Ludovic Macaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital color : Acquisition, Perception, Coding and Rendering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley, pp.29-64, 2012, 9781848213470</w:t>
+              <w:t xml:space="preserve">Couleur numérique : acquisition, perception, codage et rendu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier, pp.43-73, 2012, Traité Signal et Image IC2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771711v1</w:t>
+                <w:t xml:space="preserve">hal-00771714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Segmentation Scheme Based on a Multi-graph Representation: Application to Colour Cadastral Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphics Recognition. Recent Advances and New Opportunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.202-212, 2008, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16018,64 +16018,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer Vision Applied to Comic Book Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexander Dunst; Jochen Laubrock; Janina Wildfeuer. Routledge, 1, 2018, Empirical Comics Research, 9781351733885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781315185354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16134,51 +16134,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatisation de l'évaluation de la Fraîcheur des produits de la mer par imagerie couleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sochacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16391,51 +16391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066914v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Th&#233;odose" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78495-8_18" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610678v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70645-5_13" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066895v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41498-5_9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odose Ruddy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burie Jean-Christophe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revel Arnaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37742-6_5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282909v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musab Al-Ghadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheng Ming" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Van Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Son Vu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Jiang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_51" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Revel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86331-9_27" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923691v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Owczarek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Drapeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Franco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57058-3_7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889929v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.00021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889917v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519303v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05716-9_57" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889913v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007345602890296" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889909v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibal Nayef" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Lin Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Patel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Busta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00254" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889907v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junshi Xia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixing Zhao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889912v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Loc Cu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00196" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.00013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Bakkali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889910v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00131" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889918v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Made Windu Antara Kesiman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grange" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR-2018.2018.00059" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889934v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cu Vinh Loc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.57" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890294v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;raud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889916v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dona Valy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Burie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Paulus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Suryani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR-2018.2018.00090" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889915v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2018.8546035" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889933v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Khlif" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Alimi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.65" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889919v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verleysen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophea Chhun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR-2018.2018.00012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889920v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR-2018.2018.00060" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889921v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Cuong Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Son Tran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Nghiem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Quang Doan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gratadour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAPR.2018.8337524" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Visani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890026v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jean-Caurant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courboulay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890040v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grang&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889922v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bizid" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunsoo Choi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Feng" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.237" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889923v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.29" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889937v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3151509.3151510" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889926v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL.2017.7991615" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889925v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tamani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.197" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889924v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setiawan Hadi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Undang Darsa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.135" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719619v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.288" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890015v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890303v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.290" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889939v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.391" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637824v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.249" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890021v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552724v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.194" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889930v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nam Le" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3011549.3011561" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336353v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889928v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanta Pal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umapada Pal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ogier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2016.7727719" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304100v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910896.2925459" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422135v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophea Prum" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389853v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gusti Ngurah Made Agus Wibawantara" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Made Gede Sunarya" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2016.39" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889935v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guerin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3011549.3011550" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889927v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Dang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gally" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2016.7844734" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719530v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3011549.3011557" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389856v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2016.107" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389850v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2016.63" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890052v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319909v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eskenazi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188850v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Thi Luyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320418v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Le Thanh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226168v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320401v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Le" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333864" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283094v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211794v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poh Lee Wong" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Azam Osman" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Abdullah Zawawi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAI.2015.7237215" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283093v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188836v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain D 'Andecy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989099v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gu&#233;rin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032447v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimosthenis Karatzas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2014.70" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879820v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937632v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Ho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841492v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van de Weijer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853252v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Carel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936554v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihan Sun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Kise" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914860v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ammar-Boudjelal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944427v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879816v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717280v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Khoi Ngo Ho" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701987v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Tsopze" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717303v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtnan-Ul-Haque Qazi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717352v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717299v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717363v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouenne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717369v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moussa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439378v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439360v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387876v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387919v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ghazi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387922v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439538v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439527v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337217v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385910v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385923v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343844v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Petit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blasi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Capelle-Laiz&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385906v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361101v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361102v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361100v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441983v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Helan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouwmans" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441979v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Counilh" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtellemont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441976v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ruichek" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Issa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-G&#233;rard Postaire" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441934v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roy&#232;re" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cherfaoui" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441989v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532337v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Nam Nguyen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Le" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Valerie Schweyer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20602-x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832703v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hamani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brenon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lebon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demarcq" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1467371" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030208v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trac Nguyen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-020-00355-z" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889818v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Mai Luong" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/1813-9663/35/2/13315" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889806v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thi Nguyen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/5156416" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519229v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-019-00330-3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889820v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Made Kesiman" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4020043" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519230v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4070089" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889817v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-018-0837-1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838166v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjan Dutta" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.06.017" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889822v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-21-4-2851" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889824v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Made Gede Sunarya" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.1.011011" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144856v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-015-0243-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936497v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2013.08.010" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW3J4J1R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841493v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828113v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.29.493-520" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3F19JR53-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717341v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-010-0143-3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W94GGFJ7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521346v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.07.007" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMT9XS1R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717372v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1942" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599731v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abadi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2011.03.006" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2WSMLRM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438422v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2009.07.008" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NGPMJX2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442028v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2009.10.011" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CVLMD5W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527339v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Nam Nguyen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thi Lan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Schweyer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305232v3" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281488v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68780-9_22" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566618v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02284-6_9" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719513v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889905v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889903v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wong Poh Lee" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Zawawi Talib" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khairun Yahya" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25939-0_27" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936555v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717381v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767464v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771714v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Chambah" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Treuillet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771711v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442029v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88188-9_20" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z1Z3J5X3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889902v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315185354" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441992v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sochacki" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loonis" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Nam Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Burie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Le" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Valerie Schweyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20602-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832703v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hamani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brenon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lebon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demarcq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1467371" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030208v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Loc Cu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trac Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-020-00355-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Van Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-019-00330-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889818v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Cuong Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Son Tran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Nghiem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Mai Luong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/1813-9663/35/2/13315" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889806v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thi Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/5156416" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889817v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-018-0837-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838166v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Le" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjan Dutta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.06.017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889820v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Made Kesiman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dona Valy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Paulus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Suryani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4020043" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4070089" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889822v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Made Windu Antara Kesiman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ogier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grange" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-21-4-2851" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889824v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Made Gede Sunarya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.1.011011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144856v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gu&#233;rin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimosthenis Karatzas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-015-0243-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2013.08.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW3J4J1R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841493v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Tsopze" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Petit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Capelle-Laiz&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.29.493-520" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3F19JR53-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717341v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-010-0143-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W94GGFJ7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521346v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtnan-Ul-Haque Qazi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alata" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moussa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.07.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMT9XS1R-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717372v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1942" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599731v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2011.03.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2WSMLRM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438422v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2009.07.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NGPMJX2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2009.10.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CVLMD5W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066914v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Th&#233;odose" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78495-8_18" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610678v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70645-5_13" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282909v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musab Al-Ghadi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheng Ming" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066895v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41498-5_9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066868v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odose Ruddy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burie Jean-Christophe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revel Arnaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37742-6_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739459v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584269v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Son Vu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Jiang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86337-1_51" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228616v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Revel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86331-9_27" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Owczarek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Drapeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Franco" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57058-3_7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305078v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Nguyen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889907v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junshi Xia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixing Zhao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Lin Liu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00196" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519301v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.00013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889909v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibal Nayef" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Patel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Busta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00254" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889929v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.00021" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889917v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519303v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05716-9_57" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889913v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007345602890296" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889993v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Bakkali" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889910v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00131" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552657v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Visani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889919v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verleysen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophea Chhun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR-2018.2018.00012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889918v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR-2018.2018.00059" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889934v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cu Vinh Loc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.57" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890294v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;raud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889933v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Khlif" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Alimi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.65" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889916v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR-2018.2018.00090" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889915v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2018.8546035" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889920v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR-2018.2018.00060" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889921v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Quang Doan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gratadour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAPR.2018.8337524" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552724v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.194" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889924v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setiawan Hadi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Undang Darsa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.135" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890026v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jean-Caurant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courboulay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890040v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grang&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889922v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Yin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bizid" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunsoo Choi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Feng" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.237" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889923v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.29" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889937v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3151509.3151510" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889926v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL.2017.7991615" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889925v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tamani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.197" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719619v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.288" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890015v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890303v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637824v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.249" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889939v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.391" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889936v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.290" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890021v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389856v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2016.107" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389850v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2016.63" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422135v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophea Prum" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389853v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gusti Ngurah Made Agus Wibawantara" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Made Gede Sunarya" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2016.39" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889930v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nam Le" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3011549.3011561" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336353v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889928v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanta Pal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umapada Pal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2016.7727719" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304100v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910896.2925459" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889935v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guerin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3011549.3011550" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719530v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3011549.3011557" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889927v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Dang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gally" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2016.7844734" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283094v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320401v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333864" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211794v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poh Lee Wong" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Azam Osman" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Abdullah Zawawi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAI.2015.7237215" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226168v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eskenazi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890052v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319909v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188850v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Thi Luyen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320418v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Le Thanh" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283093v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188836v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain D 'Andecy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989099v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032447v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2014.70" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936554v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihan Sun" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Kise" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879820v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937632v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Ho" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841492v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van de Weijer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853252v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Carel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914860v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ammar-Boudjelal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944427v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879816v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701987v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717280v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Khoi Ngo Ho" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717303v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717352v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717299v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717369v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717363v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouenne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439527v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387876v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439378v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439360v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387919v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ghazi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387922v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439538v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385923v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337217v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385910v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343844v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blasi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385906v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361101v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361102v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361100v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441983v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Helan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouwmans" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441979v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Counilh" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtellemont" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441976v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ruichek" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Issa" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-G&#233;rard Postaire" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441934v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roy&#232;re" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruyer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cherfaoui" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441989v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527339v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Nam Nguyen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thi Lan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Schweyer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305232v3" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281488v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68780-9_22" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566618v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02284-6_9" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889905v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719513v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889903v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wong Poh Lee" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Zawawi Talib" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khairun Yahya" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25939-0_27" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936555v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771711v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Chambah" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Treuillet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717381v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767464v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771714v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442029v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88188-9_20" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z1Z3J5X3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889902v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315185354" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441992v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sochacki" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loonis" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>