--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -841,559 +841,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to measure agroecology? A rapid appraisal approach based on focus group discussions</w:t>
+                <w:t xml:space="preserve">Crop booms as regime shifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zar Chi Aye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Castella</w:t>
+                <w:t xml:space="preserve">Victoria Junquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maiyer Xiong</w:t>
+                <w:t xml:space="preserve">Maja Schlüter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sisavath Phimmasone</w:t>
+                <w:t xml:space="preserve">Juan Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albrecht Ehrensperger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nico Wunderling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Levin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21683565.2024.2386477⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.231571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781856v1</w:t>
+                <w:t xml:space="preserve">hal-04781855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop booms as regime shifts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to measure agroecology? A rapid appraisal approach based on focus group discussions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Schlüter</w:t>
+                <w:t xml:space="preserve">Zar Chi Aye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Rocha</w:t>
+                <w:t xml:space="preserve">Maiyer Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nico Wunderling</w:t>
+                <w:t xml:space="preserve">Sisavath Phimmasone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Levin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Albrecht Ehrensperger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (6), </w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (10), pp.1428-1461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.231571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2024.2386477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781855v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological initiatives in the Mekong Region: a systematic literature review and mapping reveals their implications for transitioning to sustainable food systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond the boom-bust cycle: an interdisciplinary framework for analysing crop booms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Hett</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zar Chi Aye</w:t>
+                <w:t xml:space="preserve">Juliet Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gironde</w:t>
+                <w:t xml:space="preserve">Cecilie Friis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Beban</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Castella</w:t>
+                <w:t xml:space="preserve">Thilde Bech Bruun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Land Use Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1747423X.2023.2248980⟩</w:t>
+              <w:t xml:space="preserve">Global Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80, pp.102651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2023.102651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206202v1</w:t>
+                <w:t xml:space="preserve">hal-04034795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the boom-bust cycle: an interdisciplinary framework for analysing crop booms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agroecological initiatives in the Mekong Region: a systematic literature review and mapping reveals their implications for transitioning to sustainable food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Hett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zar Chi Aye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Beban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Castella</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robert Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 80, pp.102651. </w:t>
+              <w:t xml:space="preserve">Journal of Land Use Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.334-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2023.102651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1747423X.2023.2248980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04034795v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Actor Networks in Enabling Agroecological Innovation: Lessons from Laos</w:t>
               </w:r>
@@ -1405,51 +1405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sisavath Phimmasone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoa Tran Quoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1771,434 +1771,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer l'impact environnemental des transformations agraires en Asie du Sud-Est grâce à l'évaluation participative des services écosystémiques</w:t>
+                <w:t xml:space="preserve">Rural Roads Are Paving the Way for Land-Use Intensification in the Uplands of Laos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lestrelin</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonnasack Phaipasith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2020042⟩</w:t>
+              <w:t xml:space="preserve">Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/land10030330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143963v1</w:t>
+                <w:t xml:space="preserve">hal-03514506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating farmers’ decision-making in adoption of conservation agriculture in the Northwestern uplands of Cambodia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explorer l'impact environnemental des transformations agraires en Asie du Sud-Est grâce à l'évaluation participative des services écosystémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lestrelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2021.105404⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2020042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524073v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers' resource endowment and risk management affect agricultural practices and innovation capacity in the Northwestern uplands of Cambodia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating farmers’ decision-making in adoption of conservation agriculture in the Northwestern uplands of Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rada Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuthy Suos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vira Leng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kong</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sovann Pat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 190, 103067 [14 p.]. </w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105, pp.105404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2021.105404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145105v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rural Roads Are Paving the Way for Land-Use Intensification in the Uplands of Laos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Farmers' resource endowment and risk management affect agricultural practices and innovation capacity in the Northwestern uplands of Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Castella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonnasack Phaipasith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (3), pp.330. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 190, 103067 [14 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/land10030330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514506v1</w:t>
+                <w:t xml:space="preserve">hal-03145105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities and constraints for adoption of maize-legume mixed cropping systems in Laos</w:t>
               </w:r>
@@ -2312,455 +2312,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nested Land Uses–Landscapes–Livelihoods Approach to Assess the Real Costs of Land-Use Transitions: Insights from Southeast Asia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the drivers of deforestation and agricultural transformations in the Northwestern uplands of Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rada Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Diepart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiaohong Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nguyen Dinh Tien</w:t>
+                <w:t xml:space="preserve">Florent Tivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/land8010011⟩</w:t>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102, pp.84-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2018.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03138356v1</w:t>
+                <w:t xml:space="preserve">hal-03524123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the location and spatial pattern of a crop boom. A case study from Laos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Nested Land Uses–Landscapes–Livelihoods Approach to Assess the Real Costs of Land-Use Transitions: Insights from Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lestrelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaohong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thoumthone Vongvisouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ornetsmuller</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nguyen Dinh Tien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2019.04.001⟩</w:t>
+              <w:t xml:space="preserve">Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/land8010011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130711v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the drivers of deforestation and agricultural transformations in the Northwestern uplands of Cambodia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Castella</w:t>
+                <w:t xml:space="preserve">Modelling the location and spatial pattern of a crop boom. A case study from Laos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ornetsmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puwadej Thanichanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Tivet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter H. Verburg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 102, pp.84-98. </w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99, pp.58-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2018.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2019.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524123v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the input, output, and validation maps for several models of land change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pontius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2835,907 +2835,907 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03061493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining top-down and bottom-up modelling approaches of Land Use/Cover Change to support public policies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using multi-agent systems in a companion modelling approach for agroecosystem management in South-east Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suan Pheng Kam</w:t>
+                <w:t xml:space="preserve">François Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dang Dinh Quang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter H. Verburg</w:t>
+                <w:t xml:space="preserve">Guy Trébuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chu Thai Hoanh</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Boissau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Outlook On Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 (1), pp.57-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5367/000000007780223650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03061485v1</w:t>
+                <w:t xml:space="preserve">hal-02657817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of process-oriented and pattern-oriented models of land use change in a mountain area of Vietnam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Using multi-agent systems in a companion modelling approach for agroecosystem management in South-east Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Trébuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Boissau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suan Pheng Kam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 202 (3-4), pp.410-420</w:t>
+              <w:t xml:space="preserve">Outlook On Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 (1), pp.57-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03061492v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using multi-agent systems in a companion modelling approach for agroecosystem management in South-east Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trébuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Boissau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Boissau</w:t>
+                <w:t xml:space="preserve">Suan Pheng Kam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outlook On Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 36 (1), pp.57-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using multi-agent systems in a companion modelling approach for agroecosystem management in South-east Asia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Combination of process-oriented and pattern-oriented models of land use change in a mountain area of Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter H. Verburg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Outlook On Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 36 (1), pp.57-62</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 202 (3-4), pp.410-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02910440v1</w:t>
+                <w:t xml:space="preserve">hal-03061492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using multi-agent systems in a companion modelling approach for agroecosystem management in South-east Asia. Outlook on Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bousquet</w:t>
+                <w:t xml:space="preserve">Combining top-down and bottom-up modelling approaches of Land Use/Cover Change to support public policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suan Pheng Kam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bousquet</w:t>
+                <w:t xml:space="preserve">Dang Dinh Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter H. Verburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Castella J.C.</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chu Thai Hoanh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Outlook On Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 36 (1), pp.57-62</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24 (3), pp.531-545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cirad-00169577v1</w:t>
+                <w:t xml:space="preserve">hal-03061485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using multi-agent systems in a companion modelling approach for agroecosystem management in South-east Asia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using multi-agent systems in a companion modelling approach for agroecosystem management in South-east Asia. Outlook on Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suan Pheng Kam</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Castella J.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trébuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outlook On Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 36 (1), pp.57-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02897537v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00169577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using multi-agent systems in a companion modelling approach for agroecosystem management in South-east Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Trébuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Boissau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suan Pheng Kam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bousquet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Boissau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outlook On Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 36 (1), pp.57-62. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 36 (1), pp.57-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5367/000000007780223650⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02657817v1</w:t>
+                <w:t xml:space="preserve">hal-02897537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of forestland allocation on land use in a mountainous province of Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Boissau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Hai Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3780,286 +3780,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03061484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitating the Diffusion of Alternative Cropping Systems for Mountain Agriculture in Vietnam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Connecting marginal rice farmers to agricultural knowledge and information systems in Vietnam uplands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann K Eguienta</w:t>
+                <w:t xml:space="preserve">Joep Slaats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Dinh Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tran Trong Hieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Geay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen van Linh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (2), pp.109-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03061490v1</w:t>
+                <w:t xml:space="preserve">hal-03061491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting marginal rice farmers to agricultural knowledge and information systems in Vietnam uplands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Facilitating the Diffusion of Alternative Cropping Systems for Mountain Agriculture in Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joep Slaats</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dang Dinh Quang</w:t>
+                <w:t xml:space="preserve">Yann K Eguienta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Geay</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tran Trong Hieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sustainable Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (4), pp.137-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1300/J064v27n04_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03061491v1</w:t>
+                <w:t xml:space="preserve">hal-03061490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social networks and information access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Novosad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4131,685 +4131,659 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode d'analyse multi-échelle des transitions agraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 4 (34), pp.351-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02910437v1</w:t>
+                <w:t xml:space="preserve">hal-02897534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of village accessibility to markets, schools and health services and its impact on land use dynamics in a mountainous province of northern Vietnam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Une méthode d'analyse multi-échelle des transitions agraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Castella</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Rachel Tronche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (34), pp.351-366</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03061482v1</w:t>
+                <w:t xml:space="preserve">hal-02910437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participatory simulation of land-use changes in the Northern Mountains of Vietnam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Analysis of village accessibility to markets, schools and health services and its impact on land use dynamics in a mountainous province of northern Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Trung Tran</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham Hung Manh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Boissau</w:t>
+                <w:t xml:space="preserve">Suan Pheng Kam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Villano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rachel Tronche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (4), pp.308-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2005.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03061483v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des dynamiques agraires sur les paysages de montagne au nord du Vietnam au cours de la décennie 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rachel Tronche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 297, pp.n.c. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cybergeo.2831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03061488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrarian transition and lowland–upland interactions in mountain areas in northern Vietnam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Participatory simulation of land-use changes in the Northern Mountains of Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Boissau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dang Dinh Quang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10 (1), pp.308-326</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03061480v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participatory landscape analysis for community-based livestock management in Vietnam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Agrarian transition and lowland–upland interactions in mountain areas in northern Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann K Eguienta</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Boissau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Dinh Quang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participatory Learning and Action</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 86 (3), pp.312-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2004.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03061486v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode d'analyse multi-échelle des transitions agraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 4 (34), pp.351-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4828,191 +4802,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centralized planning and economic reforms in a mountainous region of Vietnam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Participatory landscape analysis for community-based livestock management in Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Novosad</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Trong Hieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann K Eguienta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contemporary Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 35 (2), pp.166-182</w:t>
+              <w:t xml:space="preserve">Participatory Learning and Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 51 (april), pp.82-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03061481v1</w:t>
+                <w:t xml:space="preserve">hal-03061486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode d'analyse multi-échelle des transitions agraires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Centralized planning and economic reforms in a mountainous region of Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gevraise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Novosad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 4 (34), pp.351-366</w:t>
+              <w:t xml:space="preserve">Journal of Contemporary Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 35 (2), pp.166-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02897534v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5429,51 +5429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panomsak Promburom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6044,273 +6044,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring impacts of transformative landscape approaches to agroecology: lessons from Laos. [ID278]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the spatial pattern of a commodity boom through land system modelling - a case study from Laos. [ID489]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ornetsmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Khameun Nandee</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puwadej Thanichanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thisadee Chounlamountry</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter Verburg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Science Meeting of the Global Land Programme OSM2019</w:t>
+              <w:t xml:space="preserve">4. Open Science Meeting of the Global Land Programme OSM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Bern, Switzerland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05174719v1</w:t>
+                <w:t xml:space="preserve">hal-05174723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the spatial pattern of a commodity boom through land system modelling - a case study from Laos. [ID489]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring impacts of transformative landscape approaches to agroecology: lessons from Laos. [ID278]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lienhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ornetsmüller</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lestrelin</w:t>
+                <w:t xml:space="preserve">Khameun Nandee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Verburg</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thisadee Chounlamountry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonnasack Phaipasith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Open Science Meeting of the Global Land Programme OSM 2019</w:t>
+              <w:t xml:space="preserve">Open Science Meeting of the Global Land Programme OSM2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Bern, Switzerland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05174723v1</w:t>
+                <w:t xml:space="preserve">hal-05174719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring adaptation pathways to global change: lessons from failed attempts to bring agroecology to scale in Southeast Asia. [ID280]</w:t>
               </w:r>
@@ -6415,221 +6415,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réformes foncières dans les montagnes du Vietnam et du Laos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Learning devices and mediation tools for collective management of natural resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Castella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ducourtieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Les frontières de la question foncière : Enchâssement social des droits et politiques publiques", Montpellier, 17-19 mai 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Montpellier, France</w:t>
+              <w:t xml:space="preserve">"Sustainable Sloping Lands and Watershed Management : Linking research to strengthen upland policies and practices”, International Conference, Luang Prabang, Lao PDR,12-15 December 2006,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Luang Prabang, Laos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03072158v1</w:t>
+                <w:t xml:space="preserve">hal-03072171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning devices and mediation tools for collective management of natural resources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Les réformes foncières dans les montagnes du Vietnam et du Laos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ducourtieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Sustainable Sloping Lands and Watershed Management : Linking research to strengthen upland policies and practices”, International Conference, Luang Prabang, Lao PDR,12-15 December 2006,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Luang Prabang, Laos</w:t>
+              <w:t xml:space="preserve">"Les frontières de la question foncière : Enchâssement social des droits et politiques publiques", Montpellier, 17-19 mai 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03072171v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory modelling and agent-based simulation of complex social-ecological systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Boissau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Southeast Asia Coastal Governance and Management Forum : Science Meets Policy for Coastal Management and Capacity Building", SLAS Conference, Bali, 14- 16 November 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7053,51 +7053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces, temps, acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7165,51 +7165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Antona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigrid Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7277,51 +7277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-agent systems and role games: collective learning processes for ecosystem management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8079,51 +8079,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Agent Systems and Role Games: collective learning processes for ecosystem management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8294,51 +8294,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D38313CE"/>
+    <w:nsid w:val="4C8C0D58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8525,51 +8525,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-castella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3532-0728" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125375220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/1190110" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546287v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barniaudy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Biancofiore" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delorme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gramond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2728" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Castella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apv.70013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04722047v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Poupaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Fache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cu&#233; Rio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01596-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560141v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Dayet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Diepart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreymom Sieng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Kong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103953" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04781856v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zar Chi Aye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiyer Xiong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisavath Phimmasone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Ehrensperger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2386477" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04781855v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Junquera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Schl&#252;ter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rocha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Wunderling" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Levin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231571" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04206202v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gironde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beban" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1747423X.2023.2248980" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034795v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Lu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Friis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilde Bech Bruun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cole" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102651" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03623016v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lestrelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Tran Quoc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14063550" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03677866v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;ral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Andriamahefazafy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malyne Neang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Serpanti&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2022005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernice Bovenkerk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fischer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fuchs" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-022-01235-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143963v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020042" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03524073v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuthy Suos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vira Leng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovann Pat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105404" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145105v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103067" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514506v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonnasack Phaipasith" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land10030330" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03524112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianlang Phanthanivong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaisavanh Kiewvongphachan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounma Leudphanane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2020.1792680" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138356v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaohong Li" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoumthone Vongvisouk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Dinh Tien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land8010011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130711v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ornetsmuller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Castella" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puwadej Thanichanon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Verburg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2019.04.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03524123v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tivet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2018.12.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pontius" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wideke Boersma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith C. Clarke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Nijs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061485v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suan Pheng Kam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Dinh Quang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Thai Hoanh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061492v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875642v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tr&#233;buil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Boissau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910440v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00169577v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castella J.C." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tr&#233;buil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barnaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897537v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657817v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/000000007780223650" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061484v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hai Thanh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Novosad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061490v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann K Eguienta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Trong Hieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1300/J064v27n04_10" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061491v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joep Slaats" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen van Linh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875641v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Lan Anh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-006-9013-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5NRTL5KM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910437v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061482v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Hung Manh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Villano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rachel Tronche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2005.07.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTWNJCLN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061483v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tran" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061488v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.2831" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061480v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2004.11.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X3TDSVB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061486v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875638v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061481v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gevraise" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897534v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535730v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506108v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Celio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Willemen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scherr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470810v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Filloux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Blanchard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bi&#233;nabe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352626v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panomsak Promburom" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182780v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genowefa Blundo Canto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bienabe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679582v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreypich Lim" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181504v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04399838v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789870v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174719v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khameun Nandee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thisadee Chounlamountry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174723v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ornetsm&#252;ller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Verburg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174721v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Venot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072158v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducourtieux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072171v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072165v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04112724v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genowefa Blundo-Canto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03524206v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cournarie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick d'Aquino" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3057-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607176v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bots" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daniell" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/information+systems+and+applications/book/978-3-540-93812-5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66948-9_12" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055798v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822704v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833010v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Aquino" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boissau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04523069v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#239;l Fallot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Galant" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guichardaz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085585v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lienhard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tran Quoc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Khamxaykhay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Phimmasone" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081087v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collombet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nandee" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738636v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamsone Sysanhouth" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thatheva Saphangthong" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Victor" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Ingalls" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00759866v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugu&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scopel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Castella" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Penot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582720v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-castella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3532-0728" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125375220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/1190110" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546287v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barniaudy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Biancofiore" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delorme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gramond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2728" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Castella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apv.70013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04722047v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Poupaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Fache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cu&#233; Rio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01596-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560141v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Dayet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Diepart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreymom Sieng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Kong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103953" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04781855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Junquera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Schl&#252;ter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rocha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Wunderling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Levin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231571" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04781856v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zar Chi Aye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiyer Xiong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisavath Phimmasone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Ehrensperger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2386477" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034795v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Lu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Friis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilde Bech Bruun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cole" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102651" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04206202v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hett" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gironde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beban" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1747423X.2023.2248980" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03623016v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lestrelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Tran Quoc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14063550" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03677866v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;ral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Andriamahefazafy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malyne Neang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Serpanti&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2022005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernice Bovenkerk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fischer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fuchs" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-022-01235-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514506v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonnasack Phaipasith" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land10030330" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143963v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020042" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03524073v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuthy Suos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vira Leng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovann Pat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105404" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145105v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103067" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03524112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianlang Phanthanivong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaisavanh Kiewvongphachan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounma Leudphanane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2020.1792680" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03524123v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tivet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2018.12.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaohong Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoumthone Vongvisouk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Dinh Tien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land8010011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130711v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ornetsmuller" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Castella" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puwadej Thanichanon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Verburg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2019.04.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pontius" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wideke Boersma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith C. Clarke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Nijs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tr&#233;buil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Boissau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/000000007780223650" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910440v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suan Pheng Kam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875642v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061492v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061485v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Dinh Quang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Thai Hoanh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00169577v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castella J.C." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tr&#233;buil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barnaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897537v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061484v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hai Thanh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Novosad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joep Slaats" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen van Linh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061490v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann K Eguienta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Trong Hieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1300/J064v27n04_10" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875641v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Lan Anh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-006-9013-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5NRTL5KM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897534v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910437v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061482v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Hung Manh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Villano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rachel Tronche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2005.07.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTWNJCLN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061488v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.2831" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061483v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tran" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061480v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2004.11.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X3TDSVB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875638v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061486v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061481v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gevraise" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535730v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506108v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Celio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Willemen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scherr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470810v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Filloux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Blanchard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bi&#233;nabe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352626v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panomsak Promburom" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182780v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genowefa Blundo Canto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bienabe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679582v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreypich Lim" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181504v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04399838v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789870v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174723v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ornetsm&#252;ller" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Verburg" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174719v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khameun Nandee" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thisadee Chounlamountry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174721v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Venot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072171v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072158v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducourtieux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072165v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04112724v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genowefa Blundo-Canto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03524206v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cournarie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick d'Aquino" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3057-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607176v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bots" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daniell" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/information+systems+and+applications/book/978-3-540-93812-5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66948-9_12" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055798v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822704v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833010v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Aquino" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boissau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04523069v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#239;l Fallot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Galant" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guichardaz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085585v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lienhard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tran Quoc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Khamxaykhay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Phimmasone" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081087v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collombet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nandee" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738636v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamsone Sysanhouth" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thatheva Saphangthong" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Victor" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Ingalls" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00759866v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugu&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scopel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Castella" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Penot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582720v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>