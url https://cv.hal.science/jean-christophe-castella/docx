--- v1 (2026-04-30)
+++ v2 (2026-04-30)
@@ -3672,480 +3672,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of forestland allocation on land use in a mountainous province of Vietnam</w:t>
+                <w:t xml:space="preserve">Social networks and information access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen Hai Thanh</w:t>
+                <w:t xml:space="preserve">Paul Novosad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Novosad</w:t>
+                <w:t xml:space="preserve">Hoang Lan Anh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (4), pp.513-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10460-006-9013-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03061484v1</w:t>
+                <w:t xml:space="preserve">hal-02875641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting marginal rice farmers to agricultural knowledge and information systems in Vietnam uplands</w:t>
+                <w:t xml:space="preserve">Impact of forestland allocation on land use in a mountainous province of Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Geay</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Boissau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen van Linh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nguyen Hai Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Novosad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 12 (2), pp.109-125</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (2), pp.147-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03061491v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitating the Diffusion of Alternative Cropping Systems for Mountain Agriculture in Vietnam</w:t>
+                <w:t xml:space="preserve">Connecting marginal rice farmers to agricultural knowledge and information systems in Vietnam uplands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann K Eguienta</w:t>
+                <w:t xml:space="preserve">Joep Slaats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Dinh Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tran Trong Hieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Geay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen van Linh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (2), pp.109-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03061490v1</w:t>
+                <w:t xml:space="preserve">hal-03061491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social networks and information access</w:t>
+                <w:t xml:space="preserve">Facilitating the Diffusion of Alternative Cropping Systems for Mountain Agriculture in Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang Lan Anh</w:t>
+                <w:t xml:space="preserve">Yann K Eguienta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Trong Hieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10460-006-9013-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (4), pp.137-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1300/J064v27n04_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02875641v1</w:t>
+                <w:t xml:space="preserve">hal-03061490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode d'analyse multi-échelle des transitions agraires</w:t>
               </w:r>
@@ -4194,437 +4194,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode d'analyse multi-échelle des transitions agraires</w:t>
+                <w:t xml:space="preserve">Analysis of village accessibility to markets, schools and health services and its impact on land use dynamics in a mountainous province of northern Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham Hung Manh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suan Pheng Kam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Villano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rachel Tronche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (4), pp.308-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2005.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02910437v1</w:t>
+                <w:t xml:space="preserve">hal-03061482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of village accessibility to markets, schools and health services and its impact on land use dynamics in a mountainous province of northern Vietnam</w:t>
+                <w:t xml:space="preserve">Impact des dynamiques agraires sur les paysages de montagne au nord du Vietnam au cours de la décennie 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Villano</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rachel Tronche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2005.07.003⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 297, pp.n.c. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.2831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03061482v1</w:t>
+                <w:t xml:space="preserve">hal-03061488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des dynamiques agraires sur les paysages de montagne au nord du Vietnam au cours de la décennie 1990</w:t>
+                <w:t xml:space="preserve">Participatory simulation of land-use changes in the Northern Mountains of Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vu Nguyen</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Boissau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10 (1), pp.308-326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.2831⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03061488v1</w:t>
+                <w:t xml:space="preserve">hal-03061483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participatory simulation of land-use changes in the Northern Mountains of Vietnam</w:t>
+                <w:t xml:space="preserve">Une méthode d'analyse multi-échelle des transitions agraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Castella</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Boissau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 10 (1), pp.308-326</w:t>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (34), pp.351-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03061483v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrarian transition and lowland–upland interactions in mountain areas in northern Vietnam</w:t>
               </w:r>
@@ -4636,51 +4636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Boissau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Dinh Quang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4821,64 +4821,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory landscape analysis for community-based livestock management in Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Trong Hieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann K Eguienta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participatory Learning and Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 51 (april), pp.82-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4929,51 +4929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gevraise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Novosad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Contemporary Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 35 (2), pp.166-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5755,191 +5755,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The future of rice fields: Main lessons from an analysis of incentive mechanisms to agroecology in Cambodia</w:t>
+                <w:t xml:space="preserve">The future of rice fields : main lessons from an analysis of incentive mechanisms to agroecology in Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TARASA23. Transitioning Towards Agroecology and Regenerative Agriculture: A Contribution to Food Systems Transformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Siem Reap, Cambodia. 1 p</w:t>
+              <w:t xml:space="preserve">TARASA23 - Transitioning Towards Agroecology and Regenerative Agriculture: A Contribution to Food Systems Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministry of Agriculture, Forestry and Fisheries, Cambodia (MAAF); Cambodia Conservation Agriculture and Sustainable Intensification Consortium (CASIC), Oct 2023, Siem Reap, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181504v1</w:t>
+                <w:t xml:space="preserve">hal-04399838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The future of rice fields : main lessons from an analysis of incentive mechanisms to agroecology in Cambodia</w:t>
+                <w:t xml:space="preserve">The future of rice fields: Main lessons from an analysis of incentive mechanisms to agroecology in Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Castella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TARASA23 - Transitioning Towards Agroecology and Regenerative Agriculture: A Contribution to Food Systems Transformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministry of Agriculture, Forestry and Fisheries, Cambodia (MAAF); Cambodia Conservation Agriculture and Sustainable Intensification Consortium (CASIC), Oct 2023, Siem Reap, Cambodia</w:t>
+              <w:t xml:space="preserve">TARASA23. Transitioning Towards Agroecology and Regenerative Agriculture: A Contribution to Food Systems Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Siem Reap, Cambodia. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399838v1</w:t>
+                <w:t xml:space="preserve">hal-05181504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science de la durabilité Humanités environnementales : différences, points communs, complémentarités</w:t>
               </w:r>
@@ -8294,51 +8294,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C8C0D58"/>
+    <w:nsid w:val="597222C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8525,51 +8525,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-castella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3532-0728" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125375220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/1190110" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546287v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barniaudy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Biancofiore" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delorme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gramond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2728" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Castella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apv.70013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04722047v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Poupaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Fache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cu&#233; Rio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01596-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560141v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Dayet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Diepart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreymom Sieng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Kong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103953" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04781855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Junquera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Schl&#252;ter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rocha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Wunderling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Levin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231571" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04781856v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zar Chi Aye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiyer Xiong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisavath Phimmasone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Ehrensperger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2386477" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034795v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Lu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Friis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilde Bech Bruun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cole" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102651" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04206202v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hett" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gironde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beban" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1747423X.2023.2248980" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03623016v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lestrelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Tran Quoc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14063550" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03677866v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;ral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Andriamahefazafy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malyne Neang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Serpanti&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2022005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernice Bovenkerk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fischer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fuchs" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-022-01235-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514506v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonnasack Phaipasith" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land10030330" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143963v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020042" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03524073v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuthy Suos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vira Leng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovann Pat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105404" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145105v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103067" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03524112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianlang Phanthanivong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaisavanh Kiewvongphachan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounma Leudphanane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2020.1792680" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03524123v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tivet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2018.12.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaohong Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoumthone Vongvisouk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Dinh Tien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land8010011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130711v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ornetsmuller" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Castella" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puwadej Thanichanon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Verburg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2019.04.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pontius" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wideke Boersma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith C. Clarke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Nijs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tr&#233;buil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Boissau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/000000007780223650" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910440v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suan Pheng Kam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875642v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061492v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061485v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Dinh Quang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Thai Hoanh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00169577v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castella J.C." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tr&#233;buil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barnaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897537v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061484v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hai Thanh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Novosad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joep Slaats" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen van Linh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061490v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann K Eguienta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Trong Hieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1300/J064v27n04_10" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875641v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Lan Anh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-006-9013-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5NRTL5KM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897534v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910437v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061482v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Hung Manh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Villano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rachel Tronche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2005.07.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTWNJCLN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061488v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.2831" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061483v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tran" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061480v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2004.11.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X3TDSVB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875638v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061486v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061481v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gevraise" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535730v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506108v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Celio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Willemen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scherr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470810v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Filloux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Blanchard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bi&#233;nabe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352626v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panomsak Promburom" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182780v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genowefa Blundo Canto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bienabe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679582v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreypich Lim" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181504v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04399838v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789870v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174723v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ornetsm&#252;ller" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Verburg" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174719v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khameun Nandee" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thisadee Chounlamountry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174721v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Venot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072171v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072158v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducourtieux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072165v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04112724v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genowefa Blundo-Canto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03524206v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cournarie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick d'Aquino" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3057-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607176v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bots" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daniell" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/information+systems+and+applications/book/978-3-540-93812-5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66948-9_12" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055798v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822704v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833010v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Aquino" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boissau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04523069v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#239;l Fallot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Galant" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guichardaz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085585v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lienhard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tran Quoc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Khamxaykhay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Phimmasone" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081087v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collombet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nandee" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738636v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamsone Sysanhouth" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thatheva Saphangthong" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Victor" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Ingalls" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00759866v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugu&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scopel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Castella" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Penot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582720v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-castella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3532-0728" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125375220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/1190110" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546287v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barniaudy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Biancofiore" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delorme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gramond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2728" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Castella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apv.70013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04722047v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Poupaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Fache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cu&#233; Rio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01596-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560141v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Dayet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Diepart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreymom Sieng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Kong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103953" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04781855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Junquera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Schl&#252;ter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rocha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Wunderling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Levin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231571" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04781856v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zar Chi Aye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiyer Xiong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisavath Phimmasone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Ehrensperger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2386477" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034795v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Lu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Friis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilde Bech Bruun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cole" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102651" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04206202v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hett" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gironde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beban" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1747423X.2023.2248980" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03623016v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lestrelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Tran Quoc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14063550" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03677866v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;ral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Andriamahefazafy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malyne Neang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Serpanti&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2022005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernice Bovenkerk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fischer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fuchs" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-022-01235-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514506v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonnasack Phaipasith" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land10030330" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143963v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020042" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03524073v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuthy Suos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vira Leng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovann Pat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105404" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145105v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103067" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03524112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianlang Phanthanivong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaisavanh Kiewvongphachan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounma Leudphanane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2020.1792680" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03524123v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tivet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2018.12.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaohong Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoumthone Vongvisouk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Dinh Tien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land8010011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130711v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ornetsmuller" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Castella" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puwadej Thanichanon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Verburg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2019.04.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pontius" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wideke Boersma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith C. Clarke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Nijs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tr&#233;buil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Boissau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/000000007780223650" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910440v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suan Pheng Kam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875642v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061492v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061485v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Dinh Quang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Thai Hoanh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00169577v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castella J.C." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tr&#233;buil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barnaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897537v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875641v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Novosad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Lan Anh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-006-9013-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5NRTL5KM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061484v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hai Thanh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061491v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joep Slaats" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen van Linh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061490v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann K Eguienta" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Trong Hieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1300/J064v27n04_10" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897534v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061482v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Hung Manh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Villano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rachel Tronche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2005.07.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTWNJCLN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061488v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Nguyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.2831" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061483v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tran" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910437v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061480v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2004.11.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X3TDSVB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875638v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061486v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061481v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gevraise" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535730v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506108v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Celio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Willemen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scherr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470810v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Filloux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Blanchard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bi&#233;nabe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352626v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panomsak Promburom" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182780v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genowefa Blundo Canto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bienabe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679582v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreypich Lim" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04399838v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181504v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789870v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174723v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ornetsm&#252;ller" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Verburg" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174719v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khameun Nandee" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thisadee Chounlamountry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174721v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Venot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072171v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072158v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducourtieux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072165v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04112724v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genowefa Blundo-Canto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03524206v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cournarie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick d'Aquino" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3057-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607176v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bots" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daniell" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/information+systems+and+applications/book/978-3-540-93812-5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66948-9_12" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055798v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822704v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833010v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Aquino" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boissau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04523069v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#239;l Fallot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Galant" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guichardaz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085585v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lienhard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tran Quoc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Khamxaykhay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Phimmasone" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081087v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collombet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nandee" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738636v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamsone Sysanhouth" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thatheva Saphangthong" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Victor" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Ingalls" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00759866v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugu&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scopel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Castella" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Penot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582720v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>