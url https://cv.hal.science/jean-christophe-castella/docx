--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1,8239 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8188 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Christophe Castella </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-christophe-castella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3532-0728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">125375220</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=RKA0sTIAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1190110</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je développe des approches intégrées des paysages contribuant à l’adaptation des populations rurales au changement climatique en Asie du Sud-Est. J’étudie l’impact des changements agroécologiques et socioéconomiques sur les pratiques agricoles, les modes de vie et les dynamiques environnementales. Je facilite les processus de co-construction des connaissances au sein de groupes multi-acteurs en utilisant des jeux sérieux et des techniques visuelles pour stimuler l'intelligence collective. Grâce à des approches transdisciplinaires, je conçois des projets et des modèles, des produits et des innovations pour accompagner les acteurs de la transition agroécologique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engager la sensibilité dans les humanités environnementales: vers une recherche transformative fondée sur l’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Barniaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Biancofiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notos - Espaces de la création : arts, écritures, utopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 8, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_2728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des points de vue face à l’empreinte carbone de la recherche en partenariat avec les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariline Poupaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Antona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (1), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2025028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecology and transformative adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Castella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Viewpoint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apv.70013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaps and overlaps between sustainability science and the environmental humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie M. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Cué Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (2), pp.581-596. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-024-01596-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can organic rice certification curb the pressure of the agrarian transition in Cambodia? A farming system approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Diepart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreymom Sieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rada Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.103953. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop booms as regime shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Junquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Schlüter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Wunderling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Levin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (6), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.231571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to measure agroecology? A rapid appraisal approach based on focus group discussions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zar Chi Aye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiyer Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sisavath Phimmasone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Ehrensperger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (10), pp.1428-1461. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2024.2386477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the boom-bust cycle: an interdisciplinary framework for analysing crop booms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilie Friis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilde Bech Bruun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80, pp.102651. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2023.102651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological initiatives in the Mekong Region: a systematic literature review and mapping reveals their implications for transitioning to sustainable food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Hett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zar Chi Aye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gironde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Beban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Land Use Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), pp.334-355. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1747423X.2023.2248980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Actor Networks in Enabling Agroecological Innovation: Lessons from Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lestrelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sisavath Phimmasone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa Tran Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lienhard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (6), pp.3550. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14063550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer la notion de service écosystémique dans les politiques et les pratiques agricoles des pays du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Méral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Andriamahefazafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malyne Neang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Serpantié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31, pp.9. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2022005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The elephant in the room is really a cow: using consumption corridors to define sustainable meat consumption in the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Cué Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernice Bovenkerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (online first), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-022-01235-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural Roads Are Paving the Way for Land-Use Intensification in the Uplands of Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonnasack Phaipasith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (3), pp.330. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land10030330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l'impact environnemental des transformations agraires en Asie du Sud-Est grâce à l'évaluation participative des services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lestrelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (3), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating farmers’ decision-making in adoption of conservation agriculture in the Northwestern uplands of Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rada Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuthy Suos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vira Leng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovann Pat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105, pp.105404. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2021.105404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers' resource endowment and risk management affect agricultural practices and innovation capacity in the Northwestern uplands of Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 190, 103067 [14 p.]. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities and constraints for adoption of maize-legume mixed cropping systems in Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lestrelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianlang Phanthanivong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xaisavanh Kiewvongphachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounma Leudphanane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (5), pp.427-443. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14735903.2020.1792680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the drivers of deforestation and agricultural transformations in the Northwestern uplands of Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rada Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Diepart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lestrelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102, pp.84-98. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeog.2018.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nested Land Uses–Landscapes–Livelihoods Approach to Assess the Real Costs of Land-Use Transitions: Insights from Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lestrelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaohong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoumthone Vongvisouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Dinh Tien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land8010011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the location and spatial pattern of a crop boom. A case study from Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ornetsmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puwadej Thanichanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lestrelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter H. Verburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.58-71. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2019.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the input, output, and validation maps for several models of land change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pontius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideke Boersma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith C. Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ton Nijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (1), pp.11-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multi-agent systems in a companion modelling approach for agroecosystem management in South-east Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trébuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Boissau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outlook On Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (1), pp.57-62. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5367/000000007780223650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multi-agent systems in a companion modelling approach for agroecosystem management in South-east Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trébuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Boissau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suan Pheng Kam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outlook On Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (1), pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multi-agent systems in a companion modelling approach for agroecosystem management in South-east Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trébuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Boissau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suan Pheng Kam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outlook On Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (1), pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of process-oriented and pattern-oriented models of land use change in a mountain area of Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter H. Verburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 202 (3-4), pp.410-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining top-down and bottom-up modelling approaches of Land Use/Cover Change to support public policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suan Pheng Kam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Dinh Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter H. Verburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chu Thai Hoanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (3), pp.531-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multi-agent systems in a companion modelling approach for agroecosystem management in South-east Asia. Outlook on Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castella J.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trébuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outlook On Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (1), pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00169577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multi-agent systems in a companion modelling approach for agroecosystem management in South-east Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Trébuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Boissau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suan Pheng Kam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outlook On Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (1), pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social networks and information access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Novosad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Lan Anh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (4), pp.513-527. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10460-006-9013-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting marginal rice farmers to agricultural knowledge and information systems in Vietnam uplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joep Slaats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Dinh Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen van Linh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (2), pp.109-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating the Diffusion of Alternative Cropping Systems for Mountain Agriculture in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann K Eguienta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Trong Hieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (4), pp.137-157. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1300/J064v27n04_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of forestland allocation on land use in a mountainous province of Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Boissau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Hai Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Novosad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (2), pp.147-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d'analyse multi-échelle des transitions agraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Castella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (34), pp.351-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des dynamiques agraires sur les paysages de montagne au nord du Vietnam au cours de la décennie 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rachel Tronche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 297, pp.n.c. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.2831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory simulation of land-use changes in the Northern Mountains of Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Boissau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (1), pp.308-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of village accessibility to markets, schools and health services and its impact on land use dynamics in a mountainous province of northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Hung Manh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suan Pheng Kam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Villano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rachel Tronche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (4), pp.308-326. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeog.2005.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d'analyse multi-échelle des transitions agraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Castella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (34), pp.351-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory landscape analysis for community-based livestock management in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Trong Hieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann K Eguienta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participatory Learning and Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51 (april), pp.82-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrarian transition and lowland–upland interactions in mountain areas in northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Boissau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Dinh Quang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86 (3), pp.312-332. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2004.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d'analyse multi-échelle des transitions agraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Castella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (34), pp.351-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized planning and economic reforms in a mountainous region of Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gevraise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Novosad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contemporary Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35 (2), pp.166-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From grain to gain: A comparative analysis of incentive mechanisms toward sustainable rice in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Diepart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Transitioning Towards Agroecology and Regenerative Agriculture: A Contribution to Food Systems Transformation (TARASA25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Vientiane, Laos. s.n., 1 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape performance assessment : lessons from Global Land Programme to Agroforestry Congress [Poster]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Celio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Buck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Willemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Scherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 1 p. multigr., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing pathways to agroecological change in Northern Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Biénabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitioning Towards Agroecology and Regenerative Agriculture: A Contribution to Food Systems Transformation (TARASA25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LICA, Nov 2025, Vientiane, Laos. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples vies du jeu de rôle WaDiGa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panomsak Promburom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Coudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeux et Enjeux 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; ETH; CIRAD, Jun 2024, Montpellier, France. pp.110-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing farms agroecological intensity in the Mekong region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Filloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genowefa Blundo Canto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bienabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Green Transformation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Hanoi, Vietnam. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring adaptive spaces towards sustainable rice in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Diepart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreypich Lim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSEAS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Southeast Asian Studies, Jul 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of rice fields : main lessons from an analysis of incentive mechanisms to agroecology in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TARASA23 - Transitioning Towards Agroecology and Regenerative Agriculture: A Contribution to Food Systems Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministry of Agriculture, Forestry and Fisheries, Cambodia (MAAF); Cambodia Conservation Agriculture and Sustainable Intensification Consortium (CASIC), Oct 2023, Siem Reap, Cambodia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of rice fields: Main lessons from an analysis of incentive mechanisms to agroecology in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TARASA23. Transitioning Towards Agroecology and Regenerative Agriculture: A Contribution to Food Systems Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Siem Reap, Cambodia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science de la durabilité Humanités environnementales : différences, points communs, complémentarités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie M. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités Environnementales : Sciences, arts et citoyennetés face aux changements globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France. 35p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring adaptation pathways to global change: lessons from failed attempts to bring agroecology to scale in Southeast Asia. [ID280]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lestrelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rada Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malyne Neang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Open Science Meeting of the Global Land Programme OSM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bern, Switzerland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the spatial pattern of a commodity boom through land system modelling - a case study from Laos. [ID489]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ornetsmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puwadej Thanichanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lestrelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Verburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Open Science Meeting of the Global Land Programme OSM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bern, Switzerland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring impacts of transformative landscape approaches to agroecology: lessons from Laos. [ID278]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khameun Nandee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thisadee Chounlamountry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonnasack Phaipasith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science Meeting of the Global Land Programme OSM2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bern, Switzerland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réformes foncières dans les montagnes du Vietnam et du Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducourtieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les frontières de la question foncière : Enchâssement social des droits et politiques publiques", Montpellier, 17-19 mai 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning devices and mediation tools for collective management of natural resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Castella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Sustainable Sloping Lands and Watershed Management : Linking research to strengthen upland policies and practices”, International Conference, Luang Prabang, Lao PDR,12-15 December 2006,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Luang Prabang, Laos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory modelling and agent-based simulation of complex social-ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Boissau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Southeast Asia Coastal Governance and Management Forum : Science Meets Policy for Coastal Management and Capacity Building", SLAS Conference, Bali, 14- 16 November 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie du changement participative au service de la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genowefa Blundo-Canto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité. Comprendre, co-construire, transformer Tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.182-185, 2023, 978-2-7099-2980-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompanying the actors of the agroecological transition in Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Cournarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick d'Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The agroecological transition of agricultural systems in the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Quae, pp.89-104, 2019, Agricultures et Défis du Monde, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3057-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Daniell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulating Social Complexity: a handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-292, 2017, Understanding Complex Systems, 978-3-319-66947-2. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66948-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces, temps, acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Hervé; Francis Laloë. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation de l'environnement : entre natures et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. Quæ, pp.93-111, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Antona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation multi-agents. Applications pour les Sciences de l'Homme et de la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier Editions ; Hermes Science Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Collection Science Informatique et SHS, 2-7462-1310-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent systems and role games: collective learning processes for ecosystem management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. d'Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boissau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity and ecosystem management. The theory and practice of multi-agent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2002, 1-84376-061-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus Clim’SENS. Calculs du bilan carbone et co-construction d’engagements pour la réduction des émissions de gaz à effet de serre liées aux pratiques de recherche de l’UMR SENS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigaïl Fallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Galant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guichardaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR SENS, CIRAD, IRD, UPVM, Montpellier, France. 2022, pp. 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-based Agricultural Development Planning (CADP) : engaging farming communities into participatory land use planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tran Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Khamxaykhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Phimmasone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Projet EFICAS. 2020, 36 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EFICAS game : exploring eco-friendly intensification with farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Collombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nandee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lienhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tran Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CIRAD. 2020, 20 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding values to agriculture : a vision and roadmap for sustainable development in Lao uplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khamsone Sysanhouth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thatheva Saphangthong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micah Ingalls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] The Lao Uplands Initiative. 2018, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet RIME PAMPA AFD Les Systèmes de culture sous couvert végétal (SCV) dans les exploitations agricoles familiales (Madagascar, Cameroun, Laos, Brésil, Vietnam). Evaluation socioéconomique et conditions de diffusion EVALINOV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Scopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Castella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Penot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00759866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Systems and Role Games: collective learning processes for ecosystem management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. d'Aquino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boissau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity and Ecosystem Management: The Theory and Practice of Multi-agent Systems, JANSSEN, M.A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.248-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId254"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8294,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="597222C3"/>
+    <w:nsid w:val="AE2D43B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8525,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-castella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3532-0728" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125375220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/1190110" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546287v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barniaudy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Biancofiore" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delorme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gramond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2728" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Castella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apv.70013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04722047v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Poupaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Fache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cu&#233; Rio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01596-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560141v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Dayet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Diepart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreymom Sieng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Kong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103953" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04781855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Junquera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Schl&#252;ter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rocha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Wunderling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Levin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231571" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04781856v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zar Chi Aye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiyer Xiong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisavath Phimmasone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Ehrensperger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2386477" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034795v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Lu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Friis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilde Bech Bruun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cole" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102651" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04206202v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hett" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gironde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beban" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1747423X.2023.2248980" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03623016v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lestrelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Tran Quoc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14063550" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03677866v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;ral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Andriamahefazafy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malyne Neang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Serpanti&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2022005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernice Bovenkerk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fischer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fuchs" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-022-01235-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514506v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonnasack Phaipasith" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land10030330" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143963v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020042" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03524073v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuthy Suos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vira Leng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovann Pat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105404" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145105v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103067" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03524112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianlang Phanthanivong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaisavanh Kiewvongphachan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounma Leudphanane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2020.1792680" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03524123v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tivet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2018.12.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaohong Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoumthone Vongvisouk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Dinh Tien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land8010011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130711v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ornetsmuller" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Castella" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puwadej Thanichanon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Verburg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2019.04.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pontius" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wideke Boersma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith C. Clarke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Nijs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tr&#233;buil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Boissau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/000000007780223650" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910440v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suan Pheng Kam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875642v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061492v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061485v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Dinh Quang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Thai Hoanh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00169577v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castella J.C." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tr&#233;buil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barnaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897537v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875641v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Novosad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Lan Anh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-006-9013-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5NRTL5KM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061484v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hai Thanh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061491v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joep Slaats" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen van Linh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061490v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann K Eguienta" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Trong Hieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1300/J064v27n04_10" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897534v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061482v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Hung Manh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Villano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rachel Tronche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2005.07.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTWNJCLN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061488v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Nguyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.2831" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061483v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tran" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910437v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061480v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2004.11.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X3TDSVB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875638v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061486v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061481v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gevraise" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535730v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506108v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Celio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Willemen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scherr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470810v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Filloux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Blanchard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bi&#233;nabe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352626v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panomsak Promburom" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182780v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genowefa Blundo Canto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bienabe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679582v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreypich Lim" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04399838v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181504v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789870v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174723v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ornetsm&#252;ller" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Verburg" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174719v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khameun Nandee" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thisadee Chounlamountry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174721v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Venot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072171v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072158v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducourtieux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072165v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04112724v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genowefa Blundo-Canto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03524206v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cournarie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick d'Aquino" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3057-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607176v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bots" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daniell" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/information+systems+and+applications/book/978-3-540-93812-5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66948-9_12" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055798v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822704v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833010v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Aquino" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boissau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04523069v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#239;l Fallot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Galant" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guichardaz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085585v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lienhard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tran Quoc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Khamxaykhay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Phimmasone" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081087v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collombet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nandee" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738636v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamsone Sysanhouth" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thatheva Saphangthong" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Victor" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Ingalls" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00759866v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugu&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scopel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Castella" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Penot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582720v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-castella" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3532-0728" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125375220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=fr&amp;user=RKA0sTIAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/1190110" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546287v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barniaudy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Biancofiore" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delorme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gramond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2728" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04722047v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline Poupaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Fache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025028" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268902v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Castella" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apv.70013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cu&#233; Rio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-024-01596-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560141v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Dayet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Diepart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreymom Sieng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Kong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103953" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04781855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Junquera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Schl&#252;ter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rocha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Wunderling" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Levin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231571" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04781856v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zar Chi Aye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiyer Xiong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisavath Phimmasone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Ehrensperger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2024.2386477" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034795v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Lu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Friis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilde Bech Bruun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cole" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102651" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04206202v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hett" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gironde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beban" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1747423X.2023.2248980" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03623016v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lestrelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Tran Quoc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14063550" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03677866v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;ral" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Andriamahefazafy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malyne Neang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Serpanti&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2022005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03832854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernice Bovenkerk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fischer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fuchs" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-022-01235-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514506v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonnasack Phaipasith" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land10030330" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143963v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020042" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03524073v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuthy Suos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vira Leng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovann Pat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105404" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103067" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03524112v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianlang Phanthanivong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaisavanh Kiewvongphachan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounma Leudphanane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2020.1792680" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03524123v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tivet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2018.12.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138356v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaohong Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoumthone Vongvisouk" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Dinh Tien" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land8010011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130711v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ornetsmuller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Castella" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puwadej Thanichanon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Verburg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2019.04.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061493v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pontius" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wideke Boersma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith C. Clarke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Nijs" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657817v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tr&#233;buil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Boissau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/000000007780223650" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suan Pheng Kam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910440v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061492v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061485v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Dinh Quang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu Thai Hoanh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00169577v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castella J.C." TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tr&#233;buil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barnaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897537v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875641v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Novosad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Lan Anh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-006-9013-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5NRTL5KM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061491v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joep Slaats" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen van Linh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061490v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann K Eguienta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Trong Hieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1300/J064v27n04_10" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061484v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hai Thanh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897534v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061488v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rachel Tronche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Nguyen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.2831" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061483v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tran" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061482v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Hung Manh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Villano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2005.07.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTWNJCLN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910437v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061486v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061480v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2004.11.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X3TDSVB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875638v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061481v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gevraise" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535730v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506108v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Celio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buck" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Willemen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scherr" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470810v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Filloux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Blanchard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bi&#233;nabe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352626v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panomsak Promburom" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182780v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genowefa Blundo Canto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bienabe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679582v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreypich Lim" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04399838v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181504v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789870v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174721v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Venot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174723v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ornetsm&#252;ller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Verburg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174719v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khameun Nandee" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thisadee Chounlamountry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072158v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducourtieux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072171v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072165v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04112724v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genowefa Blundo-Canto" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03524206v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cournarie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick d'Aquino" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3057-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607176v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bots" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daniell" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/information+systems+and+applications/book/978-3-540-93812-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66948-9_12" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055798v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822704v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833010v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Aquino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boissau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04523069v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#239;l Fallot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Galant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guichardaz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085585v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lienhard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tran Quoc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Khamxaykhay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Phimmasone" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081087v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collombet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nandee" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738636v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khamsone Sysanhouth" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thatheva Saphangthong" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Victor" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Ingalls" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00759866v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugu&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scopel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Castella" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Penot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582720v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>