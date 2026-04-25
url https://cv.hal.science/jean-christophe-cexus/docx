--- v0 (2026-03-19)
+++ v1 (2026-04-25)
@@ -1,213 +1,222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.9587628866px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jean-Christophe Cexus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">jean-christophe-cexus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-2635-1768</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">095145044</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">214256130</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">000000035905521X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AAP-3453-2021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -260,1885 +269,1885 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey on Versatile Embedded Machine Learning Hardware Acceleration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cotret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Francq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lagadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 167, pp.103501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sysarc.2025.103501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Combined CNN-LSTM Network for Ship Classification on SAR Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (24), pp.7954. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s24247954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Synchronization Impairments on an Experimental TDOA/FDOA Localization System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Seuté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Enderli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5, pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17265/2328-2223/2017.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psi_B-energy operator and cross-power spectral density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 94, pp.236-240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of multicomponent LFM signals by Teager-Huang-Hough Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkhalek Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahab Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (2), pp.1222-1233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAES.2014.120202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Features modeling with an α-stable distribution: Application to pattern recognition based on continuous belief functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14, pp.504 - 520. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.inffus.2013.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude statistique du fouillis de mer à partir de lois alpha-stables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Rochdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 30 (3-4-5), pp.243-271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/TS.30243-271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Features modeling with an α-stable distribution: Application to pattern recognition based on continuous belief functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.inffus.2013.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some useful properties of Cross-Psi_B-Energy Operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AEU - International Journal of Electronics and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 63 (9), pp.728-735</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Psi_B-Energy Operator-based Signal Detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">An energy-based similarity measure for time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brunagel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 132 (6)</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449728v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy-based similarity measure for time series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Analyse des échos de cibles Sonar par Transformation de Huang-Teager (THT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Brunagel</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.1-9</w:t>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (1-2), pp.119-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00450025v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des échos de cibles Sonar par Transformation de Huang-Teager (THT)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cross-Psi_B-Energy Operator-based Signal Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Boudraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ali Khenchaf</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 25 (1-2), pp.119-129</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 132 (6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449746v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMD-based Signal Filtering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Generalized higher-order nonlinear energy operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.O. Boudraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.Non renseigne</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24, pp. 3717-3727</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518607v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized higher-order nonlinear energy operators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">EMD-based Signal Filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Boudraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 24, pp. 3717-3727</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00194806v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional segmentation of dynamic nuclear images by cross-Psi_B-energy operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional continuous higher-order energy operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.O. Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44, pp. 117001_1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time delay estimation using cross-psi-Energy operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.O. Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Bourennane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 1, pp.28-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2148,1266 +2157,1266 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar Cross Section and Micro-Doppler Simulation of Offshore Wind Turbines in X-Band</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Radar Echo Simulation of Offshore Wind Turbines at X-Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basel Solaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 26th International Radar Symposium (IRS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Advanced Remote Sensing (ICARS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289282v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation de l'effet Micro-Doppler en théorie du radar : application aux aéronefs</w:t>
+                <w:t xml:space="preserve">Study and simulation of micro-Doppler signature in radar theory: application to aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Borderieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Environnement Electromagnétique - ENVIREM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONERA, Jun 2025, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Remote Sensing (ICARS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05187035v1</w:t>
+                <w:t xml:space="preserve">hal-05289264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar Echo Simulation of Offshore Wind Turbines at X-Band</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modélisation et simulation de l'effet Micro-Doppler en théorie du radar : application aux aéronefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Borderieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Remote Sensing (ICARS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Journée Environnement Electromagnétique - ENVIREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONERA, Jun 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289279v1</w:t>
+                <w:t xml:space="preserve">hal-05187035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and simulation of micro-Doppler signature in radar theory: application to aircraft</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Radar Cross Section and Micro-Doppler Simulation of Offshore Wind Turbines in X-Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basel Solaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Remote Sensing (ICARS 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 26th International Radar Symposium (IRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Hamburg, Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/IRS64527.2025.11046091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289264v1</w:t>
+                <w:t xml:space="preserve">hal-05289282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative performances of CNN models for SAR Targets classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 7th International Conference on Advanced Technologies, Signal and Image Processing (ATSIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Sousse, Tunisia. pp.122-127, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATSIP62566.2024.10638905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change Detection in Polarimetric and Multilook SAR imagery using Stochastic Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE INTERNATIONAL CONFERENCE RADAR 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche par blocs du filtrage des signaux piloté par les données</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Un réseau hybride CNN-LSTM pour la classification de navires à partir d'une base frugale des images SAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI - Groupe de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320612v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un réseau hybride CNN-LSTM pour la classification de navires à partir d'une base frugale des images SAR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
+                <w:t xml:space="preserve">RISC-V Embedded AI for IDS Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cotret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Francq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ali Khenchaf</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lagadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI - Groupe de Recherche en Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">RESSI 2024 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Eppe-Sauvage, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320593v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498047v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RISC-V Embedded AI for IDS Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Holistic Approach of Integrated Navigation Equipment for Cybersecurity at Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clet Boudehenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Abdelkader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lannuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESSI 2024 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Cybersecurity, Situational Awareness and Social Media: Cyber Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Wales, United Kingdom. pp.75-86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-19-6414-5_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498047v2</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holistic Approach of Integrated Navigation Equipment for Cybersecurity at Sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Approche par blocs du filtrage des signaux piloté par les données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cybersecurity, Situational Awareness and Social Media: Cyber Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI - Groupe de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028968v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proposal learning strategy on CNN architectures for targets classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 6th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Sfax, Tunisia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATSIP55956.2022.9805965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigation anomaly detection : An added value for Maritime Cyber Situational Awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clet Boudehenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3416,4650 +3425,4650 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Boudraa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Cyber Situational Awareness, Data Analytics and Assessment (CyberSA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Dublin, Ireland. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CyberSA52016.2021.9478189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer learning on CNN architectures for ship classification on SAR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tartivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sea Tech Week - Session Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Problem of Coordination and Control of Multiple UAVs by Using the Column Generation Method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Data Extraction Method for Anomaly Detection in Naval Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clet Boudehenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Khenchaf</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Boudraa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Congress on Global Optimization, WCGO 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-21803-4_108⟩</w:t>
+              <w:t xml:space="preserve">2020 International Conference on Cyber Situational Awareness, Data Analytics and Assessment (CyberSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CyberSA49311.2020.9139656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434631v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Data Extraction Method for Anomaly Detection in Naval Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Solving the Problem of Coordination and Control of Multiple UAVs by Using the Column Generation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Manh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dambreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdel Boudraa</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 International Conference on Cyber Situational Awareness, Data Analytics and Assessment (CyberSA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CyberSA49311.2020.9139656⟩</w:t>
+              <w:t xml:space="preserve">6th World Congress on Global Optimization, WCGO 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Metz, France. pp.1097-1108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-21803-4_108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924170v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target recognition from ISAR image using polar mapping and shape matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Riahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 5th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Sousse, Tunisia. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ATSIP49331.2020.9231528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radar Target Recognition using Time-Frequency Analysis and Polar Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Advanced Technologies For Signal and Image Processing (ATSIP'2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Sousse, Tunisia. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATSIP.2018.8364500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Teager-Kaiser Energy Operator for the translation motion compensation in ISAR signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Signal, Image, Video and Communications - ISIVC'2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de similarité de signaux par opérateur d'énergie croisée</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quantitative measures in ISAR image formation based on Time-Frequency Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iwao Fujino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillon</w:t>
+                <w:t xml:space="preserve">Orian Couderc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26° Colloque GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 International Conference on Advanced Technologies for Signal and Image Processing (ATSIP) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Fez, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATSIP.2017.8075610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670785v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative measures in ISAR image formation based on Time-Frequency Representations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mesure de similarité de signaux par opérateur d'énergie croisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Préaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Orian Couderc</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwao Fujino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Advanced Technologies for Signal and Image Processing (ATSIP) </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26° Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670756v1</w:t>
+                <w:t xml:space="preserve">hal-01670785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Measurement of Time Difference Of Arrival</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Experimental Analysis of Time Deviation on a Passive Localization System ”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Seuté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Enderli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Radar Symposium 2016 - IRS2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSPD’2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSPD.2016.7590598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326376v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis of Time Deviation on a Passive Localization System ”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Experimental Measurement of Time Difference Of Arrival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Seuté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Enderli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSPD’2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Radar Symposium 2016 - IRS2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Krakow, Poland. 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396704v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISAR imaging Based on the Empirical Mode Decomposition Time-Frequency Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Comblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Radar Symposium 2016 (IRS2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISAR Image formation with a combined Empirical Mode Decomposition and Time-Frequency Representation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Construction d'images ISAR par Décomposition Modale Empirique et Représentation Temps-Fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hadj Bay Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.1366-1370</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241477v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'images ISAR par Décomposition Modale Empirique et Représentation Temps-Fréquence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">ISAR Image formation with a combined Empirical Mode Decomposition and Time-Frequency Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hadj Bay Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.1366-1370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241499v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Synchronization is a Key Issue in Modern Electronic Support Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Seuté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Grandin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyrille Enderli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Column Generation Approach for Coordination and Control of Multiple UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dambreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Modeling, Simulation and Optimization of Complex Processes - HPSCH 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode de génération de colonnes pour la planification des capteurs dans un processus de collecte d'informations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Manh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dambreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence ROADEF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Troyes, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opérateur d'inter-énergie Ψ_H et densité inter-spectrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème édition du colloque Gretsi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RCS characterization of sea clutter by using the -stable distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Rochdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radar 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHARACTERIZATION OF EM SEA CLUTTER WITH α-STABLE DISTRIBUTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Rochdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective constraint satisfaction and sequential control for solving the sensors management of the intelligence process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Manh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dambreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Khenchaf</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th EURO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison between a Bayesian approach and a method based on continuous belief functions for pattern recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belief 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'estimation des paramètres de texture pour la classification de données complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.10h</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D cross-phiB-energy operator for images analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.H. Ardeyeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehs Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Communications, Control and Signal Processing, ISCCSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Limassol, Cyprus. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined Teager-Huang and Hough Transforms for LFM Signals Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Communications, Control and Signal Processing, ISCCSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Limassol, Cyprus. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation d'un mélange de distributions alpha-stables à partir de l'algorithme EM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre francophone sur la Logique Floue et ses Applications (LFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Lannion, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous belief functions and α-stable distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Fusion (FUSION), 2010 13th Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation d'images sonar par matrice de co-occurrence</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">THT et Transformation de Hough pour la détection de modulations linéaires de fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Boudraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference : Sciences of Electronics, Technologies of Information and Telecommunication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisie. 5 p</w:t>
+              <w:t xml:space="preserve">XXIIe GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839586v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THT et Transformation de Hough pour la détection de modulations linéaires de fréquence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Segmentation d'images sonar par matrice de co-occurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbark Iggane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Mammass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIe GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.Non renseigne</w:t>
+              <w:t xml:space="preserve">5th International Conference : Sciences of Electronics, Technologies of Information and Telecommunication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisie. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518558v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the detection of transient signals using cross-$\Psi_\texttt B$-energy operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3th International Symposium on Communications, Control and Signal Processing, ISCCSP,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, St. Julians, Malta. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Unsupervised Sonar Images Segmentation Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Barcelone, Spain. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débruitage des signaux par approche EMD : Multi-EMD-SG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benramdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e colloque GRETSI sur le traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise filtering using empirical mode decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beghadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Signal Processing and its Applications (ISSPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Sharjah, United Arab Emirates. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient turbulent pressure signal processing using empirical mode decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salem Benramdane</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdel Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Signal and Image Processing (PSIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Mulhouse, France. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of nuclear time activity curves by cross-y&amp;lt;sub&amp;gt;B&amp;lt;/sub&amp;gt;-energy operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.O. Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 Second International Symposium on Communications, Control and Signal Processing (ISCCSP 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonar Targets Analysis by Huang-Teager Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caractérisation du milieu marin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Brest, France. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonstationary signals analysis by Teager-Huang Transform (THT)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Denoising via empirical mode decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Boudraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel Boudraa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Florence, Italy. pp.Non renseigne</w:t>
+              <w:t xml:space="preserve">Second International Symposium on Communications, Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Marrakech, Morocco. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518666v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMD-based multibeam echosounder images segmentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nonstationary signals analysis by Teager-Huang Transform (THT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Beghdadi</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Boudraa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 Second International Symposium on Communications, Control and Signal Processing (ISCCSP 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Florence, Italy. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081224v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denoising via empirical mode decomposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">EMD-based multibeam echosounder images segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.O. Boudraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Symposium on Communications, Control and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Marrakech, Morocco. pp.Non renseigne</w:t>
+              <w:t xml:space="preserve">2006 Second International Symposium on Communications, Control and Signal Processing (ISCCSP 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518685v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction measure of AM-FM signals by cross-Psi_B-energy operator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des fonds marins par décomposition modale empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Saidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eight International Symposium on Signal Processing and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Sydney, Australia. pp.Non renseigne</w:t>
+              <w:t xml:space="preserve">20e colloque GRETSI sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgium. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518716v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des fonds marins par décomposition modale empirique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Interaction measure of AM-FM signals by cross-Psi_B-energy operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Saidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e colloque GRETSI sur le traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgium. pp.Non renseigne</w:t>
+              <w:t xml:space="preserve">The Eight International Symposium on Signal Processing and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Sydney, Australia. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518759v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et simulations de l'effet Micro-Doppler en théorie du radar en vue de la détection de cibles de type drone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Borderieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Pôle SyPH - Lab-STICC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Drones Detection using Micro Doppler Analysis, a Preliminary Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakeeb Jaufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Pôle SyPH - Lab-STICC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8069,163 +8078,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Column Generation Based Label Correcting Approach for the Sensor Management in an Information Collection Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Manh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dambreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nguyen, Ngoc Thanh and Do, Tien and Thi, Hoai An. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Computational Methods for Knowledge Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.77-89, 2013, Studies in Computational Intelligence, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-00293-4_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8235,150 +8244,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support matériel pour la distribution de moteurs IA embarqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cotret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Francq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème conférence française annuelle dédiée à la cyber embarquée et à son écosystème (CyberOnBoard)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8388,114 +8397,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des signaux non-stationnaires par transformation de Huang, Opérateur deTeager-Kaiser, et Transformation de Huang-Teager (THT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. Université Rennes 1, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00012141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId167"/>
+      <w:footerReference w:type="default" r:id="rId168"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8563,51 +8572,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33F0EA63"/>
+    <w:nsid w:val="84F33195"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8794,51 +8803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-cexus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2635-1768" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095145044" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214256130" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035905521X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAP-3453-2021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116513v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cexus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2025.103501" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837860v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Toumi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khenchaf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24247954" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01466097v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Seut&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Enderli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grandin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2223/2017.01.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088196v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.05.022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalek Bouchikhi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Boudraa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2014.120202" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fiche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2013.02.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Rochdi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.30243-271" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449699v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boudraa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benramdane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450025v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goussat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunagel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449746v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchikhi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518607v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194806v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salzenstein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Boudraa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518652v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaidi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019008v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Saidi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bourennane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289282v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Solaiman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IRS64527.2025.11046091" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187035v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Borderieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289279v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289264v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805277v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP62566.2024.10638905" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813386v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fauvel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04320612v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04320593v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498047v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028968v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clet Boudehenn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Abdelkader" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lannuzel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-6414-5_5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03758718v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP55956.2022.9805965" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03356154v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyberSA52016.2021.9478189" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03109596v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tartivel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434631v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Manh Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dambreville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21803-4_108" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924170v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyberSA49311.2020.9139656" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Riahi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP49331.2020.9231528" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01809365v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364500" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01977996v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01670785v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pr&#233;aux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwao Fujino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01670756v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orian Couderc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2017.8075610" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01326376v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396704v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSPD.2016.7590598" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01326380v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Comblet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241477v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadj Bay Ahmed" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241499v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170953v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01131976v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00802721v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Manh Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00860130v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00736396v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00729682v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00803445v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00704765v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657521v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518521v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baussard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Ardeyeh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehs Diop" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518522v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00865993v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241525v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00839586v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbark Iggane" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mammass" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518558v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518596v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518640v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518644v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518641v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beghadi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518642v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Astolfi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081219v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beghdadi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518690v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518666v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081224v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518685v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518716v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pollet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973108v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04320704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakeeb Jaufer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828334v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00293-4_7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041703v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012141v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-cexus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2635-1768" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095145044" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214256130" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035905521X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAP-3453-2021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116513v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cexus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2025.103501" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Toumi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khenchaf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24247954" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01466097v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Seut&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Enderli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grandin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2223/2017.01.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088196v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.05.022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083647v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalek Bouchikhi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Boudraa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2014.120202" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108181v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fiche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2013.02.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924391v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Rochdi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.30243-271" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449699v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boudraa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benramdane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goussat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunagel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchikhi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194806v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salzenstein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Boudraa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518607v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518652v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaidi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Saidi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bourennane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Solaiman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289264v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Borderieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187035v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IRS64527.2025.11046091" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805277v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP62566.2024.10638905" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fauvel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04320593v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498047v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028968v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clet Boudehenn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Abdelkader" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lannuzel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-6414-5_5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04320612v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03758718v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP55956.2022.9805965" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03356154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyberSA52016.2021.9478189" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03109596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tartivel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924170v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyberSA49311.2020.9139656" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434631v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Manh Nguyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dambreville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21803-4_108" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267673v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Riahi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP49331.2020.9231528" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01809365v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364500" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01977996v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01670756v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orian Couderc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2017.8075610" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01670785v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pr&#233;aux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwao Fujino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396704v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSPD.2016.7590598" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01326376v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01326380v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Comblet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241499v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadj Bay Ahmed" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241477v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170953v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01131976v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00802721v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Manh Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00860130v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00736396v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00729682v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00803445v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00704765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657521v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518521v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baussard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Ardeyeh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehs Diop" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518522v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00865993v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241525v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518558v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00839586v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbark Iggane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mammass" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518596v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518640v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518644v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518641v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beghadi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518642v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Astolfi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081219v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beghdadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518690v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518685v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518666v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081224v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pollet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518716v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973108v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04320704v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakeeb Jaufer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828334v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00293-4_7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041703v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012141v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>