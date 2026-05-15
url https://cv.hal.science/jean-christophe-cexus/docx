--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -2165,433 +2165,433 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar Echo Simulation of Offshore Wind Turbines at X-Band</w:t>
+                <w:t xml:space="preserve">Modélisation et simulation de l'effet Micro-Doppler en théorie du radar : application aux aéronefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Roche</w:t>
+                <w:t xml:space="preserve">Sylvain Borderieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Remote Sensing (ICARS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Journée Environnement Electromagnétique - ENVIREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONERA, Jun 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289279v1</w:t>
+                <w:t xml:space="preserve">hal-05187035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and simulation of micro-Doppler signature in radar theory: application to aircraft</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radar Echo Simulation of Offshore Wind Turbines at X-Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basel Solaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advanced Remote Sensing (ICARS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289264v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation de l'effet Micro-Doppler en théorie du radar : application aux aéronefs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study and simulation of micro-Doppler signature in radar theory: application to aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Borderieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Borderieux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ali Khenchaf</w:t>
+                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Environnement Electromagnétique - ENVIREM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONERA, Jun 2025, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Remote Sensing (ICARS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05187035v1</w:t>
+                <w:t xml:space="preserve">hal-05289264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radar Cross Section and Micro-Doppler Simulation of Offshore Wind Turbines in X-Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basel Solaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 26th International Radar Symposium (IRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Hamburg, Germany. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3618,261 +3618,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Data Extraction Method for Anomaly Detection in Naval Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clet Boudehenn</w:t>
+                <w:t xml:space="preserve">Solving the Problem of Coordination and Control of Multiple UAVs by Using the Column Generation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Manh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dambreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdel Boudraa</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 International Conference on Cyber Situational Awareness, Data Analytics and Assessment (CyberSA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CyberSA49311.2020.9139656⟩</w:t>
+              <w:t xml:space="preserve">6th World Congress on Global Optimization, WCGO 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Metz, France. pp.1097-1108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-21803-4_108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924170v1</w:t>
+                <w:t xml:space="preserve">hal-02434631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Problem of Coordination and Control of Multiple UAVs by Using the Column Generation Method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
+                <w:t xml:space="preserve">A Data Extraction Method for Anomaly Detection in Naval Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clet Boudehenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Khenchaf</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Boudraa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Congress on Global Optimization, WCGO 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Metz, France. pp.1097-1108, </w:t>
+              <w:t xml:space="preserve">2020 International Conference on Cyber Situational Awareness, Data Analytics and Assessment (CyberSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-21803-4_108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CyberSA49311.2020.9139656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434631v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target recognition from ISAR image using polar mapping and shape matrix</w:t>
               </w:r>
@@ -4354,51 +4354,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis of Time Deviation on a Passive Localization System ”</w:t>
+                <w:t xml:space="preserve">Experimental Measurement of Time Difference Of Arrival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Seuté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Enderli</w:t>
@@ -4429,106 +4429,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSPD’2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Radar Symposium 2016 - IRS2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Krakow, Poland. 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396704v1</w:t>
+                <w:t xml:space="preserve">hal-01326376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Measurement of Time Difference Of Arrival</w:t>
+                <w:t xml:space="preserve">Experimental Analysis of Time Deviation on a Passive Localization System ”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Seuté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Enderli</w:t>
@@ -4559,73 +4550,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Radar Symposium 2016 - IRS2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSPD’2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSPD.2016.7590598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326376v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISAR imaging Based on the Empirical Mode Decomposition Time-Frequency Representation</w:t>
               </w:r>
@@ -5069,51 +5069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Column Generation Approach for Coordination and Control of Multiple UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dambreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5190,51 +5190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode de génération de colonnes pour la planification des capteurs dans un processus de collecte d'informations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Manh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dambreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5648,51 +5648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective constraint satisfaction and sequential control for solving the sensors management of the intelligence process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Manh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dambreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6182,51 +6182,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation d'un mélange de distributions alpha-stables à partir de l'algorithme EM</w:t>
+                <w:t xml:space="preserve">Continuous belief functions and α-stable distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Martin</w:t>
@@ -6244,97 +6244,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre francophone sur la Logique Floue et ses Applications (LFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Lannion, France. 8 p</w:t>
+              <w:t xml:space="preserve">Information Fusion (FUSION), 2010 13th Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865993v1</w:t>
+                <w:t xml:space="preserve">hal-01241525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous belief functions and α-stable distributions</w:t>
+                <w:t xml:space="preserve">Estimation d'un mélange de distributions alpha-stables à partir de l'algorithme EM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Martin</w:t>
@@ -6352,276 +6352,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Fusion (FUSION), 2010 13th Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. 7 p</w:t>
+              <w:t xml:space="preserve">Rencontre francophone sur la Logique Floue et ses Applications (LFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lannion, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241525v1</w:t>
+                <w:t xml:space="preserve">hal-00865993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THT et Transformation de Hough pour la détection de modulations linéaires de fréquence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segmentation d'images sonar par matrice de co-occurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbark Iggane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Mammass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIe GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.Non renseigne</w:t>
+              <w:t xml:space="preserve">5th International Conference : Sciences of Electronics, Technologies of Information and Telecommunication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisie. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00518558v1</w:t>
+                <w:t xml:space="preserve">hal-00839586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation d'images sonar par matrice de co-occurrence</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">THT et Transformation de Hough pour la détection de modulations linéaires de fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Boudraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference : Sciences of Electronics, Technologies of Information and Telecommunication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisie. 5 p</w:t>
+              <w:t xml:space="preserve">XXIIe GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839586v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the detection of transient signals using cross-$\Psi_\texttt B$-energy operator</w:t>
               </w:r>
@@ -7857,51 +7857,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et simulations de l'effet Micro-Doppler en théorie du radar en vue de la détection de cibles de type drone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Borderieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7991,51 +7991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Pôle SyPH - Lab-STICC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8105,51 +8105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Column Generation Based Label Correcting Approach for the Sensor Management in an Information Collection Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Manh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dambreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8572,51 +8572,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84F33195"/>
+    <w:nsid w:val="701F86DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8803,51 +8803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-cexus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2635-1768" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095145044" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214256130" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035905521X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAP-3453-2021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116513v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cexus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2025.103501" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Toumi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khenchaf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24247954" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01466097v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Seut&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Enderli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grandin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2223/2017.01.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088196v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.05.022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083647v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalek Bouchikhi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Boudraa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2014.120202" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108181v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fiche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2013.02.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924391v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Rochdi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.30243-271" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449699v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boudraa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benramdane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goussat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunagel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchikhi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194806v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salzenstein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Boudraa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518607v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518652v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaidi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Saidi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bourennane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Solaiman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289264v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Borderieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187035v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IRS64527.2025.11046091" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805277v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP62566.2024.10638905" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fauvel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04320593v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498047v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028968v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clet Boudehenn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Abdelkader" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lannuzel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-6414-5_5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04320612v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03758718v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP55956.2022.9805965" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03356154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyberSA52016.2021.9478189" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03109596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tartivel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924170v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyberSA49311.2020.9139656" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434631v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Manh Nguyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dambreville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21803-4_108" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267673v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Riahi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP49331.2020.9231528" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01809365v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364500" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01977996v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01670756v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orian Couderc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2017.8075610" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01670785v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pr&#233;aux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwao Fujino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396704v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSPD.2016.7590598" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01326376v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01326380v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Comblet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241499v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadj Bay Ahmed" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241477v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170953v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01131976v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00802721v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Manh Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00860130v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00736396v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00729682v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00803445v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00704765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657521v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518521v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baussard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Ardeyeh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehs Diop" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518522v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00865993v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241525v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518558v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00839586v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbark Iggane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mammass" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518596v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518640v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518644v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518641v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beghadi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518642v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Astolfi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081219v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beghdadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518690v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518685v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518666v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081224v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pollet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518716v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973108v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04320704v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakeeb Jaufer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828334v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00293-4_7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041703v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012141v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-cexus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2635-1768" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095145044" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214256130" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035905521X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAP-3453-2021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116513v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cexus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2025.103501" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Toumi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khenchaf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24247954" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01466097v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Seut&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Enderli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grandin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2223/2017.01.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088196v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.05.022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083647v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalek Bouchikhi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Boudraa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2014.120202" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108181v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fiche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2013.02.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924391v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Rochdi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.30243-271" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449699v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boudraa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benramdane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goussat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunagel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchikhi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194806v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salzenstein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Boudraa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518607v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518652v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaidi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Saidi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bourennane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Borderieux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289279v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Solaiman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289264v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IRS64527.2025.11046091" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805277v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP62566.2024.10638905" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fauvel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04320593v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498047v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028968v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clet Boudehenn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Abdelkader" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lannuzel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-6414-5_5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04320612v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03758718v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP55956.2022.9805965" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03356154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyberSA52016.2021.9478189" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03109596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tartivel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434631v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Manh Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dambreville" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21803-4_108" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924170v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyberSA49311.2020.9139656" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267673v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Riahi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP49331.2020.9231528" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01809365v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364500" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01977996v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01670756v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orian Couderc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2017.8075610" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01670785v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pr&#233;aux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwao Fujino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01326376v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396704v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSPD.2016.7590598" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01326380v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Comblet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241499v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadj Bay Ahmed" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241477v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170953v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01131976v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00802721v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Manh Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00860130v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00736396v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00729682v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00803445v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00704765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657521v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518521v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baussard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Ardeyeh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehs Diop" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518522v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241525v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00865993v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00839586v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbark Iggane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mammass" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518558v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518596v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518640v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518644v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518641v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beghadi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518642v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Astolfi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081219v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beghdadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518690v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518685v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518666v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081224v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pollet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518716v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973108v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04320704v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakeeb Jaufer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828334v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00293-4_7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041703v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012141v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>