--- v2 (2026-05-15)
+++ v3 (2026-05-16)
@@ -1347,515 +1347,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy-based similarity measure for time series</w:t>
+                <w:t xml:space="preserve">Cross-Psi_B-Energy Operator-based Signal Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Goussat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Brunagel</w:t>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.1-9</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 132 (6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00450025v1</w:t>
+                <w:t xml:space="preserve">hal-00449728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des échos de cibles Sonar par Transformation de Huang-Teager (THT)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An energy-based similarity measure for time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Boudraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdel Boudraa</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bouchikhi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Khenchaf</w:t>
+                <w:t xml:space="preserve">P. Brunagel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 25 (1-2), pp.119-129</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449746v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Psi_B-Energy Operator-based Signal Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des échos de cibles Sonar par Transformation de Huang-Teager (THT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
+                <w:t xml:space="preserve">A. Bouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 132 (6)</w:t>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (1-2), pp.119-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449728v1</w:t>
+                <w:t xml:space="preserve">hal-00449746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized higher-order nonlinear energy operators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.O. Boudraa</w:t>
+                <w:t xml:space="preserve">EMD-based Signal Filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 24, pp. 3717-3727</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194806v1</w:t>
+                <w:t xml:space="preserve">hal-00518607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMD-based Signal Filtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel Boudraa</w:t>
+                <w:t xml:space="preserve">Generalized higher-order nonlinear energy operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Salzenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.O. Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.Non renseigne</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24, pp. 3717-3727</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518607v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional segmentation of dynamic nuclear images by cross-Psi_B-energy operator</w:t>
               </w:r>
@@ -1936,64 +1936,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional continuous higher-order energy operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.O. Boudraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2044,51 +2044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time delay estimation using cross-psi-Energy operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.O. Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2165,312 +2165,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation de l'effet Micro-Doppler en théorie du radar : application aux aéronefs</w:t>
+                <w:t xml:space="preserve">Radar Cross Section and Micro-Doppler Simulation of Offshore Wind Turbines in X-Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Borderieux</w:t>
+                <w:t xml:space="preserve">Laurent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basel Solaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Environnement Electromagnétique - ENVIREM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 26th International Radar Symposium (IRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Hamburg, Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/IRS64527.2025.11046091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05187035v1</w:t>
+                <w:t xml:space="preserve">hal-05289282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radar Echo Simulation of Offshore Wind Turbines at X-Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basel Solaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advanced Remote Sensing (ICARS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and simulation of micro-Doppler signature in radar theory: application to aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Borderieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advanced Remote Sensing (ICARS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2481,165 +2516,130 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar Cross Section and Micro-Doppler Simulation of Offshore Wind Turbines in X-Band</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Roche</w:t>
+                <w:t xml:space="preserve">Modélisation et simulation de l'effet Micro-Doppler en théorie du radar : application aux aéronefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Borderieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 26th International Radar Symposium (IRS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée Environnement Electromagnétique - ENVIREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONERA, Jun 2025, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/IRS64527.2025.11046091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05289282v1</w:t>
+                <w:t xml:space="preserve">hal-05187035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative performances of CNN models for SAR Targets classification</w:t>
               </w:r>
@@ -2831,472 +2831,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un réseau hybride CNN-LSTM pour la classification de navires à partir d'une base frugale des images SAR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
+                <w:t xml:space="preserve">Approche par blocs du filtrage des signaux piloté par les données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI - Groupe de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320593v1</w:t>
+                <w:t xml:space="preserve">hal-04320612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RISC-V Embedded AI for IDS Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Francq</w:t>
+                <w:t xml:space="preserve">Un réseau hybride CNN-LSTM pour la classification de navires à partir d'une base frugale des images SAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lagadec</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESSI 2024 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Eppe-Sauvage, France</w:t>
+              <w:t xml:space="preserve">GRETSI - Groupe de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04498047v2</w:t>
+                <w:t xml:space="preserve">hal-04320593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holistic Approach of Integrated Navigation Equipment for Cybersecurity at Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clet Boudehenn</w:t>
+                <w:t xml:space="preserve">RISC-V Embedded AI for IDS Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cotret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Francq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cybersecurity, Situational Awareness and Social Media: Cyber Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RESSI 2024 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Eppe-Sauvage, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028968v1</w:t>
+                <w:t xml:space="preserve">hal-04498047v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche par blocs du filtrage des signaux piloté par les données</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t>
+                <w:t xml:space="preserve">Holistic Approach of Integrated Navigation Equipment for Cybersecurity at Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clet Boudehenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Abdelkader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lannuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI - Groupe de Recherche en Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Cybersecurity, Situational Awareness and Social Media: Cyber Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Wales, United Kingdom. pp.75-86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-19-6414-5_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320612v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proposal learning strategy on CNN architectures for targets classification</w:t>
               </w:r>
@@ -3386,77 +3386,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigation anomaly detection : An added value for Maritime Cyber Situational Awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clet Boudehenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3510,369 +3510,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer learning on CNN architectures for ship classification on SAR images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
+                <w:t xml:space="preserve">A Data Extraction Method for Anomaly Detection in Naval Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clet Boudehenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Tartivel</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Boudraa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sea Tech Week - Session Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 International Conference on Cyber Situational Awareness, Data Analytics and Assessment (CyberSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CyberSA49311.2020.9139656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109596v1</w:t>
+                <w:t xml:space="preserve">hal-02924170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Problem of Coordination and Control of Multiple UAVs by Using the Column Generation Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfer learning on CNN architectures for ship classification on SAR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Manh Nguyen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ali Khenchaf</w:t>
+                <w:t xml:space="preserve">Antoine Tartivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Congress on Global Optimization, WCGO 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sea Tech Week - Session Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434631v1</w:t>
+                <w:t xml:space="preserve">hal-03109596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Data Extraction Method for Anomaly Detection in Naval Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clet Boudehenn</w:t>
+                <w:t xml:space="preserve">Solving the Problem of Coordination and Control of Multiple UAVs by Using the Column Generation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Manh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dambreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdel Boudraa</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 International Conference on Cyber Situational Awareness, Data Analytics and Assessment (CyberSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. pp.1-4, </w:t>
+              <w:t xml:space="preserve">6th World Congress on Global Optimization, WCGO 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Metz, France. pp.1097-1108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CyberSA49311.2020.9139656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-21803-4_108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924170v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target recognition from ISAR image using polar mapping and shape matrix</w:t>
               </w:r>
@@ -4129,252 +4129,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative measures in ISAR image formation based on Time-Frequency Representations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure de similarité de signaux par opérateur d'énergie croisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Ouahab Boudraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Préaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Orian Couderc</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwao Fujino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Advanced Technologies for Signal and Image Processing (ATSIP) </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26° Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670756v1</w:t>
+                <w:t xml:space="preserve">hal-01670785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de similarité de signaux par opérateur d'énergie croisée</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative measures in ISAR image formation based on Time-Frequency Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iwao Fujino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillon</w:t>
+                <w:t xml:space="preserve">Orian Couderc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26° Colloque GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 International Conference on Advanced Technologies for Signal and Image Processing (ATSIP) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Fez, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATSIP.2017.8075610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670785v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Measurement of Time Difference Of Arrival</w:t>
               </w:r>
@@ -4475,278 +4475,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis of Time Deviation on a Passive Localization System ”</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Grandin</w:t>
+                <w:t xml:space="preserve">ISAR imaging Based on the Empirical Mode Decomposition Time-Frequency Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Comblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSPD’2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Radar Symposium 2016 (IRS2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cracovie, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396704v1</w:t>
+                <w:t xml:space="preserve">hal-01326380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISAR imaging Based on the Empirical Mode Decomposition Time-Frequency Representation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orian Couderc</w:t>
+                <w:t xml:space="preserve">Experimental Analysis of Time Deviation on a Passive Localization System ”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Seuté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Enderli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Radar Symposium 2016 (IRS2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSPD’2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSPD.2016.7590598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326380v1</w:t>
+                <w:t xml:space="preserve">hal-01396704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'images ISAR par Décomposition Modale Empirique et Représentation Temps-Fréquence</w:t>
               </w:r>
@@ -5069,51 +5069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Column Generation Approach for Coordination and Control of Multiple UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dambreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5190,51 +5190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode de génération de colonnes pour la planification des capteurs dans un processus de collecte d'informations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Manh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dambreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5648,51 +5648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective constraint satisfaction and sequential control for solving the sensors management of the intelligence process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Manh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dambreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6119,51 +6119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Communications, Control and Signal Processing, ISCCSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Limassol, Cyprus. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6398,230 +6398,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation d'images sonar par matrice de co-occurrence</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">THT et Transformation de Hough pour la détection de modulations linéaires de fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Boudraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference : Sciences of Electronics, Technologies of Information and Telecommunication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisie. 5 p</w:t>
+              <w:t xml:space="preserve">XXIIe GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839586v1</w:t>
+                <w:t xml:space="preserve">hal-00518558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THT et Transformation de Hough pour la détection de modulations linéaires de fréquence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segmentation d'images sonar par matrice de co-occurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbark Iggane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Mammass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khenchaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIe GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.Non renseigne</w:t>
+              <w:t xml:space="preserve">5th International Conference : Sciences of Electronics, Technologies of Information and Telecommunication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisie. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518558v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the detection of transient signals using cross-$\Psi_\texttt B$-energy operator</w:t>
               </w:r>
@@ -6659,51 +6659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3th International Symposium on Communications, Control and Signal Processing, ISCCSP,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, St. Julians, Malta. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7121,77 +7121,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of nuclear time activity curves by cross-y&amp;lt;sub&amp;gt;B&amp;lt;/sub&amp;gt;-energy operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.O. Boudraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7255,51 +7255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7501,77 +7501,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMD-based multibeam echosounder images segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.O. Boudraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Salzenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7603,243 +7603,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des fonds marins par décomposition modale empirique</w:t>
+                <w:t xml:space="preserve">Interaction measure of AM-FM signals by cross-Psi_B-energy operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Saidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e colloque GRETSI sur le traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgium. pp.Non renseigne</w:t>
+              <w:t xml:space="preserve">The Eight International Symposium on Signal Processing and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Sydney, Australia. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00518759v1</w:t>
+                <w:t xml:space="preserve">hal-00518716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction measure of AM-FM signals by cross-Psi_B-energy operator</w:t>
+                <w:t xml:space="preserve">Caractérisation des fonds marins par décomposition modale empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Boudraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Saidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eight International Symposium on Signal Processing and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Sydney, Australia. pp.Non renseigne</w:t>
+              <w:t xml:space="preserve">20e colloque GRETSI sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgium. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518716v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7857,51 +7857,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et simulations de l'effet Micro-Doppler en théorie du radar en vue de la détection de cibles de type drone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Borderieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7991,51 +7991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cexus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khenchaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Pôle SyPH - Lab-STICC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8105,51 +8105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Column Generation Based Label Correcting Approach for the Sensor Management in an Information Collection Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Manh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dambreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8572,51 +8572,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="701F86DA"/>
+    <w:nsid w:val="9091B617"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8803,51 +8803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-cexus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2635-1768" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095145044" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214256130" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035905521X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAP-3453-2021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116513v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cexus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2025.103501" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Toumi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khenchaf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24247954" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01466097v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Seut&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Enderli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grandin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2223/2017.01.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088196v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.05.022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083647v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalek Bouchikhi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Boudraa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2014.120202" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108181v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fiche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2013.02.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924391v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Rochdi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.30243-271" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449699v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boudraa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benramdane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goussat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunagel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchikhi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194806v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salzenstein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Boudraa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518607v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518652v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaidi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Saidi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bourennane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Borderieux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289279v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Solaiman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289264v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IRS64527.2025.11046091" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805277v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP62566.2024.10638905" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fauvel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04320593v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498047v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028968v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clet Boudehenn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Abdelkader" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lannuzel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-6414-5_5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04320612v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03758718v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP55956.2022.9805965" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03356154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyberSA52016.2021.9478189" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03109596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tartivel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434631v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Manh Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dambreville" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21803-4_108" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924170v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyberSA49311.2020.9139656" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267673v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Riahi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP49331.2020.9231528" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01809365v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364500" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01977996v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01670756v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orian Couderc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2017.8075610" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01670785v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pr&#233;aux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwao Fujino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01326376v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396704v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSPD.2016.7590598" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01326380v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Comblet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241499v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadj Bay Ahmed" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241477v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170953v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01131976v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00802721v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Manh Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00860130v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00736396v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00729682v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00803445v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00704765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657521v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518521v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baussard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Ardeyeh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehs Diop" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518522v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241525v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00865993v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00839586v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbark Iggane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mammass" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518558v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518596v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518640v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518644v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518641v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beghadi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518642v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Astolfi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081219v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beghdadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518690v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518685v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518666v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081224v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518759v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pollet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518716v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973108v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04320704v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakeeb Jaufer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828334v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00293-4_7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041703v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012141v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-cexus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2635-1768" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095145044" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214256130" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035905521X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAP-3453-2021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116513v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cexus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2025.103501" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Toumi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khenchaf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24247954" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01466097v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Seut&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Enderli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grandin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2223/2017.01.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088196v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Ouahab Boudraa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.05.022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083647v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalek Bouchikhi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Boudraa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2014.120202" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108181v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fiche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2013.02.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924391v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Rochdi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.30243-271" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449699v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boudraa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benramdane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goussat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunagel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449746v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchikhi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194806v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salzenstein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Boudraa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518652v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaidi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Saidi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bourennane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289282v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Solaiman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IRS64527.2025.11046091" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289279v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289264v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Borderieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187035v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805277v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP62566.2024.10638905" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fauvel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04320612v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04320593v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498047v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028968v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clet Boudehenn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Abdelkader" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lannuzel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-6414-5_5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03758718v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP55956.2022.9805965" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03356154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyberSA52016.2021.9478189" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924170v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyberSA49311.2020.9139656" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03109596v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tartivel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434631v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Manh Nguyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dambreville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21803-4_108" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267673v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Riahi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP49331.2020.9231528" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01809365v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364500" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01977996v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01670785v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pr&#233;aux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwao Fujino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01670756v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orian Couderc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2017.8075610" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01326376v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01326380v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Comblet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396704v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSPD.2016.7590598" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241499v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hadj Bay Ahmed" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241477v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170953v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01131976v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00802721v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Manh Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00860130v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00736396v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00729682v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00803445v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00704765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657521v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518521v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baussard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Ardeyeh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehs Diop" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518522v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01241525v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00865993v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518558v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00839586v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbark Iggane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mammass" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518596v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518640v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518644v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518641v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beghadi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518642v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Astolfi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081219v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beghdadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518690v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518685v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518666v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081224v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518716v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518759v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pollet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973108v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04320704v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakeeb Jaufer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828334v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00293-4_7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041703v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012141v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>