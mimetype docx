--- v0 (2026-03-17)
+++ v1 (2026-05-18)
@@ -164,338 +164,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring coherent beam combined laser pulse trains for high peak and average power applications</w:t>
+                <w:t xml:space="preserve">Controlled Generation of Orbital Angular Momentum Beams With Coherent Beam Combining Digital Laser and Liquid-Crystal q-Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corentin Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claude-Alban Ranély-Vergé-Dépré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Andrieu</w:t>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
+                <w:t xml:space="preserve">Rezki Becheker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Jovanovic</w:t>
+                <w:t xml:space="preserve">Gerben Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Power Laser Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.e93. </w:t>
+              <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (4), pp.1502305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/hpl.2024.77⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JPHOT.2024.3421244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05354478v1</w:t>
+                <w:t xml:space="preserve">hal-04740612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Generation of Orbital Angular Momentum Beams With Coherent Beam Combining Digital Laser and Liquid-Crystal q-Plate</w:t>
+                <w:t xml:space="preserve">Tailoring coherent beam combined laser pulse trains for high peak and average power applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claude-Alban Ranély-Vergé-Dépré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corentin Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerben Boer</w:t>
+                <w:t xml:space="preserve">Igor Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (4), pp.1502305. </w:t>
+              <w:t xml:space="preserve">High Power Laser Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.e93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JPHOT.2024.3421244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/hpl.2024.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740612v1</w:t>
+                <w:t xml:space="preserve">hal-05354478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le laser XCAN : façonner la lumière en mode digital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Photoniques, 118, pp.35-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -529,64 +529,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Far field energy distribution control using a coherent beam combining femtosecond digital laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Alban Ranély-Vergé-Dépré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Veinhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -653,334 +653,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast fiber technologies for compact laser wake field in medical application</w:t>
+                <w:t xml:space="preserve">Phase noise measurements and diagnoses of a large array of fiber lasers by PISTIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weijian Sha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Chanteloup</w:t>
+                <w:t xml:space="preserve">Bastien Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Mourou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Severine Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Veinhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/photonics9060423⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (27), pp.7846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.466021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775555v1</w:t>
+                <w:t xml:space="preserve">hal-03775560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase noise measurements and diagnoses of a large array of fiber lasers by PISTIL</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast fiber technologies for compact laser wake field in medical application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Bellanger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Veinhard</w:t>
+                <w:t xml:space="preserve">Weijian Sha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Rousseaux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérard Mourou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (27), pp.7846. </w:t>
+              <w:t xml:space="preserve">Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (6), pp.423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.466021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/photonics9060423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775560v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbital Angular Momentum beams generation from 61 channels Coherent Beam Combining femtosecond Digital Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Veinhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bourderionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1031,77 +1031,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent beam combining of 61 femtosecond fiber amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Veinhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1338,51 +1338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Le Dortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1678,295 +1678,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02339050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XCAN — A coherent amplification network of femtosecond fiber chirped-pulse amplifiers</w:t>
+                <w:t xml:space="preserve">Large size crystalline vs. co-sintered ceramic Yb 3+ :YAG disk performance in diode pumped amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Daniault</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Albach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02571-y⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (1), pp.570-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.000570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345128v1</w:t>
+                <w:t xml:space="preserve">hal-01277755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large size crystalline vs. co-sintered ceramic Yb 3+ :YAG disk performance in diode pumped amplifiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">XCAN — A coherent amplification network of femtosecond fiber chirped-pulse amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daniault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Dortz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bourderionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Albach</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23 (1), pp.570-579. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 224 (13), pp.2609-2613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.23.000570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02571-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277755v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">14 J / 2 Hz Yb^3+:YAG diode pumped solid state laser chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gonçalvès-Novo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Albach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2356,143 +2356,143 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview and progress on the XCAN digital laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Lechevalier</w:t>
+                <w:t xml:space="preserve">Claude-Alban Ranély-Vergé-Dépré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Andrieu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerben Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Solid State Lasers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Optica, Oct 2024, Osaka, Japan. pp.ATh1A.5, </w:t>
@@ -2530,77 +2530,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-compression of shaped coherent beam combining femtosecond digital laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Alban Ranély-Vergé-Dépré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rezki Becheker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2664,103 +2664,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental optimization of orbital angular momentum beams generated by coherent beam combining digital laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Alban Ranély-Vergé-Dépré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rezki Becheker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloš Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Solid State Lasers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, optica, Oct 2023, Tacoma, United States. pp.JTu5A.4, </w:t>
@@ -2798,90 +2798,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbital angular momentum beams engineering with liquid-crystal converter and a kW fs digital laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rezki Becheker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Alban Ranély-Vergé-Dépré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerben Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2941,77 +2941,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PISTIL, moyen de métrologie pour l'évaluation des lasers à combinaison cohérente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3066,77 +3066,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">61 channels coherent beam combining femtosecond digital laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Veinhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3200,51 +3200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-fiber counter-propagation pumped amplifier tailored for Coherent Beam Combining technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3260,1259 +3260,1263 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Veinhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Applications and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, san francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993157v1</w:t>
+                <w:t xml:space="preserve">hal-02995230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent beam combining of 60 femtosecond fiber amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Veinhard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bourderionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fiber Lasers XVII: Technology and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2545229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014035v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-fiber counter-propagation pumped amplifier tailored for Coherent Beam Combining technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Coherent beam combining of 60 femtosecond fiber amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Veinhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bourderionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, san francisco, United States</w:t>
+              <w:t xml:space="preserve">Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, san francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995230v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent beam combining of 60 femtosecond fiber amplifiers</w:t>
+                <w:t xml:space="preserve">Programmable Orbital Angular Momentum beam generated from a 61 channels Coherent Beam Combining femtosecond laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Veinhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Daniault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiber Lasers XVII: Technology and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.20, </w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, san francisco, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2545229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2020.STh4P.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993142v1</w:t>
+                <w:t xml:space="preserve">hal-02995244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmable Orbital Angular Momentum beam generated from a 61 channels Coherent Beam Combining femtosecond laser</w:t>
+                <w:t xml:space="preserve">All-fiber counter-propagation pumped amplifier tailored for Coherent Beam Combining technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Daniault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Veinhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, san francisco, United States. </w:t>
+              <w:t xml:space="preserve">CLEO: Applications and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Washington, United States. pp.JW2E.11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2020.STh4P.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2020.JW2E.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02995244v1</w:t>
+                <w:t xml:space="preserve">hal-02993157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmable Orbital Angular Momentum beam generated from a 61 channels Coherent Beam Combining femtosecond laser</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Veinhard</w:t>
+                <w:t xml:space="preserve">Coherent Beam combining of 37 femtosecond fiber amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Daniault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Heilmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Le Dortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Science and Innovations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993147v1</w:t>
+                <w:t xml:space="preserve">hal-02368314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Beam combining of 37 femtosecond fiber amplifiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Coherent beam combining of seven femtosecond chirped-pulse fiber amplifiers using an interferometric phase measurement technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Heilmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Le Dortz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Daniault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Séverine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OSA, May 2018, San Jose, United States. pp.SM2N.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2018.SM2N.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368314v1</w:t>
+                <w:t xml:space="preserve">hal-02376310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Scalable Coherent Beam Combining of Femtosecond Fiber Chirped-Pulse Amplifiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards coherent combination of 61 fiber amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Heilmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Le Dortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Daniault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Advanced Solid State Lasers Conference SSL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fiber Lasers XV: Technology and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2287862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368363v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XCAN: a highly scalable femtosecond coherent amplification network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Heilmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Le Dortz²</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, lindau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards coherent combination of 61 fiber amplifiers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly Scalable Coherent Beam Combining of Femtosecond Fiber Chirped-Pulse Amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Heilmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Le Dortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Daniault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellanger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiber Lasers XV: Technology and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Advanced Solid State Lasers Conference SSL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, boston, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376331v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent beam combining of seven femtosecond chirped-pulse fiber amplifiers using an interferometric phase measurement technique</w:t>
+                <w:t xml:space="preserve">Towards Coherent Combination of 61 Fiber Amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Heilmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Le Dortz</w:t>
@@ -4526,481 +4530,347 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Daniault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Solid State Lasers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OSA, Oct 2017, Nagoya, Japan. pp.JM5A.14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ASSL.2017.JM5A.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2018.SM2N.8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02376310v1</w:t>
+                <w:t xml:space="preserve">hal-02376356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Coherent Combination of 61 Fiber Amplifiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Femtosecond coherent beam combining of seven fiber amplifiers in tiled-aperture configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Le Dortz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon-Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Heilmann</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Solid State Lasers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th EPS-QEOD EUROPHOTON CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, barcelone, Spain. pp.182 - 187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ASSL.2017.JM5A.14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02376356v1</w:t>
+                <w:t xml:space="preserve">hal-02368434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond coherent beam combining of seven fiber amplifiers in tiled-aperture configuration</w:t>
-[...115 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Gradient Doped Yb3+:YAG Crystals For Laser Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikayel Arzakantsyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Mikayel Arzakantsyan</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Délen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Délen</w:t>
+                <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Balembois</w:t>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narine Ananyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5010,151 +4880,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring Coherent Beam Combined laser pulse train for high peak and average power applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Alban Ranély-Vergé-Dépré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude-Alban Ranély-Vergé-Dépré</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Corentin Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Andrieu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5164,114 +5034,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle et mise en forme des fronts de phase et d'énergie d'impulsions brèves ultra-intenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Ecole Polytechnique X, 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00003140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId135"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5418,51 +5288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-christophe.chanteloup@polytechnique.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354478v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alban Ran&#233;ly-Verg&#233;-D&#233;pr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lechevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Andrieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan Fsaifes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovanovic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2024.77" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740612v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben Boer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2024.3421244" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252747v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chanteloup" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202311835" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Veinhard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bellanger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.474607" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775555v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijian Sha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mourou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9060423" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775560v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rouz&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bellanger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rousseaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.466021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038240v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bourderionnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.405975" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995221v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.394031" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Danson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Haefner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Bromage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Butcher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2019.36" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345114v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Heilmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Dortz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.031542" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345105v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Dortz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heilmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourderionnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001887" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339050v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marrazzo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gon&#231;alv&#232;s-Novo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Millet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.012651" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345128v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellanger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lallier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02571-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277755v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Albach" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.000570" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353158v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vincent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikayel Arzakantsyan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.000855" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373252v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-E. Berg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Olsson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hishikawa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268979300101571" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373250v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.44.001559" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373251v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wattellier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauteret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Migus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.27.000213" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919272v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2024.ATh1A.5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778589v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Fritsch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Pronin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2023.ATh3A.1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778582v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Burger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2023.JTu5A.4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778591v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2023.ATh3A.3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820527v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bellanger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368944v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2576606" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993157v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2020.JW2E.11" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014035v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourderionnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995230v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993142v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545229" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995244v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2020.STh4P.3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993147v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368314v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368363v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368392v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Dortz&#178;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376331v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2287862" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376310v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2018.SM2N.8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376356v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2017.JM5A.14" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368434v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon-Boisson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00817657v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;len" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narine Ananyan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762029v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00003140v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-christophe.chanteloup@polytechnique.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740612v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lechevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alban Ran&#233;ly-Verg&#233;-D&#233;pr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan Fsaifes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben Boer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2024.3421244" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354478v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Andrieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovanovic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2024.77" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252747v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chanteloup" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202311835" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Veinhard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bellanger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.474607" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rouz&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bellanger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rousseaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.466021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775555v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijian Sha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mourou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9060423" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038240v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bourderionnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.405975" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995221v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.394031" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Danson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Haefner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Bromage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Butcher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2019.36" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345114v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Heilmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Dortz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.031542" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345105v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Dortz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heilmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourderionnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001887" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339050v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marrazzo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gon&#231;alv&#232;s-Novo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Millet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.012651" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01277755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Albach" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.000570" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345128v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daniault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellanger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lallier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02571-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353158v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vincent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikayel Arzakantsyan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.000855" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373252v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-E. Berg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Olsson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hishikawa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268979300101571" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373250v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.44.001559" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373251v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wattellier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauteret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Migus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.27.000213" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919272v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2024.ATh1A.5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778589v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Fritsch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Pronin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2023.ATh3A.1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778582v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Burger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2023.JTu5A.4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778591v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2023.ATh3A.3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820527v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bellanger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368944v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2576606" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995230v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993142v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545229" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014035v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourderionnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995244v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2020.STh4P.3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993157v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2020.JW2E.11" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368314v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376310v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2018.SM2N.8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376331v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2287862" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368392v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Dortz&#178;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368363v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376356v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2017.JM5A.14" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368434v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon-Boisson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00817657v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;len" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narine Ananyan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762029v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00003140v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>