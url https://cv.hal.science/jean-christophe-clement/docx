--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:80.46875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JEAN-CHRISTOPHE CLEMENT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">2016-… - Professeur des Universités - Univ. Savoie Mont Blanc, CARRTEL, INRA/USMB, Chambéry2012-14 - Délégation CNRS2005-16 - Maître de Conférences - Univ. Grenoble Alpes, LECA, CNRS/UGA, Grenoble, France2004-05 - Visiting Assistant Professor - West Virginia Univ., WV, USA2001-04 - Research Associate - Rutgers Univ. & Princeton Univ., NJ, USA1998-2001 - Ph.D. Student - Univ. Rennes, ECOBIO, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-christophe-clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0841-7199</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176346198</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">306486079</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-8589-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research work relates to the understanding of nutrient dynamics  (C, N, P) in various landscapes, and the biotic and abiotic processes participating in their regulations. I am particularly interested in the mechanisms controlling nitrogen stocks and fluxes in the atmosphere-plant-soil-water continuum, their links with plant and microbial diversity, and their consequences on the functioning of ecosystems and the services they provide.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use and management intensity shape nitrogen cycling and microbial functions, driving environmental impacts in French urban soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie a M Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 219, pp.106751. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow drought alters soil microbial communities and greenhouse gas fluxes in a subalpine grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Liger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 465, pp.117663. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality Alters Soil Organic Matter Properties in Alpine and Subalpine Grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (3), pp.29. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-025-00971-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolonged warming leads to carbon depletion and increases nutrient availability in alpine soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Münkemüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 213, pp.106239. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traits and functions of alpine plant communities respond strongly but not always sufficiently to in situ climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billur Bektaş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Friaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Mineralisation of Organic Matter in Alpine Soils and Responses to Global Warming: An In Vitro Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Millery-Vigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Münkemüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (1), pp.e70050. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.70050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland restoration: Predicting vegetation trajectories over 25 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gaucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (9), pp.2385-2397. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral fertilization reduces the drought resistance of soil multifunctionality in a mountain grassland system through plant-soil interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e31. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legacy of snow cover on alpine landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Choler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.758. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02702-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of snow cover and microclimate on soil organic carbon stability in European mountain grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 250, pp.108744. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2025.108744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of soil organic carbon stocks and stability along elevation gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Choler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 461, pp.117452. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland restoration: can short‐term success criteria predict long‐term outcomes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (7), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.14231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future emergence of new ecosystems caused by glacial retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 620 (7974), pp.562-569. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06302-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contrasted impacts of grasshoppers on soil microbial activities in function of primary production and herbivore diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Colace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e12. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early spring snowmelt and summer droughts strongly impair the resilience of bacterial community and N cycling functions in a subalpine grassland ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhan Hafeez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (7), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.09836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter and soil characteristics mediate the buffering effect of snow cover on litter decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Millery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 460 (1-2), pp.511-525. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04803-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance–recovery trade‐off of soil microbial communities under altered rain regimes: An experimental test across European agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Martinez‐garcía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (2), pp.406-418. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling drivers of soil microbial potential enzyme activity across rain regimes: An approach based on the functional trait framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Martínez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Hedlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148, pp.107881. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared to conventional, ecological intensive management promotes beneficial proteolytic soil microbial communities for agro-ecosystem functioning under climate change-induced rain regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Lori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Symanczik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijbert Brussaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64279-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant growth drives soil nitrogen cycling and N-related microbial activity through changing root traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Grassein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Lemauviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44, pp.100910. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2019.100910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using proxies of microbial community‐weighted means traits to explain the cascading effect of management intensity, soil and plant traits on ecosystem resilience in mountain grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108 (3), pp.876-893. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of NH 4 + and NO 3 − uptake ability of subalpine plants and resource-use strategy identified by their functional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Grassein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (6), pp.830-841. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.07282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of NH4+ and NO3- uptake ability of subalpine plants and resource-use strategy identified by their functional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legay Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassein Fabrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segura Raphaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laîné Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavorel Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/372235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water‐soluble carbohydrates in Patzkea paniculata (L.): a plant strategy to tolerate snowpack reduction and spring drought in subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Decau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan‐bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/plb.13081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management versus site effects on the abundance of nitrifiers and denitrifiers in European mountain grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Szukics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Grigulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Kastl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baxendale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 648, pp.745-753. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foliar uptake of atmospheric nitrate by two dominant subalpine plants: insights from in situ triple‐isotope analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223 (4), pp.1784-1794. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of snow pack reduction and drought on litter decomposition in subalpine grassland communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 435 (1-2), pp.225-238. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-018-3891-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐trophic β‐diversity mediates the effect of environmental gradients on the turnover of multiple ecosystem functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martinez‐almoyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chalmandrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (10), pp.2053-2064. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop traits drive soil carbon sequestration under organic farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo García-Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Gattinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Bracht-Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijbert Brussaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (5), pp.2496-2505. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in the fungal communities nursed by two genetic groups of the alpine cushion plant, Silene acaulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (23), pp.11568-11581. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric nitrate export in streams along a montane to urban gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Albertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 633, pp.329-340. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.03.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil legacy effects of climatic stress, management and plant functional composition on microbial communities influence the response of Lolium perenne to a new drought event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 424 (1-2), pp.233-254. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-017-3403-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global analysis of terrestrial plant litter dynamics in non-perennial waterways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tockner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (7), pp.497-503. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-018-0134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The added value of including key microbial traits to determine nitrogen-related ecosystem services in managed grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie A. M. Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Grigulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (1), pp.49 - 58. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the Fate of Atmospheric Nitrate in a Subalpine Watershed Using Δ17 O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (10), pp.5561 - 5570. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b02395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801964v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial scale and intraspecific trait variability mediate assembly rules in alpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chalmandrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Münkemüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Colace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (1), pp.277-287. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the dynamic changes of rhizosphere functionality of Zea mays plants grown in organochlorine contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Briset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 331, pp.226-234. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.02.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevation alters ecosystem properties across temperate treelines globally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan R. Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan J. Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée T. Classen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard D. Bardgett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 542 (7639), pp.91-95. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature21027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode nationale pour évaluer les fonctions des zones humides dans le cadre de la compensation écologique des impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Touroult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.60-65. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2017.24.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant species identities and fertilization influence on arbuscular mycorrhizal fungal colonisation and soil bacterial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grassein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.132 - 139. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2015.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of plant traits, soil microbial properties, and abiotic parameters on nitrogen turnover of grassland ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baxendale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Krainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (11), pp.e01448. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.1448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in snow depth modify N-related soil microbial abundances and functioning during winter in subalpine grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My-Dung Jusselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.27-37. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkages between extracellular enzyme activities and the carbon and nitrogen content of grassland soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria L Cenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Fornara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Mcmullan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Ternan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.198 - 206. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of droughts on water provision in managed alpine grasslands in two climatically different regions of the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Leitinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romed Ruggenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Hammerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uta Schirpke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (8), pp.1600-1613. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.1607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stronger Short-Term Effects of Mowing Than Extreme Summer Weather on a Subalpine Grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Colace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (3), pp.458-472. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-013-9734-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil water flow is a source of the plant pathogen Pseudomonas syringae in subalpine headwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Simler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (7), pp.2038-2052. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen limitation and microbial diversity at the treeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto A. Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 123 (6), pp.729-740. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0706.2013.00860.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of snowpack properties and plant strategies on litter decomposition during winter in subalpine meadows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Colace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 363 (1-2), pp.215-229. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-012-1307-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate and nitrogen stores in Festuca paniculata under mowing explain dominance in subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Secher-Fromell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Viard-Cretat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aranjuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (2), pp.395-404. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1438-8677.2012.00652.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbes on the Cliff: Alpine Cushion Plants Structure Bacterial and Fungal Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.64. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2013.00064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative contributions of plant traits and soil microbial properties to mountain grassland ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Grigulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Krainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baxendale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Plant Functional Effects On Ecosystem Services, 101 (1), pp.47-57. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil sampling and isolation of extracellular DNA from large amount of starting material suitable for metabarcoding studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prud’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Campione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Environmental DNA, 21 (8), pp.1816-1820. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05317.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of snow-N deposition and snowmelt dynamics on soil-N cycling in marginal terraced grasslands in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108 (1-3), pp.297-315. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-011-9601-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in fungal communities associated to Festuca paniculata roots in subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bello Mouhamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Molitor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.55-63. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13225-011-0091-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Vegetation Removal and Urea Application on Iron and Nitrogen Redox Chemistry in Riparian Forested Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junu Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan G Ehrenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter R Jaffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 220 (1-4), pp.213-223. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-011-0748-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use in subalpine grasslands affects nitrogen cycling via changes in plant community and soil microbial uptake dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matthew Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (1), pp.62 - 73. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2009.01609.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning of functional diversity reveals the scale and extent of trait convergence and divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco de Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Leps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Choler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neglect of mowing and manuring leads to slower nitrogen cycling in subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matthew Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (4), pp.930-941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-NITRATE SIGNATURE IN LOW-ORDER STREAMS: EFFECTS OF LAND COVER AND AGRICULTURAL PRACTICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (8), pp.2333 - 2346. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/06-1496.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neglect of mowing and manuring leads to slower nitrogen cycling in subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matthew Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39, pp.930-941. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of vegetation and litter in the nitrogen dynamics of riparian buffer zones in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariet Hefting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bienkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dowrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (5), pp.465 - 482. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2005.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonium oxidation coupled to dissimilatory reduction of iron under anaerobic conditions in wetland soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junu Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan G. Ehrenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter R. Jaffé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (12), pp.2323 - 2328. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen Removal by Riparian Buffers along a European Climatic Gradient: Patterns and Factors of Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Butturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Burt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dowrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6 (1), pp.0020 - 0030. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-002-0183-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic investigation of denitrification in a riparian ecosystem in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert M. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce J. Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 40, pp.1035 - 1048</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological flowpaths and nitrate removal rates within a riparian floodplain along a fourth-order stream in Brittany (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristelle Plaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim P. Burt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (6), pp.1177-1195. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.1192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water table elevation controls on soil nitrogen cycling in riparian wetlands along a European climatic gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariet Hefting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dowrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Cosandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Dynamics of Denitrification along Topohydrosequences in Three Different Riparian Wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic Principles and Ecological Consequences of Changing Water Regimes on Nitrogen Cycling in Fluvial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J Naiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30 (4), pp.481 - 491. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-002-2736-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of microbial communities' life strategies in urban areas along a management intensity gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference on Ecology of Soil Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could invisible effects of land use and management on soil microbial communities durably impact carbon and nitrogen cycling in urban soils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th conference of SUITMA (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisation et l'intensité de gestion des sols urbains modifient le cycle de l'azote et les fonctions microbiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFEM 2025 : 12ème colloque de l'Association Francophone d'Écologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Agroécologie de Dijon, Nov 2025, Beaune (21), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destabilisation of organic carbon in mountain soils as a result of global warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the International Union of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOES HYDROLOGICAL SIMILARITY TO THE REFERENCE WETLAND DRIVE RESTORED VEGETATION CONVERGENCE TOWARD THE DESIRED REFERENCE COMMUNITY ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères des succès à court terme : Leviers d’anticipation des résultats de restauration à long terme des zones humides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 13 - Restaurer et Cohabiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaciers and Postglacial Ecosystems - Common goods to protect in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Congress of Conservation Biology "Biodiversity positive by 2030"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, Jun 2024, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/unibo/amsacta/7995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the nitrogen cycle in glacial forelands: an isotopic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dentant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des lacs glaciaires en réponse au réchauffement climatique : changement graduel ou régime shift ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et d’Océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOES HYDROLOGIC SIMILARITY TO THE REFERENCE WETLAND DRIVE RESTORED VEGETATION CONVERGENCE TOWARD THE DESIRED REFERENCE PLANT COMMUNITY?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² 2024, International Congress in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déstabilisation du carbone organique dans les sols de montagne face au réchauffement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA and RNA in mesoscosms experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lemoinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rasconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau ADN-O</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cestas-Gazinet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation des roselières aquatiques lacustres au contrôle de la stœchiométrie de l’azote, du phosphore et du carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées internationales de Limnologie et d’Océanographie (JILO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants and soil: The faster life of alpine grasslands under experimental warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billur Bektaş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Chabroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Biodiversity Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subalpine Grass Species are Directly Fertilized by Atmospheric Nitrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël P. Savarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geosciences Union 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How plant functional traits cascade to microbial function and ecosystem services in mountain grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Grigulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Krainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.6359-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR and Vis-NIR electroluminescence developments for FA in AlGaN/GaN HEMTs on SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moshine Bouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Malbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Symposium for Testing and Failure Analysis (ISTFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dallas, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the cycling of nitrogen and phosphorous in alpine lakes using stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² 2024, International Congress in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient release from anoxic sediments in a dam reservoir : a mesocosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Garyga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Vidal-Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Exandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² 2024, International Congress in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding grassland response to land use intensity and climate change: moving forward microbial trait-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode nationale d'évaluation des fonctions des zones humides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">310 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland assessment in France: lessons learned from the development, validation and application of a new functions based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetland and Stream Rapid Assessments: Development, Validation, and Application. Dorney J et al. (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.495-509, 2018, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-805091-0.00053-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants reverse the positive effect of nutrient addition on the drought resistance of soil multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode nationale d'évaluation des fonctions des zones humides - Fondements théoriques, scientifiques et techniques - Version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Biaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023, 410 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface pour dimensionner les mesures de compensation écologique des fonctions des zones humides. Version 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Loupsans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Francais de la Biodiversité. 2023, 108 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de la méthode nationale d'évaluation des fonctions des zones humides - Version 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Biaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office français de la biodiversité. 2023, 154 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’un outil opérationnel pour évaluer, préserver ou restaurer les fonctions biogéochimiques en zones humides répondant aux enjeux de qualité des eaux et de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ZABR. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel d'actions écologiques mobilisables en zones humides. Version 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office français de la biodiversité. 2023, 165 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode nationale d’évaluation des fonctions des zones humides - Fondements théoriques, scientifiques et techniques - Version 1.0 (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ZONES HUMIDES DE FONDS DE VALLEE ET LA REGULATION DES POLLUTIONS AZOTEES DIFFUSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université de Rennes 1, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01685466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manteau neigeux et pratiques agricoles - Impacts sur le fonctionnement biogéochimique des prairies subalpines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université de Grenoble, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01684052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les isotopes stables en écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Carvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId415"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:80.46875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JEAN-CHRISTOPHE CLEMENT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">2016-… - Professeur des Universités - Univ. Savoie Mont Blanc, CARRTEL, INRA/USMB, Chambéry2012-14 - Délégation CNRS2005-16 - Maître de Conférences - Univ. Grenoble Alpes, LECA, CNRS/UGA, Grenoble, France2004-05 - Visiting Assistant Professor - West Virginia Univ., WV, USA2001-04 - Research Associate - Rutgers Univ. & Princeton Univ., NJ, USA1998-2001 - Ph.D. Student - Univ. Rennes, ECOBIO, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-christophe-clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0841-7199</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176346198</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">306486079</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-8589-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research work relates to the understanding of nutrient dynamics  (C, N, P) in various landscapes, and the biotic and abiotic processes participating in their regulations. I am particularly interested in the mechanisms controlling nitrogen stocks and fluxes in the atmosphere-plant-soil-water continuum, their links with plant and microbial diversity, and their consequences on the functioning of ecosystems and the services they provide.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of physicochemical, microbiological, and plant root parameters of 135 soils from various urban land uses Blois city, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 64, pp.112265. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.112265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05373406v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use and management intensity shape nitrogen cycling and microbial functions, driving environmental impacts in French urban soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie a M Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 219, pp.106751. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow drought alters soil microbial communities and greenhouse gas fluxes in a subalpine grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Liger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 465, pp.117663. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland restoration: Predicting vegetation trajectories over 25 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gaucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (9), pp.2385-2397. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Mineralisation of Organic Matter in Alpine Soils and Responses to Global Warming: An In Vitro Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Millery-Vigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Münkemüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (1), pp.e70050. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.70050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traits and functions of alpine plant communities respond strongly but not always sufficiently to in situ climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billur Bektaş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Friaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality Alters Soil Organic Matter Properties in Alpine and Subalpine Grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (3), pp.29. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-025-00971-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolonged warming leads to carbon depletion and increases nutrient availability in alpine soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Münkemüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 213, pp.106239. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral fertilization reduces the drought resistance of soil multifunctionality in a mountain grassland system through plant-soil interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e31. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legacy of snow cover on alpine landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Choler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.758. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02702-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of soil organic carbon stocks and stability along elevation gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Choler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 461, pp.117452. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of snow cover and microclimate on soil organic carbon stability in European mountain grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 250, pp.108744. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2025.108744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland restoration: can short‐term success criteria predict long‐term outcomes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (7), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.14231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contrasted impacts of grasshoppers on soil microbial activities in function of primary production and herbivore diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Colace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e12. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future emergence of new ecosystems caused by glacial retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 620 (7974), pp.562-569. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06302-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early spring snowmelt and summer droughts strongly impair the resilience of bacterial community and N cycling functions in a subalpine grassland ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhan Hafeez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (7), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.09836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter and soil characteristics mediate the buffering effect of snow cover on litter decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Millery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 460 (1-2), pp.511-525. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04803-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance–recovery trade‐off of soil microbial communities under altered rain regimes: An experimental test across European agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Martinez‐garcía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (2), pp.406-418. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared to conventional, ecological intensive management promotes beneficial proteolytic soil microbial communities for agro-ecosystem functioning under climate change-induced rain regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Lori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Symanczik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijbert Brussaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64279-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling drivers of soil microbial potential enzyme activity across rain regimes: An approach based on the functional trait framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Martínez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Hedlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148, pp.107881. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant growth drives soil nitrogen cycling and N-related microbial activity through changing root traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Grassein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Lemauviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44, pp.100910. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2019.100910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using proxies of microbial community‐weighted means traits to explain the cascading effect of management intensity, soil and plant traits on ecosystem resilience in mountain grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108 (3), pp.876-893. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of NH 4 + and NO 3 − uptake ability of subalpine plants and resource-use strategy identified by their functional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Grassein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (6), pp.830-841. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.07282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of NH4+ and NO3- uptake ability of subalpine plants and resource-use strategy identified by their functional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legay Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassein Fabrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segura Raphaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laîné Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavorel Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/372235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water‐soluble carbohydrates in Patzkea paniculata (L.): a plant strategy to tolerate snowpack reduction and spring drought in subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Decau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan‐bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/plb.13081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foliar uptake of atmospheric nitrate by two dominant subalpine plants: insights from in situ triple‐isotope analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223 (4), pp.1784-1794. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management versus site effects on the abundance of nitrifiers and denitrifiers in European mountain grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Szukics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Grigulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Kastl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baxendale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 648, pp.745-753. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of snow pack reduction and drought on litter decomposition in subalpine grassland communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 435 (1-2), pp.225-238. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-018-3891-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐trophic β‐diversity mediates the effect of environmental gradients on the turnover of multiple ecosystem functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martinez‐almoyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chalmandrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (10), pp.2053-2064. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil legacy effects of climatic stress, management and plant functional composition on microbial communities influence the response of Lolium perenne to a new drought event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 424 (1-2), pp.233-254. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-017-3403-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in the fungal communities nursed by two genetic groups of the alpine cushion plant, Silene acaulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (23), pp.11568-11581. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric nitrate export in streams along a montane to urban gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Albertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 633, pp.329-340. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.03.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop traits drive soil carbon sequestration under organic farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo García-Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Gattinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Bracht-Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijbert Brussaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (5), pp.2496-2505. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global analysis of terrestrial plant litter dynamics in non-perennial waterways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tockner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (7), pp.497-503. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-018-0134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The added value of including key microbial traits to determine nitrogen-related ecosystem services in managed grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie A. M. Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Grigulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (1), pp.49 - 58. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the Fate of Atmospheric Nitrate in a Subalpine Watershed Using Δ17 O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (10), pp.5561 - 5570. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b02395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801964v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the dynamic changes of rhizosphere functionality of Zea mays plants grown in organochlorine contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Briset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 331, pp.226-234. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.02.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial scale and intraspecific trait variability mediate assembly rules in alpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chalmandrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Münkemüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Colace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (1), pp.277-287. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevation alters ecosystem properties across temperate treelines globally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan R. Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan J. Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée T. Classen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard D. Bardgett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 542 (7639), pp.91-95. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature21027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode nationale pour évaluer les fonctions des zones humides dans le cadre de la compensation écologique des impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Touroult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.60-65. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2017.24.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in snow depth modify N-related soil microbial abundances and functioning during winter in subalpine grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My-Dung Jusselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.27-37. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of plant traits, soil microbial properties, and abiotic parameters on nitrogen turnover of grassland ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baxendale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Krainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (11), pp.e01448. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.1448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant species identities and fertilization influence on arbuscular mycorrhizal fungal colonisation and soil bacterial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grassein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.132 - 139. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2015.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkages between extracellular enzyme activities and the carbon and nitrogen content of grassland soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria L Cenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Fornara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Mcmullan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Ternan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.198 - 206. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of droughts on water provision in managed alpine grasslands in two climatically different regions of the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Leitinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romed Ruggenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Hammerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uta Schirpke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (8), pp.1600-1613. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.1607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil water flow is a source of the plant pathogen Pseudomonas syringae in subalpine headwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Simler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (7), pp.2038-2052. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stronger Short-Term Effects of Mowing Than Extreme Summer Weather on a Subalpine Grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Colace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (3), pp.458-472. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-013-9734-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen limitation and microbial diversity at the treeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto A. Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 123 (6), pp.729-740. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0706.2013.00860.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate and nitrogen stores in Festuca paniculata under mowing explain dominance in subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Secher-Fromell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Viard-Cretat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aranjuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (2), pp.395-404. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1438-8677.2012.00652.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of snowpack properties and plant strategies on litter decomposition during winter in subalpine meadows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Colace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 363 (1-2), pp.215-229. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-012-1307-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbes on the Cliff: Alpine Cushion Plants Structure Bacterial and Fungal Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.64. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2013.00064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative contributions of plant traits and soil microbial properties to mountain grassland ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Grigulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Krainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baxendale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Plant Functional Effects On Ecosystem Services, 101 (1), pp.47-57. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of snow-N deposition and snowmelt dynamics on soil-N cycling in marginal terraced grasslands in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108 (1-3), pp.297-315. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-011-9601-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil sampling and isolation of extracellular DNA from large amount of starting material suitable for metabarcoding studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prud’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Campione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Environmental DNA, 21 (8), pp.1816-1820. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05317.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in fungal communities associated to Festuca paniculata roots in subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bello Mouhamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Molitor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.55-63. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13225-011-0091-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Vegetation Removal and Urea Application on Iron and Nitrogen Redox Chemistry in Riparian Forested Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junu Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan G Ehrenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter R Jaffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 220 (1-4), pp.213-223. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-011-0748-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use in subalpine grasslands affects nitrogen cycling via changes in plant community and soil microbial uptake dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matthew Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (1), pp.62 - 73. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2009.01609.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning of functional diversity reveals the scale and extent of trait convergence and divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco de Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Leps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Choler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neglect of mowing and manuring leads to slower nitrogen cycling in subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matthew Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (4), pp.930-941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-NITRATE SIGNATURE IN LOW-ORDER STREAMS: EFFECTS OF LAND COVER AND AGRICULTURAL PRACTICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (8), pp.2333 - 2346. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/06-1496.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neglect of mowing and manuring leads to slower nitrogen cycling in subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matthew Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39, pp.930-941. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of vegetation and litter in the nitrogen dynamics of riparian buffer zones in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariet Hefting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bienkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dowrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (5), pp.465 - 482. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2005.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonium oxidation coupled to dissimilatory reduction of iron under anaerobic conditions in wetland soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junu Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan G. Ehrenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter R. Jaffé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (12), pp.2323 - 2328. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen Removal by Riparian Buffers along a European Climatic Gradient: Patterns and Factors of Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Butturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Burt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dowrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6 (1), pp.0020 - 0030. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-002-0183-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic investigation of denitrification in a riparian ecosystem in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert M. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce J. Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 40, pp.1035 - 1048</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological flowpaths and nitrate removal rates within a riparian floodplain along a fourth-order stream in Brittany (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristelle Plaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim P. Burt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (6), pp.1177-1195. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.1192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water table elevation controls on soil nitrogen cycling in riparian wetlands along a European climatic gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariet Hefting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dowrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Cosandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Dynamics of Denitrification along Topohydrosequences in Three Different Riparian Wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic Principles and Ecological Consequences of Changing Water Regimes on Nitrogen Cycling in Fluvial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J Naiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30 (4), pp.481 - 491. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-002-2736-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of microbial communities' life strategies in urban areas along a management intensity gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference on Ecology of Soil Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisation et l'intensité de gestion des sols urbains modifient le cycle de l'azote et les fonctions microbiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFEM 2025 : 12ème colloque de l'Association Francophone d'Écologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Agroécologie de Dijon, Nov 2025, Beaune (21), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could invisible effects of land use and management on soil microbial communities durably impact carbon and nitrogen cycling in urban soils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th conference of SUITMA (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères des succès à court terme : Leviers d’anticipation des résultats de restauration à long terme des zones humides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 13 - Restaurer et Cohabiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaciers and Postglacial Ecosystems - Common goods to protect in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Congress of Conservation Biology "Biodiversity positive by 2030"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, Jun 2024, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/unibo/amsacta/7995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOES HYDROLOGICAL SIMILARITY TO THE REFERENCE WETLAND DRIVE RESTORED VEGETATION CONVERGENCE TOWARD THE DESIRED REFERENCE COMMUNITY ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destabilisation of organic carbon in mountain soils as a result of global warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the International Union of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the nitrogen cycle in glacial forelands: an isotopic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dentant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des lacs glaciaires en réponse au réchauffement climatique : changement graduel ou régime shift ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et d’Océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOES HYDROLOGIC SIMILARITY TO THE REFERENCE WETLAND DRIVE RESTORED VEGETATION CONVERGENCE TOWARD THE DESIRED REFERENCE PLANT COMMUNITY?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² 2024, International Congress in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déstabilisation du carbone organique dans les sols de montagne face au réchauffement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA and RNA in mesoscosms experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lemoinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rasconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau ADN-O</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cestas-Gazinet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation des roselières aquatiques lacustres au contrôle de la stœchiométrie de l’azote, du phosphore et du carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées internationales de Limnologie et d’Océanographie (JILO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants and soil: The faster life of alpine grasslands under experimental warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billur Bektaş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Chabroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Biodiversity Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subalpine Grass Species are Directly Fertilized by Atmospheric Nitrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël P. Savarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geosciences Union 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How plant functional traits cascade to microbial function and ecosystem services in mountain grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Grigulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Krainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.6359-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR and Vis-NIR electroluminescence developments for FA in AlGaN/GaN HEMTs on SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moshine Bouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Malbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Symposium for Testing and Failure Analysis (ISTFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dallas, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the cycling of nitrogen and phosphorous in alpine lakes using stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² 2024, International Congress in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient release from anoxic sediments in a dam reservoir : a mesocosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Garyga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Vidal-Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Exandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² 2024, International Congress in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding grassland response to land use intensity and climate change: moving forward microbial trait-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode nationale d'évaluation des fonctions des zones humides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">310 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland assessment in France: lessons learned from the development, validation and application of a new functions based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetland and Stream Rapid Assessments: Development, Validation, and Application. Dorney J et al. (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.495-509, 2018, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-805091-0.00053-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants reverse the positive effect of nutrient addition on the drought resistance of soil multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface pour dimensionner les mesures de compensation écologique des fonctions des zones humides. Version 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Loupsans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Francais de la Biodiversité. 2023, 108 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode nationale d'évaluation des fonctions des zones humides - Fondements théoriques, scientifiques et techniques - Version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Biaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023, 410 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de la méthode nationale d'évaluation des fonctions des zones humides - Version 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Biaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office français de la biodiversité. 2023, 154 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’un outil opérationnel pour évaluer, préserver ou restaurer les fonctions biogéochimiques en zones humides répondant aux enjeux de qualité des eaux et de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ZABR. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel d'actions écologiques mobilisables en zones humides. Version 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office français de la biodiversité. 2023, 165 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode nationale d’évaluation des fonctions des zones humides - Fondements théoriques, scientifiques et techniques - Version 1.0 (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ZONES HUMIDES DE FONDS DE VALLEE ET LA REGULATION DES POLLUTIONS AZOTEES DIFFUSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université de Rennes 1, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01685466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manteau neigeux et pratiques agricoles - Impacts sur le fonctionnement biogéochimique des prairies subalpines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université de Grenoble, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01684052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les isotopes stables en écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Carvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId420"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09BF3C7D"/>
+    <w:nsid w:val="6F2E84CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-clement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0841-7199" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176346198" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/306486079" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-8589-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440621v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie a M Cantarel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106751" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515959v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonfanti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Poulenard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Foret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117663" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072608v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Voisin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-025-00971-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105389v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106239" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344578v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billur Bekta&#351;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Rutten" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Friaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arnoldi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70503" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Clement" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millery-Vigues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70050" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544081v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Adam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gaucherand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70106" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199966v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bonin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.534" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345093v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Reverdy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bayle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicoud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02702-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931949v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.108744" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212883v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117452" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661651v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Cooper" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gaucherand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.14231" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221856v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Costes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06302-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988756v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Colace" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.229" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152883v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Hafeez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09836" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181257v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millery" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04803-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13774" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926002v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Hedlund" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107881" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Lori" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Symanczik" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijbert Brussaard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64279-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476717v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Grassein" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2019.100910" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408942v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13327" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482241v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Segura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Laine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07282" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947616v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legay Nicolas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grassein Fabrice" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segura Rapha&#235;l" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#238;n&#233; Philippe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavorel Sandra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/372235" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02509432v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan&#8208;bertrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13081" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859807v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Szukics" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Grigulis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Kastl" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baxendale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.039" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350376v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilann Bourgeois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Savarino" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15761" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935867v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3891-3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276279v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez&#8208;almoyna" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chalmandrier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ohlmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13393" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801968v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Palacios" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gattinger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bracht-J&#248;rgensen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13113" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930654v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonneville" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saccone" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Ibanez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4606" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350367v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nemery" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Albertin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.141" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688479v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Binet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3403-x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802266v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. von Schiller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tockner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0134-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688474v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. M. Cantarel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801964v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Barbero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02395" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604570v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aubert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12658" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604383v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blondel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Briset" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.02.056" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPK0R0R4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606591v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R. Mayor" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan J. Sanders" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e T. Classen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Bardgett" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature21027" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584303v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gayet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Barnaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baptist" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caessteker" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.24.13" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688397v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Legay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassein" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Binet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnoldi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Personeni" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.10.006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V0BCXWD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688415v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Krainer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1448" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688390v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My-Dung Jusselme" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faure" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.09.013" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JDKJX9D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632569v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria L Cenini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Fornara" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mcmullan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Ternan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Carolan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.02.015" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688378v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Leitinger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romed Ruggenthaler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Hammerle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Schirpke" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1607" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688251v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pautrat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vicente" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-013-9734-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688240v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Laurent" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12296" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688278v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Th&#233;bault" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A. Geremia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2013.00860.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686978v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1307-3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3GNP502B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686283v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baptist" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Secher-Fromell" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viard-Cretat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aranjuelo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2012.00652.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HF16H13J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688202v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saccone" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zinger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2013.00064" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687645v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12014" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686266v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Campione" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miquel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05317.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VT32V3DW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686258v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Robson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillemin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lochet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9601-3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50BCB284769FF5FE33E191C7A413ED4801CFCBD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686233v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bello Mouhamadou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Molitor" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sage" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13225-011-0091-3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686242v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junu Shrestha" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan G Ehrenfeld" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Jaffe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-011-0748-2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FXKQX7SL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685529v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matthew Robson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2009.01609.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685523v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bello" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Leps" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663361v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685482v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thenail" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/06-1496.1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128628v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.11.004" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCSZCKFG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682509v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariet Hefting" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Bienkowski" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dowrick" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gu&#233;nat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2005.01.003" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F10CMNJX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682534v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan G. Ehrenfeld" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Jaff&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.03.027" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H0ZH978-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632582v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Sabater" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Butturini" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Burt" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-002-0183-8" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K4MPM95S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682418v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Holmes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce J. Peterson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682669v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Plaine" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim P. Burt" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.1192" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D0407005-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682490v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Cosandey" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Bernal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682405v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632578v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Naiman" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-002-2736-1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131111v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Charron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05127196v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05179985v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817403v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817427v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817439v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817332v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fischer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costes" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/7995" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817375v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dentant" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12077" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819581v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819603v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819659v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819668v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemoinne" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rasconi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819561v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boggio" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819533v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chabroux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817364v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l P. Savarino" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02545086v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585192v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshine Bouya" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carisetti" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Malbert" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perdu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819618v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Page" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819653v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Garyga" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Vidal-Hurtado" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Exandier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819675v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607420v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baraille" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608502v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fossey" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-805091-0.00053-0" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816940v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817018v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Biaunier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817288v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817107v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844075v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817263v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461500v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baraille" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01685466v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01684052v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816545v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carvin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-clement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0841-7199" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176346198" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/306486079" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-8589-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373406v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arnoldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boscardin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112265" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440621v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie a M Cantarel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106751" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonfanti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Poulenard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Foret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117663" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544081v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Adam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gaucherand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70106" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934905v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Clement" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millery-Vigues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70050" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344578v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billur Bekta&#351;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Rutten" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Friaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70503" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Voisin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-025-00971-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105389v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106239" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bonin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.534" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345093v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Reverdy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bayle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02702-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212883v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117452" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931949v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.108744" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661651v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Cooper" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gaucherand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.14231" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988756v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Colace" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.229" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huss" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Costes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06302-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152883v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Hafeez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09836" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181257v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04803-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151802v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13774" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570574v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Lori" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Symanczik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijbert Brussaard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64279-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926002v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Hedlund" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107881" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476717v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Grassein" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2019.100910" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408942v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13327" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482241v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Segura" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Laine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07282" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947616v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legay Nicolas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grassein Fabrice" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segura Rapha&#235;l" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#238;n&#233; Philippe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavorel Sandra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/372235" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02509432v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan&#8208;bertrand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13081" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350376v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilann Bourgeois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caillon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Savarino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15761" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859807v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Szukics" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Grigulis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Kastl" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baxendale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.039" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935867v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3891-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276279v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez&#8208;almoyna" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chalmandrier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ohlmann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13393" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688479v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Binet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3403-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930654v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonneville" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saccone" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Ibanez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4606" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350367v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nemery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Albertin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.141" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801968v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Palacios" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gattinger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bracht-J&#248;rgensen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13113" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802266v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. von Schiller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tockner" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0134-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688474v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. M. Cantarel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801964v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Barbero" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02395" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604383v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blondel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Briset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.02.056" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPK0R0R4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604570v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aubert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12658" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606591v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R. Mayor" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan J. Sanders" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e T. Classen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Bardgett" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature21027" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584303v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gayet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Barnaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baptist" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caessteker" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.24.13" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688390v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My-Dung Jusselme" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faure" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.09.013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JDKJX9D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688415v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Krainer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1448" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688397v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Legay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassein" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Binet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnoldi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Personeni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.10.006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V0BCXWD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632569v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria L Cenini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Fornara" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mcmullan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Ternan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Carolan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.02.015" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688378v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Leitinger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romed Ruggenthaler" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Hammerle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Schirpke" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1607" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688240v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Laurent" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12296" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688251v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pautrat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vicente" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-013-9734-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688278v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Th&#233;bault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A. Geremia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2013.00860.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686283v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baptist" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Secher-Fromell" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viard-Cretat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aranjuelo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2012.00652.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HF16H13J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686978v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1307-3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3GNP502B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688202v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saccone" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zinger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2013.00064" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687645v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12014" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686258v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Robson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillemin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lochet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9601-3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50BCB284769FF5FE33E191C7A413ED4801CFCBD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686266v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Campione" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miquel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05317.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VT32V3DW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686233v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bello Mouhamadou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Molitor" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sage" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13225-011-0091-3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686242v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junu Shrestha" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan G Ehrenfeld" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Jaffe" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-011-0748-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FXKQX7SL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685529v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matthew Robson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2009.01609.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685523v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bello" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Leps" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663361v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685482v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thenail" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/06-1496.1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128628v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.11.004" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCSZCKFG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682509v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariet Hefting" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Bienkowski" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dowrick" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gu&#233;nat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2005.01.003" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F10CMNJX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682534v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan G. Ehrenfeld" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Jaff&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.03.027" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H0ZH978-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632582v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Sabater" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Butturini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Burt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-002-0183-8" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K4MPM95S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682418v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Holmes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce J. Peterson" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682669v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Plaine" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim P. Burt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.1192" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D0407005-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682490v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Cosandey" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Bernal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682405v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632578v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Naiman" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-002-2736-1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131111v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Charron" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05179985v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05127196v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817439v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817332v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fischer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costes" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/7995" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817427v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817403v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817375v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dentant" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12077" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819581v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819603v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819659v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819668v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemoinne" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rasconi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819561v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boggio" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819533v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chabroux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817364v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l P. Savarino" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02545086v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585192v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshine Bouya" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carisetti" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Malbert" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labat" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perdu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819618v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Page" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819653v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Garyga" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Vidal-Hurtado" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Exandier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819675v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607420v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baraille" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608502v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fossey" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-805091-0.00053-0" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816940v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817288v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817018v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Biaunier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817107v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844075v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817263v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461500v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baraille" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01685466v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01684052v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816545v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carvin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>