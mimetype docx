--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:80.46875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JEAN-CHRISTOPHE CLEMENT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">2016-… - Professeur des Universités - Univ. Savoie Mont Blanc, CARRTEL, INRA/USMB, Chambéry2012-14 - Délégation CNRS2005-16 - Maître de Conférences - Univ. Grenoble Alpes, LECA, CNRS/UGA, Grenoble, France2004-05 - Visiting Assistant Professor - West Virginia Univ., WV, USA2001-04 - Research Associate - Rutgers Univ. & Princeton Univ., NJ, USA1998-2001 - Ph.D. Student - Univ. Rennes, ECOBIO, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-christophe-clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0841-7199</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176346198</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">306486079</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-8589-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research work relates to the understanding of nutrient dynamics  (C, N, P) in various landscapes, and the biotic and abiotic processes participating in their regulations. I am particularly interested in the mechanisms controlling nitrogen stocks and fluxes in the atmosphere-plant-soil-water continuum, their links with plant and microbial diversity, and their consequences on the functioning of ecosystems and the services they provide.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of physicochemical, microbiological, and plant root parameters of 135 soils from various urban land uses Blois city, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 64, pp.112265. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.112265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05373406v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use and management intensity shape nitrogen cycling and microbial functions, driving environmental impacts in French urban soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie a M Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 219, pp.106751. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow drought alters soil microbial communities and greenhouse gas fluxes in a subalpine grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Liger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 465, pp.117663. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland restoration: Predicting vegetation trajectories over 25 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gaucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (9), pp.2385-2397. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Mineralisation of Organic Matter in Alpine Soils and Responses to Global Warming: An In Vitro Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Millery-Vigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Münkemüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (1), pp.e70050. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.70050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traits and functions of alpine plant communities respond strongly but not always sufficiently to in situ climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billur Bektaş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Friaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality Alters Soil Organic Matter Properties in Alpine and Subalpine Grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (3), pp.29. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-025-00971-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolonged warming leads to carbon depletion and increases nutrient availability in alpine soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Münkemüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 213, pp.106239. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral fertilization reduces the drought resistance of soil multifunctionality in a mountain grassland system through plant-soil interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e31. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legacy of snow cover on alpine landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Choler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.758. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02702-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of soil organic carbon stocks and stability along elevation gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Choler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 461, pp.117452. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of snow cover and microclimate on soil organic carbon stability in European mountain grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 250, pp.108744. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2025.108744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland restoration: can short‐term success criteria predict long‐term outcomes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (7), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.14231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contrasted impacts of grasshoppers on soil microbial activities in function of primary production and herbivore diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Colace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e12. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future emergence of new ecosystems caused by glacial retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 620 (7974), pp.562-569. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06302-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early spring snowmelt and summer droughts strongly impair the resilience of bacterial community and N cycling functions in a subalpine grassland ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhan Hafeez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (7), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.09836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter and soil characteristics mediate the buffering effect of snow cover on litter decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Millery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 460 (1-2), pp.511-525. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04803-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance–recovery trade‐off of soil microbial communities under altered rain regimes: An experimental test across European agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Martinez‐garcía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (2), pp.406-418. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared to conventional, ecological intensive management promotes beneficial proteolytic soil microbial communities for agro-ecosystem functioning under climate change-induced rain regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Lori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Symanczik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijbert Brussaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64279-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling drivers of soil microbial potential enzyme activity across rain regimes: An approach based on the functional trait framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Martínez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Hedlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148, pp.107881. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant growth drives soil nitrogen cycling and N-related microbial activity through changing root traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Grassein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Lemauviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44, pp.100910. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2019.100910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using proxies of microbial community‐weighted means traits to explain the cascading effect of management intensity, soil and plant traits on ecosystem resilience in mountain grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108 (3), pp.876-893. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of NH 4 + and NO 3 − uptake ability of subalpine plants and resource-use strategy identified by their functional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Grassein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (6), pp.830-841. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.07282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of NH4+ and NO3- uptake ability of subalpine plants and resource-use strategy identified by their functional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legay Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassein Fabrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segura Raphaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laîné Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavorel Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/372235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water‐soluble carbohydrates in Patzkea paniculata (L.): a plant strategy to tolerate snowpack reduction and spring drought in subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Decau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan‐bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/plb.13081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foliar uptake of atmospheric nitrate by two dominant subalpine plants: insights from in situ triple‐isotope analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223 (4), pp.1784-1794. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management versus site effects on the abundance of nitrifiers and denitrifiers in European mountain grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Szukics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Grigulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Kastl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baxendale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 648, pp.745-753. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of snow pack reduction and drought on litter decomposition in subalpine grassland communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 435 (1-2), pp.225-238. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-018-3891-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐trophic β‐diversity mediates the effect of environmental gradients on the turnover of multiple ecosystem functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martinez‐almoyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chalmandrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (10), pp.2053-2064. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil legacy effects of climatic stress, management and plant functional composition on microbial communities influence the response of Lolium perenne to a new drought event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 424 (1-2), pp.233-254. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-017-3403-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in the fungal communities nursed by two genetic groups of the alpine cushion plant, Silene acaulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (23), pp.11568-11581. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric nitrate export in streams along a montane to urban gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Albertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 633, pp.329-340. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.03.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop traits drive soil carbon sequestration under organic farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo García-Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Gattinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Bracht-Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijbert Brussaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (5), pp.2496-2505. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global analysis of terrestrial plant litter dynamics in non-perennial waterways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tockner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (7), pp.497-503. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-018-0134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The added value of including key microbial traits to determine nitrogen-related ecosystem services in managed grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie A. M. Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Grigulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (1), pp.49 - 58. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the Fate of Atmospheric Nitrate in a Subalpine Watershed Using Δ17 O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (10), pp.5561 - 5570. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b02395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801964v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the dynamic changes of rhizosphere functionality of Zea mays plants grown in organochlorine contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Briset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 331, pp.226-234. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.02.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial scale and intraspecific trait variability mediate assembly rules in alpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chalmandrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Münkemüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Colace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (1), pp.277-287. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevation alters ecosystem properties across temperate treelines globally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan R. Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan J. Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée T. Classen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard D. Bardgett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 542 (7639), pp.91-95. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature21027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode nationale pour évaluer les fonctions des zones humides dans le cadre de la compensation écologique des impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Touroult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.60-65. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2017.24.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in snow depth modify N-related soil microbial abundances and functioning during winter in subalpine grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My-Dung Jusselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.27-37. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of plant traits, soil microbial properties, and abiotic parameters on nitrogen turnover of grassland ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baxendale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Krainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (11), pp.e01448. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.1448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant species identities and fertilization influence on arbuscular mycorrhizal fungal colonisation and soil bacterial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grassein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.132 - 139. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2015.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkages between extracellular enzyme activities and the carbon and nitrogen content of grassland soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria L Cenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Fornara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Mcmullan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Ternan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.198 - 206. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of droughts on water provision in managed alpine grasslands in two climatically different regions of the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Leitinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romed Ruggenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Hammerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uta Schirpke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (8), pp.1600-1613. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.1607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil water flow is a source of the plant pathogen Pseudomonas syringae in subalpine headwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Simler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (7), pp.2038-2052. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stronger Short-Term Effects of Mowing Than Extreme Summer Weather on a Subalpine Grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Colace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (3), pp.458-472. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-013-9734-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen limitation and microbial diversity at the treeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto A. Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 123 (6), pp.729-740. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0706.2013.00860.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate and nitrogen stores in Festuca paniculata under mowing explain dominance in subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Secher-Fromell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Viard-Cretat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aranjuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (2), pp.395-404. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1438-8677.2012.00652.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of snowpack properties and plant strategies on litter decomposition during winter in subalpine meadows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Colace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 363 (1-2), pp.215-229. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-012-1307-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbes on the Cliff: Alpine Cushion Plants Structure Bacterial and Fungal Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.64. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2013.00064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative contributions of plant traits and soil microbial properties to mountain grassland ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Grigulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Krainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baxendale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Plant Functional Effects On Ecosystem Services, 101 (1), pp.47-57. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of snow-N deposition and snowmelt dynamics on soil-N cycling in marginal terraced grasslands in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108 (1-3), pp.297-315. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-011-9601-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil sampling and isolation of extracellular DNA from large amount of starting material suitable for metabarcoding studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prud’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Campione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Environmental DNA, 21 (8), pp.1816-1820. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05317.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in fungal communities associated to Festuca paniculata roots in subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bello Mouhamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Molitor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.55-63. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13225-011-0091-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Vegetation Removal and Urea Application on Iron and Nitrogen Redox Chemistry in Riparian Forested Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junu Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan G Ehrenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter R Jaffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 220 (1-4), pp.213-223. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-011-0748-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use in subalpine grasslands affects nitrogen cycling via changes in plant community and soil microbial uptake dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matthew Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (1), pp.62 - 73. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2009.01609.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning of functional diversity reveals the scale and extent of trait convergence and divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco de Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Leps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Choler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neglect of mowing and manuring leads to slower nitrogen cycling in subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matthew Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (4), pp.930-941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-NITRATE SIGNATURE IN LOW-ORDER STREAMS: EFFECTS OF LAND COVER AND AGRICULTURAL PRACTICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (8), pp.2333 - 2346. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/06-1496.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neglect of mowing and manuring leads to slower nitrogen cycling in subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matthew Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39, pp.930-941. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of vegetation and litter in the nitrogen dynamics of riparian buffer zones in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariet Hefting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bienkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dowrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (5), pp.465 - 482. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2005.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonium oxidation coupled to dissimilatory reduction of iron under anaerobic conditions in wetland soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junu Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan G. Ehrenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter R. Jaffé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (12), pp.2323 - 2328. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen Removal by Riparian Buffers along a European Climatic Gradient: Patterns and Factors of Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Butturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Burt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dowrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6 (1), pp.0020 - 0030. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-002-0183-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic investigation of denitrification in a riparian ecosystem in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert M. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce J. Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 40, pp.1035 - 1048</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological flowpaths and nitrate removal rates within a riparian floodplain along a fourth-order stream in Brittany (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristelle Plaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim P. Burt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (6), pp.1177-1195. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.1192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water table elevation controls on soil nitrogen cycling in riparian wetlands along a European climatic gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariet Hefting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dowrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Cosandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Dynamics of Denitrification along Topohydrosequences in Three Different Riparian Wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic Principles and Ecological Consequences of Changing Water Regimes on Nitrogen Cycling in Fluvial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J Naiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30 (4), pp.481 - 491. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-002-2736-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of microbial communities' life strategies in urban areas along a management intensity gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference on Ecology of Soil Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisation et l'intensité de gestion des sols urbains modifient le cycle de l'azote et les fonctions microbiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFEM 2025 : 12ème colloque de l'Association Francophone d'Écologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Agroécologie de Dijon, Nov 2025, Beaune (21), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could invisible effects of land use and management on soil microbial communities durably impact carbon and nitrogen cycling in urban soils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th conference of SUITMA (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères des succès à court terme : Leviers d’anticipation des résultats de restauration à long terme des zones humides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 13 - Restaurer et Cohabiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaciers and Postglacial Ecosystems - Common goods to protect in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Congress of Conservation Biology "Biodiversity positive by 2030"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, Jun 2024, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/unibo/amsacta/7995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOES HYDROLOGICAL SIMILARITY TO THE REFERENCE WETLAND DRIVE RESTORED VEGETATION CONVERGENCE TOWARD THE DESIRED REFERENCE COMMUNITY ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destabilisation of organic carbon in mountain soils as a result of global warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the International Union of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the nitrogen cycle in glacial forelands: an isotopic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dentant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des lacs glaciaires en réponse au réchauffement climatique : changement graduel ou régime shift ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et d’Océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOES HYDROLOGIC SIMILARITY TO THE REFERENCE WETLAND DRIVE RESTORED VEGETATION CONVERGENCE TOWARD THE DESIRED REFERENCE PLANT COMMUNITY?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² 2024, International Congress in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déstabilisation du carbone organique dans les sols de montagne face au réchauffement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA and RNA in mesoscosms experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lemoinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rasconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau ADN-O</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cestas-Gazinet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation des roselières aquatiques lacustres au contrôle de la stœchiométrie de l’azote, du phosphore et du carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées internationales de Limnologie et d’Océanographie (JILO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants and soil: The faster life of alpine grasslands under experimental warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billur Bektaş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Chabroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Biodiversity Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subalpine Grass Species are Directly Fertilized by Atmospheric Nitrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël P. Savarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geosciences Union 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How plant functional traits cascade to microbial function and ecosystem services in mountain grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Grigulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Krainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.6359-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR and Vis-NIR electroluminescence developments for FA in AlGaN/GaN HEMTs on SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moshine Bouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Malbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Symposium for Testing and Failure Analysis (ISTFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dallas, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the cycling of nitrogen and phosphorous in alpine lakes using stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² 2024, International Congress in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient release from anoxic sediments in a dam reservoir : a mesocosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Garyga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Vidal-Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Exandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² 2024, International Congress in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding grassland response to land use intensity and climate change: moving forward microbial trait-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode nationale d'évaluation des fonctions des zones humides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">310 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland assessment in France: lessons learned from the development, validation and application of a new functions based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetland and Stream Rapid Assessments: Development, Validation, and Application. Dorney J et al. (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.495-509, 2018, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-805091-0.00053-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants reverse the positive effect of nutrient addition on the drought resistance of soil multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface pour dimensionner les mesures de compensation écologique des fonctions des zones humides. Version 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Loupsans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Francais de la Biodiversité. 2023, 108 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode nationale d'évaluation des fonctions des zones humides - Fondements théoriques, scientifiques et techniques - Version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Biaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023, 410 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de la méthode nationale d'évaluation des fonctions des zones humides - Version 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Biaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office français de la biodiversité. 2023, 154 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’un outil opérationnel pour évaluer, préserver ou restaurer les fonctions biogéochimiques en zones humides répondant aux enjeux de qualité des eaux et de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ZABR. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel d'actions écologiques mobilisables en zones humides. Version 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office français de la biodiversité. 2023, 165 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode nationale d’évaluation des fonctions des zones humides - Fondements théoriques, scientifiques et techniques - Version 1.0 (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ZONES HUMIDES DE FONDS DE VALLEE ET LA REGULATION DES POLLUTIONS AZOTEES DIFFUSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université de Rennes 1, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01685466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manteau neigeux et pratiques agricoles - Impacts sur le fonctionnement biogéochimique des prairies subalpines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université de Grenoble, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01684052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les isotopes stables en écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Carvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId420"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:80.46875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JEAN-CHRISTOPHE CLEMENT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">2016-… - Professeur des Universités - Univ. Savoie Mont Blanc, CARRTEL, INRA/USMB, Chambéry2012-14 - Délégation CNRS2005-16 - Maître de Conférences - Univ. Grenoble Alpes, LECA, CNRS/UGA, Grenoble, France2004-05 - Visiting Assistant Professor - West Virginia Univ., WV, USA2001-04 - Research Associate - Rutgers Univ. & Princeton Univ., NJ, USA1998-2001 - Ph.D. Student - Univ. Rennes, ECOBIO, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-christophe-clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0841-7199</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176346198</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">306486079</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-8589-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research work relates to the understanding of nutrient dynamics  (C, N, P) in various landscapes, and the biotic and abiotic processes participating in their regulations. I am particularly interested in the mechanisms controlling nitrogen stocks and fluxes in the atmosphere-plant-soil-water continuum, their links with plant and microbial diversity, and their consequences on the functioning of ecosystems and the services they provide.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of physicochemical, microbiological, and plant root parameters of 135 soils from various urban land uses Blois city, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 64, pp.112265. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.112265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05373406v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use and management intensity shape nitrogen cycling and microbial functions, driving environmental impacts in French urban soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie a M Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 219, pp.106751. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow drought alters soil microbial communities and greenhouse gas fluxes in a subalpine grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Liger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 465, pp.117663. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality Alters Soil Organic Matter Properties in Alpine and Subalpine Grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (3), pp.29. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-025-00971-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolonged warming leads to carbon depletion and increases nutrient availability in alpine soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Münkemüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 213, pp.106239. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland restoration: Predicting vegetation trajectories over 25 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gaucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (9), pp.2385-2397. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Mineralisation of Organic Matter in Alpine Soils and Responses to Global Warming: An In Vitro Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Millery-Vigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Münkemüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (1), pp.e70050. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.70050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traits and functions of alpine plant communities respond strongly but not always sufficiently to in situ climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billur Bektaş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Friaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral fertilization reduces the drought resistance of soil multifunctionality in a mountain grassland system through plant-soil interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e31. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legacy of snow cover on alpine landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Choler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.758. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02702-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of soil organic carbon stocks and stability along elevation gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Choler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 461, pp.117452. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of snow cover and microclimate on soil organic carbon stability in European mountain grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 250, pp.108744. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2025.108744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland restoration: can short‐term success criteria predict long‐term outcomes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (7), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.14231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future emergence of new ecosystems caused by glacial retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 620 (7974), pp.562-569. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06302-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contrasted impacts of grasshoppers on soil microbial activities in function of primary production and herbivore diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Colace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e12. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early spring snowmelt and summer droughts strongly impair the resilience of bacterial community and N cycling functions in a subalpine grassland ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhan Hafeez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (7), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.09836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter and soil characteristics mediate the buffering effect of snow cover on litter decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Millery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 460 (1-2), pp.511-525. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04803-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance–recovery trade‐off of soil microbial communities under altered rain regimes: An experimental test across European agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Martinez‐garcía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (2), pp.406-418. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling drivers of soil microbial potential enzyme activity across rain regimes: An approach based on the functional trait framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Martínez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Hedlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148, pp.107881. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared to conventional, ecological intensive management promotes beneficial proteolytic soil microbial communities for agro-ecosystem functioning under climate change-induced rain regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Lori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Symanczik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijbert Brussaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64279-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant growth drives soil nitrogen cycling and N-related microbial activity through changing root traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Grassein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Lemauviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44, pp.100910. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2019.100910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of NH4+ and NO3- uptake ability of subalpine plants and resource-use strategy identified by their functional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legay Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassein Fabrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segura Raphaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laîné Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavorel Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/372235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of NH 4 + and NO 3 − uptake ability of subalpine plants and resource-use strategy identified by their functional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Grassein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (6), pp.830-841. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.07282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using proxies of microbial community‐weighted means traits to explain the cascading effect of management intensity, soil and plant traits on ecosystem resilience in mountain grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108 (3), pp.876-893. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water‐soluble carbohydrates in Patzkea paniculata (L.): a plant strategy to tolerate snowpack reduction and spring drought in subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Decau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan‐bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/plb.13081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foliar uptake of atmospheric nitrate by two dominant subalpine plants: insights from in situ triple‐isotope analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223 (4), pp.1784-1794. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management versus site effects on the abundance of nitrifiers and denitrifiers in European mountain grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Szukics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Grigulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Kastl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baxendale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 648, pp.745-753. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of snow pack reduction and drought on litter decomposition in subalpine grassland communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 435 (1-2), pp.225-238. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-018-3891-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐trophic β‐diversity mediates the effect of environmental gradients on the turnover of multiple ecosystem functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martinez‐almoyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chalmandrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (10), pp.2053-2064. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop traits drive soil carbon sequestration under organic farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo García-Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Gattinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Bracht-Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijbert Brussaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (5), pp.2496-2505. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil legacy effects of climatic stress, management and plant functional composition on microbial communities influence the response of Lolium perenne to a new drought event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 424 (1-2), pp.233-254. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-017-3403-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in the fungal communities nursed by two genetic groups of the alpine cushion plant, Silene acaulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (23), pp.11568-11581. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric nitrate export in streams along a montane to urban gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Albertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 633, pp.329-340. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.03.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global analysis of terrestrial plant litter dynamics in non-perennial waterways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tockner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (7), pp.497-503. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-018-0134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The added value of including key microbial traits to determine nitrogen-related ecosystem services in managed grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie A. M. Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Grigulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (1), pp.49 - 58. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the Fate of Atmospheric Nitrate in a Subalpine Watershed Using Δ17 O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (10), pp.5561 - 5570. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b02395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801964v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial scale and intraspecific trait variability mediate assembly rules in alpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chalmandrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Münkemüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Colace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (1), pp.277-287. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the dynamic changes of rhizosphere functionality of Zea mays plants grown in organochlorine contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Briset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 331, pp.226-234. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.02.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevation alters ecosystem properties across temperate treelines globally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan R. Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan J. Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée T. Classen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard D. Bardgett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 542 (7639), pp.91-95. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature21027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode nationale pour évaluer les fonctions des zones humides dans le cadre de la compensation écologique des impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Touroult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.60-65. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2017.24.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in snow depth modify N-related soil microbial abundances and functioning during winter in subalpine grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My-Dung Jusselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.27-37. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of plant traits, soil microbial properties, and abiotic parameters on nitrogen turnover of grassland ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baxendale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Krainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (11), pp.e01448. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.1448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant species identities and fertilization influence on arbuscular mycorrhizal fungal colonisation and soil bacterial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grassein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.132 - 139. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2015.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkages between extracellular enzyme activities and the carbon and nitrogen content of grassland soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria L Cenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Fornara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Mcmullan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Ternan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.198 - 206. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of droughts on water provision in managed alpine grasslands in two climatically different regions of the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Leitinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romed Ruggenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Hammerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uta Schirpke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (8), pp.1600-1613. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.1607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stronger Short-Term Effects of Mowing Than Extreme Summer Weather on a Subalpine Grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Colace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (3), pp.458-472. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-013-9734-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil water flow is a source of the plant pathogen Pseudomonas syringae in subalpine headwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Simler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (7), pp.2038-2052. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen limitation and microbial diversity at the treeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto A. Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 123 (6), pp.729-740. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0706.2013.00860.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of snowpack properties and plant strategies on litter decomposition during winter in subalpine meadows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Colace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 363 (1-2), pp.215-229. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-012-1307-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate and nitrogen stores in Festuca paniculata under mowing explain dominance in subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Secher-Fromell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Viard-Cretat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aranjuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (2), pp.395-404. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1438-8677.2012.00652.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbes on the Cliff: Alpine Cushion Plants Structure Bacterial and Fungal Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.64. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2013.00064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative contributions of plant traits and soil microbial properties to mountain grassland ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Grigulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Krainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baxendale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Plant Functional Effects On Ecosystem Services, 101 (1), pp.47-57. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil sampling and isolation of extracellular DNA from large amount of starting material suitable for metabarcoding studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prud’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Campione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Environmental DNA, 21 (8), pp.1816-1820. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05317.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of snow-N deposition and snowmelt dynamics on soil-N cycling in marginal terraced grasslands in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108 (1-3), pp.297-315. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-011-9601-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in fungal communities associated to Festuca paniculata roots in subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bello Mouhamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Molitor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.55-63. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13225-011-0091-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Vegetation Removal and Urea Application on Iron and Nitrogen Redox Chemistry in Riparian Forested Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junu Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan G Ehrenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter R Jaffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 220 (1-4), pp.213-223. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-011-0748-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use in subalpine grasslands affects nitrogen cycling via changes in plant community and soil microbial uptake dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matthew Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (1), pp.62 - 73. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2009.01609.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning of functional diversity reveals the scale and extent of trait convergence and divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco de Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Leps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Choler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neglect of mowing and manuring leads to slower nitrogen cycling in subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matthew Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (4), pp.930-941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-NITRATE SIGNATURE IN LOW-ORDER STREAMS: EFFECTS OF LAND COVER AND AGRICULTURAL PRACTICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (8), pp.2333 - 2346. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/06-1496.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neglect of mowing and manuring leads to slower nitrogen cycling in subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matthew Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39, pp.930-941. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of vegetation and litter in the nitrogen dynamics of riparian buffer zones in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariet Hefting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bienkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dowrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (5), pp.465 - 482. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2005.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonium oxidation coupled to dissimilatory reduction of iron under anaerobic conditions in wetland soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junu Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan G. Ehrenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter R. Jaffé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (12), pp.2323 - 2328. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen Removal by Riparian Buffers along a European Climatic Gradient: Patterns and Factors of Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Butturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Burt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dowrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6 (1), pp.0020 - 0030. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-002-0183-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic investigation of denitrification in a riparian ecosystem in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert M. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce J. Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 40, pp.1035 - 1048</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological flowpaths and nitrate removal rates within a riparian floodplain along a fourth-order stream in Brittany (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristelle Plaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim P. Burt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (6), pp.1177-1195. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.1192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water table elevation controls on soil nitrogen cycling in riparian wetlands along a European climatic gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariet Hefting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dowrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Cosandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Dynamics of Denitrification along Topohydrosequences in Three Different Riparian Wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic Principles and Ecological Consequences of Changing Water Regimes on Nitrogen Cycling in Fluvial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J Naiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30 (4), pp.481 - 491. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-002-2736-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of microbial communities' life strategies in urban areas along a management intensity gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference on Ecology of Soil Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisation et l'intensité de gestion des sols urbains modifient le cycle de l'azote et les fonctions microbiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFEM 2025 : 12ème colloque de l'Association Francophone d'Écologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Agroécologie de Dijon, Nov 2025, Beaune (21), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could invisible effects of land use and management on soil microbial communities durably impact carbon and nitrogen cycling in urban soils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th conference of SUITMA (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destabilisation of organic carbon in mountain soils as a result of global warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the International Union of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères des succès à court terme : Leviers d’anticipation des résultats de restauration à long terme des zones humides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 13 - Restaurer et Cohabiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaciers and Postglacial Ecosystems - Common goods to protect in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Congress of Conservation Biology "Biodiversity positive by 2030"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, Jun 2024, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/unibo/amsacta/7995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOES HYDROLOGICAL SIMILARITY TO THE REFERENCE WETLAND DRIVE RESTORED VEGETATION CONVERGENCE TOWARD THE DESIRED REFERENCE COMMUNITY ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the nitrogen cycle in glacial forelands: an isotopic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dentant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des lacs glaciaires en réponse au réchauffement climatique : changement graduel ou régime shift ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et d’Océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOES HYDROLOGIC SIMILARITY TO THE REFERENCE WETLAND DRIVE RESTORED VEGETATION CONVERGENCE TOWARD THE DESIRED REFERENCE PLANT COMMUNITY?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² 2024, International Congress in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déstabilisation du carbone organique dans les sols de montagne face au réchauffement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA and RNA in mesoscosms experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lemoinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rasconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau ADN-O</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cestas-Gazinet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation des roselières aquatiques lacustres au contrôle de la stœchiométrie de l’azote, du phosphore et du carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées internationales de Limnologie et d’Océanographie (JILO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants and soil: The faster life of alpine grasslands under experimental warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billur Bektaş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Chabroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Biodiversity Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subalpine Grass Species are Directly Fertilized by Atmospheric Nitrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël P. Savarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geosciences Union 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How plant functional traits cascade to microbial function and ecosystem services in mountain grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Grigulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Krainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.6359-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR and Vis-NIR electroluminescence developments for FA in AlGaN/GaN HEMTs on SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moshine Bouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Malbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Symposium for Testing and Failure Analysis (ISTFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dallas, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the cycling of nitrogen and phosphorous in alpine lakes using stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² 2024, International Congress in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient release from anoxic sediments in a dam reservoir : a mesocosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Garyga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Vidal-Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Exandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² 2024, International Congress in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding grassland response to land use intensity and climate change: moving forward microbial trait-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode nationale d'évaluation des fonctions des zones humides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">310 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland assessment in France: lessons learned from the development, validation and application of a new functions based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetland and Stream Rapid Assessments: Development, Validation, and Application. Dorney J et al. (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.495-509, 2018, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-805091-0.00053-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants reverse the positive effect of nutrient addition on the drought resistance of soil multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface pour dimensionner les mesures de compensation écologique des fonctions des zones humides. Version 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Loupsans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Francais de la Biodiversité. 2023, 108 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode nationale d'évaluation des fonctions des zones humides - Fondements théoriques, scientifiques et techniques - Version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Biaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023, 410 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de la méthode nationale d'évaluation des fonctions des zones humides - Version 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Biaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office français de la biodiversité. 2023, 154 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’un outil opérationnel pour évaluer, préserver ou restaurer les fonctions biogéochimiques en zones humides répondant aux enjeux de qualité des eaux et de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ZABR. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel d'actions écologiques mobilisables en zones humides. Version 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office français de la biodiversité. 2023, 165 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode nationale d’évaluation des fonctions des zones humides - Fondements théoriques, scientifiques et techniques - Version 1.0 (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ZONES HUMIDES DE FONDS DE VALLEE ET LA REGULATION DES POLLUTIONS AZOTEES DIFFUSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université de Rennes 1, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01685466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manteau neigeux et pratiques agricoles - Impacts sur le fonctionnement biogéochimique des prairies subalpines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université de Grenoble, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01684052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les isotopes stables en écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Carvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId420"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F2E84CB"/>
+    <w:nsid w:val="CBA8EB60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-clement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0841-7199" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176346198" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/306486079" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-8589-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373406v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arnoldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boscardin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112265" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440621v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie a M Cantarel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106751" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonfanti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Poulenard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Foret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117663" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544081v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Adam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gaucherand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70106" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934905v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Clement" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millery-Vigues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70050" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344578v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billur Bekta&#351;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Rutten" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Friaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70503" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Voisin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-025-00971-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105389v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106239" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bonin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.534" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345093v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Reverdy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bayle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02702-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212883v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117452" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931949v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.108744" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661651v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Cooper" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gaucherand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.14231" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988756v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Colace" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.229" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huss" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Costes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06302-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152883v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Hafeez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09836" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181257v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04803-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151802v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13774" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570574v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Lori" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Symanczik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijbert Brussaard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64279-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926002v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Hedlund" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107881" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476717v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Grassein" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2019.100910" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408942v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13327" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482241v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Segura" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Laine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07282" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947616v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legay Nicolas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grassein Fabrice" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segura Rapha&#235;l" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#238;n&#233; Philippe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavorel Sandra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/372235" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02509432v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan&#8208;bertrand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13081" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350376v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilann Bourgeois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caillon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Savarino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15761" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859807v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Szukics" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Grigulis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Kastl" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baxendale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.039" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935867v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3891-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276279v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez&#8208;almoyna" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chalmandrier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ohlmann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13393" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688479v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Binet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3403-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930654v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonneville" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saccone" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Ibanez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4606" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350367v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nemery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Albertin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.141" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801968v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Palacios" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gattinger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bracht-J&#248;rgensen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13113" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802266v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. von Schiller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tockner" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0134-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688474v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. M. Cantarel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801964v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Barbero" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02395" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604383v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blondel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Briset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.02.056" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPK0R0R4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604570v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aubert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12658" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606591v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R. Mayor" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan J. Sanders" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e T. Classen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Bardgett" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature21027" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584303v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gayet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Barnaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baptist" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caessteker" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.24.13" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688390v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My-Dung Jusselme" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faure" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.09.013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JDKJX9D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688415v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Krainer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1448" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688397v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Legay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassein" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Binet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnoldi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Personeni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.10.006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V0BCXWD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632569v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria L Cenini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Fornara" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mcmullan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Ternan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Carolan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.02.015" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688378v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Leitinger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romed Ruggenthaler" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Hammerle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Schirpke" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1607" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688240v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Laurent" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12296" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688251v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pautrat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vicente" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-013-9734-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688278v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Th&#233;bault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A. Geremia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2013.00860.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686283v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baptist" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Secher-Fromell" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viard-Cretat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aranjuelo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2012.00652.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HF16H13J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686978v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1307-3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3GNP502B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688202v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saccone" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zinger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2013.00064" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687645v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12014" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686258v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Robson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillemin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lochet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9601-3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50BCB284769FF5FE33E191C7A413ED4801CFCBD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686266v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Campione" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miquel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05317.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VT32V3DW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686233v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bello Mouhamadou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Molitor" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sage" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13225-011-0091-3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686242v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junu Shrestha" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan G Ehrenfeld" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Jaffe" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-011-0748-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FXKQX7SL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685529v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matthew Robson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2009.01609.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685523v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bello" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Leps" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663361v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685482v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thenail" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/06-1496.1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128628v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.11.004" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCSZCKFG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682509v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariet Hefting" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Bienkowski" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dowrick" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gu&#233;nat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2005.01.003" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F10CMNJX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682534v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan G. Ehrenfeld" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Jaff&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.03.027" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H0ZH978-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632582v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Sabater" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Butturini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Burt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-002-0183-8" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K4MPM95S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682418v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Holmes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce J. Peterson" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682669v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Plaine" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim P. Burt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.1192" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D0407005-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682490v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Cosandey" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Bernal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682405v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632578v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Naiman" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-002-2736-1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131111v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Charron" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05179985v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05127196v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817439v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817332v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fischer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costes" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/7995" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817427v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817403v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817375v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dentant" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12077" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819581v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819603v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819659v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819668v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemoinne" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rasconi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819561v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boggio" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819533v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chabroux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817364v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l P. Savarino" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02545086v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585192v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshine Bouya" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carisetti" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Malbert" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labat" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perdu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819618v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Page" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819653v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Garyga" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Vidal-Hurtado" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Exandier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819675v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607420v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baraille" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608502v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fossey" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-805091-0.00053-0" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816940v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817288v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817018v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Biaunier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817107v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844075v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817263v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461500v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baraille" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01685466v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01684052v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816545v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carvin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-clement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0841-7199" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176346198" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/306486079" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-8589-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373406v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arnoldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boscardin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112265" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440621v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie a M Cantarel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106751" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonfanti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Poulenard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Foret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117663" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Voisin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-025-00971-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106239" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544081v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Adam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gaucherand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70106" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934905v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Clement" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millery-Vigues" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70050" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344578v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billur Bekta&#351;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Rutten" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Friaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70503" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bonin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.534" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345093v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Reverdy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bayle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02702-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212883v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117452" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931949v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.108744" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661651v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Cooper" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gaucherand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.14231" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221856v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huss" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Costes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06302-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988756v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Colace" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.229" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152883v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Hafeez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09836" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181257v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04803-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151802v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13774" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Hedlund" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107881" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570574v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Lori" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Symanczik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijbert Brussaard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64279-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476717v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Grassein" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2019.100910" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legay Nicolas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grassein Fabrice" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segura Rapha&#235;l" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#238;n&#233; Philippe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavorel Sandra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/372235" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482241v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Segura" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Laine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07282" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408942v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13327" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02509432v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan&#8208;bertrand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13081" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350376v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilann Bourgeois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caillon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Savarino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15761" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859807v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Szukics" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Grigulis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Kastl" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baxendale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.039" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935867v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3891-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276279v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez&#8208;almoyna" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chalmandrier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ohlmann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13393" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801968v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Palacios" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gattinger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bracht-J&#248;rgensen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13113" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688479v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Binet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3403-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930654v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonneville" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saccone" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Ibanez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4606" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350367v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nemery" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Albertin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.141" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802266v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. von Schiller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tockner" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0134-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688474v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. M. Cantarel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801964v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Barbero" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02395" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604570v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aubert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12658" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604383v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blondel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Briset" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.02.056" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPK0R0R4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606591v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R. Mayor" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan J. Sanders" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e T. Classen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Bardgett" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature21027" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584303v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gayet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Barnaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baptist" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caessteker" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.24.13" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688390v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My-Dung Jusselme" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faure" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.09.013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JDKJX9D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688415v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Krainer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1448" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688397v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Legay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassein" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Binet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnoldi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Personeni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.10.006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V0BCXWD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632569v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria L Cenini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Fornara" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mcmullan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Ternan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Carolan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.02.015" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688378v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Leitinger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romed Ruggenthaler" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Hammerle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Schirpke" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1607" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688251v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pautrat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vicente" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-013-9734-4" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688240v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Laurent" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12296" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688278v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Th&#233;bault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A. Geremia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2013.00860.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686978v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1307-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3GNP502B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686283v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baptist" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Secher-Fromell" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viard-Cretat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aranjuelo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2012.00652.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HF16H13J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688202v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saccone" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zinger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2013.00064" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687645v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12014" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686266v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Campione" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miquel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05317.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VT32V3DW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686258v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Robson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillemin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lochet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9601-3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50BCB284769FF5FE33E191C7A413ED4801CFCBD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686233v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bello Mouhamadou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Molitor" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sage" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13225-011-0091-3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686242v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junu Shrestha" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan G Ehrenfeld" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Jaffe" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-011-0748-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FXKQX7SL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685529v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matthew Robson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2009.01609.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685523v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bello" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Leps" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663361v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685482v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thenail" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/06-1496.1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128628v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.11.004" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCSZCKFG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682509v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariet Hefting" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Bienkowski" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dowrick" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gu&#233;nat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2005.01.003" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F10CMNJX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682534v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan G. Ehrenfeld" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Jaff&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.03.027" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H0ZH978-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632582v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Sabater" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Butturini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Burt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-002-0183-8" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K4MPM95S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682418v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Holmes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce J. Peterson" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682669v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Plaine" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim P. Burt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.1192" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D0407005-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682490v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Cosandey" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Bernal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682405v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632578v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Naiman" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-002-2736-1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131111v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Charron" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05179985v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05127196v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817403v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817439v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817332v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fischer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costes" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/7995" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817427v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817375v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dentant" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12077" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819581v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819603v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819659v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819668v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemoinne" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rasconi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819561v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boggio" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819533v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chabroux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817364v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l P. Savarino" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02545086v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585192v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshine Bouya" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carisetti" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Malbert" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labat" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perdu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819618v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Page" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819653v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Garyga" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Vidal-Hurtado" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Exandier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819675v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607420v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baraille" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608502v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fossey" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-805091-0.00053-0" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816940v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817288v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817018v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Biaunier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817107v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844075v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817263v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461500v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baraille" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01685466v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01684052v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816545v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carvin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>