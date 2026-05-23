--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:80.46875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JEAN-CHRISTOPHE CLEMENT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">2016-… - Professeur des Universités - Univ. Savoie Mont Blanc, CARRTEL, INRA/USMB, Chambéry2012-14 - Délégation CNRS2005-16 - Maître de Conférences - Univ. Grenoble Alpes, LECA, CNRS/UGA, Grenoble, France2004-05 - Visiting Assistant Professor - West Virginia Univ., WV, USA2001-04 - Research Associate - Rutgers Univ. & Princeton Univ., NJ, USA1998-2001 - Ph.D. Student - Univ. Rennes, ECOBIO, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-christophe-clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0841-7199</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176346198</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">306486079</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-8589-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research work relates to the understanding of nutrient dynamics  (C, N, P) in various landscapes, and the biotic and abiotic processes participating in their regulations. I am particularly interested in the mechanisms controlling nitrogen stocks and fluxes in the atmosphere-plant-soil-water continuum, their links with plant and microbial diversity, and their consequences on the functioning of ecosystems and the services they provide.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of physicochemical, microbiological, and plant root parameters of 135 soils from various urban land uses Blois city, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 64, pp.112265. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.112265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05373406v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use and management intensity shape nitrogen cycling and microbial functions, driving environmental impacts in French urban soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie a M Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 219, pp.106751. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow drought alters soil microbial communities and greenhouse gas fluxes in a subalpine grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Liger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 465, pp.117663. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality Alters Soil Organic Matter Properties in Alpine and Subalpine Grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (3), pp.29. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-025-00971-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolonged warming leads to carbon depletion and increases nutrient availability in alpine soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Münkemüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 213, pp.106239. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland restoration: Predicting vegetation trajectories over 25 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gaucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (9), pp.2385-2397. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Mineralisation of Organic Matter in Alpine Soils and Responses to Global Warming: An In Vitro Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Millery-Vigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Münkemüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (1), pp.e70050. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.70050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traits and functions of alpine plant communities respond strongly but not always sufficiently to in situ climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billur Bektaş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Friaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral fertilization reduces the drought resistance of soil multifunctionality in a mountain grassland system through plant-soil interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e31. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legacy of snow cover on alpine landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Choler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.758. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02702-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of soil organic carbon stocks and stability along elevation gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Choler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 461, pp.117452. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of snow cover and microclimate on soil organic carbon stability in European mountain grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 250, pp.108744. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2025.108744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland restoration: can short‐term success criteria predict long‐term outcomes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (7), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.14231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future emergence of new ecosystems caused by glacial retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 620 (7974), pp.562-569. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06302-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contrasted impacts of grasshoppers on soil microbial activities in function of primary production and herbivore diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Colace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e12. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early spring snowmelt and summer droughts strongly impair the resilience of bacterial community and N cycling functions in a subalpine grassland ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhan Hafeez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (7), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.09836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter and soil characteristics mediate the buffering effect of snow cover on litter decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Millery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 460 (1-2), pp.511-525. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04803-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance–recovery trade‐off of soil microbial communities under altered rain regimes: An experimental test across European agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Martinez‐garcía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (2), pp.406-418. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling drivers of soil microbial potential enzyme activity across rain regimes: An approach based on the functional trait framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Martínez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Hedlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148, pp.107881. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared to conventional, ecological intensive management promotes beneficial proteolytic soil microbial communities for agro-ecosystem functioning under climate change-induced rain regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Lori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Symanczik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijbert Brussaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64279-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant growth drives soil nitrogen cycling and N-related microbial activity through changing root traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Grassein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Lemauviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44, pp.100910. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2019.100910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of NH4+ and NO3- uptake ability of subalpine plants and resource-use strategy identified by their functional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legay Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassein Fabrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segura Raphaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laîné Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavorel Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/372235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of NH 4 + and NO 3 − uptake ability of subalpine plants and resource-use strategy identified by their functional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Grassein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (6), pp.830-841. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.07282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using proxies of microbial community‐weighted means traits to explain the cascading effect of management intensity, soil and plant traits on ecosystem resilience in mountain grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108 (3), pp.876-893. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water‐soluble carbohydrates in Patzkea paniculata (L.): a plant strategy to tolerate snowpack reduction and spring drought in subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Decau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan‐bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/plb.13081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foliar uptake of atmospheric nitrate by two dominant subalpine plants: insights from in situ triple‐isotope analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223 (4), pp.1784-1794. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management versus site effects on the abundance of nitrifiers and denitrifiers in European mountain grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Szukics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Grigulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Kastl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baxendale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 648, pp.745-753. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of snow pack reduction and drought on litter decomposition in subalpine grassland communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 435 (1-2), pp.225-238. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-018-3891-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐trophic β‐diversity mediates the effect of environmental gradients on the turnover of multiple ecosystem functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martinez‐almoyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chalmandrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (10), pp.2053-2064. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop traits drive soil carbon sequestration under organic farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo García-Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Gattinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Bracht-Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijbert Brussaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (5), pp.2496-2505. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil legacy effects of climatic stress, management and plant functional composition on microbial communities influence the response of Lolium perenne to a new drought event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 424 (1-2), pp.233-254. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-017-3403-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in the fungal communities nursed by two genetic groups of the alpine cushion plant, Silene acaulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (23), pp.11568-11581. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric nitrate export in streams along a montane to urban gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Albertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 633, pp.329-340. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.03.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global analysis of terrestrial plant litter dynamics in non-perennial waterways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tockner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (7), pp.497-503. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-018-0134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The added value of including key microbial traits to determine nitrogen-related ecosystem services in managed grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie A. M. Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Grigulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (1), pp.49 - 58. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the Fate of Atmospheric Nitrate in a Subalpine Watershed Using Δ17 O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (10), pp.5561 - 5570. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b02395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801964v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial scale and intraspecific trait variability mediate assembly rules in alpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chalmandrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Münkemüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Colace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (1), pp.277-287. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the dynamic changes of rhizosphere functionality of Zea mays plants grown in organochlorine contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Briset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 331, pp.226-234. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.02.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevation alters ecosystem properties across temperate treelines globally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan R. Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan J. Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée T. Classen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard D. Bardgett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 542 (7639), pp.91-95. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature21027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode nationale pour évaluer les fonctions des zones humides dans le cadre de la compensation écologique des impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Touroult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.60-65. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2017.24.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in snow depth modify N-related soil microbial abundances and functioning during winter in subalpine grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My-Dung Jusselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.27-37. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of plant traits, soil microbial properties, and abiotic parameters on nitrogen turnover of grassland ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baxendale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Krainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (11), pp.e01448. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.1448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant species identities and fertilization influence on arbuscular mycorrhizal fungal colonisation and soil bacterial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grassein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.132 - 139. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2015.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkages between extracellular enzyme activities and the carbon and nitrogen content of grassland soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria L Cenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Fornara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Mcmullan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Ternan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.198 - 206. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of droughts on water provision in managed alpine grasslands in two climatically different regions of the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Leitinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romed Ruggenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Hammerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uta Schirpke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (8), pp.1600-1613. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.1607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stronger Short-Term Effects of Mowing Than Extreme Summer Weather on a Subalpine Grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Colace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (3), pp.458-472. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-013-9734-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil water flow is a source of the plant pathogen Pseudomonas syringae in subalpine headwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Simler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (7), pp.2038-2052. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen limitation and microbial diversity at the treeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto A. Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 123 (6), pp.729-740. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0706.2013.00860.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of snowpack properties and plant strategies on litter decomposition during winter in subalpine meadows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Colace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 363 (1-2), pp.215-229. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-012-1307-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate and nitrogen stores in Festuca paniculata under mowing explain dominance in subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Secher-Fromell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Viard-Cretat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aranjuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (2), pp.395-404. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1438-8677.2012.00652.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbes on the Cliff: Alpine Cushion Plants Structure Bacterial and Fungal Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.64. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2013.00064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative contributions of plant traits and soil microbial properties to mountain grassland ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Grigulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Krainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baxendale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Plant Functional Effects On Ecosystem Services, 101 (1), pp.47-57. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil sampling and isolation of extracellular DNA from large amount of starting material suitable for metabarcoding studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prud’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Campione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Environmental DNA, 21 (8), pp.1816-1820. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05317.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of snow-N deposition and snowmelt dynamics on soil-N cycling in marginal terraced grasslands in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108 (1-3), pp.297-315. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-011-9601-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in fungal communities associated to Festuca paniculata roots in subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bello Mouhamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Molitor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.55-63. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13225-011-0091-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Vegetation Removal and Urea Application on Iron and Nitrogen Redox Chemistry in Riparian Forested Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junu Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan G Ehrenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter R Jaffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 220 (1-4), pp.213-223. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-011-0748-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use in subalpine grasslands affects nitrogen cycling via changes in plant community and soil microbial uptake dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matthew Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (1), pp.62 - 73. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2009.01609.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning of functional diversity reveals the scale and extent of trait convergence and divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco de Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Leps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Choler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neglect of mowing and manuring leads to slower nitrogen cycling in subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matthew Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (4), pp.930-941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-NITRATE SIGNATURE IN LOW-ORDER STREAMS: EFFECTS OF LAND COVER AND AGRICULTURAL PRACTICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (8), pp.2333 - 2346. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/06-1496.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neglect of mowing and manuring leads to slower nitrogen cycling in subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matthew Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39, pp.930-941. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of vegetation and litter in the nitrogen dynamics of riparian buffer zones in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariet Hefting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bienkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dowrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (5), pp.465 - 482. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2005.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonium oxidation coupled to dissimilatory reduction of iron under anaerobic conditions in wetland soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junu Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan G. Ehrenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter R. Jaffé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (12), pp.2323 - 2328. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen Removal by Riparian Buffers along a European Climatic Gradient: Patterns and Factors of Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Butturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Burt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dowrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6 (1), pp.0020 - 0030. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-002-0183-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic investigation of denitrification in a riparian ecosystem in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert M. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce J. Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 40, pp.1035 - 1048</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological flowpaths and nitrate removal rates within a riparian floodplain along a fourth-order stream in Brittany (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristelle Plaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim P. Burt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (6), pp.1177-1195. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.1192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water table elevation controls on soil nitrogen cycling in riparian wetlands along a European climatic gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariet Hefting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dowrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Cosandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Dynamics of Denitrification along Topohydrosequences in Three Different Riparian Wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic Principles and Ecological Consequences of Changing Water Regimes on Nitrogen Cycling in Fluvial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J Naiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30 (4), pp.481 - 491. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-002-2736-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of microbial communities' life strategies in urban areas along a management intensity gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference on Ecology of Soil Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisation et l'intensité de gestion des sols urbains modifient le cycle de l'azote et les fonctions microbiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFEM 2025 : 12ème colloque de l'Association Francophone d'Écologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Agroécologie de Dijon, Nov 2025, Beaune (21), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could invisible effects of land use and management on soil microbial communities durably impact carbon and nitrogen cycling in urban soils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th conference of SUITMA (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destabilisation of organic carbon in mountain soils as a result of global warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the International Union of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères des succès à court terme : Leviers d’anticipation des résultats de restauration à long terme des zones humides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 13 - Restaurer et Cohabiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaciers and Postglacial Ecosystems - Common goods to protect in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Congress of Conservation Biology "Biodiversity positive by 2030"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, Jun 2024, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/unibo/amsacta/7995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOES HYDROLOGICAL SIMILARITY TO THE REFERENCE WETLAND DRIVE RESTORED VEGETATION CONVERGENCE TOWARD THE DESIRED REFERENCE COMMUNITY ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the nitrogen cycle in glacial forelands: an isotopic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dentant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des lacs glaciaires en réponse au réchauffement climatique : changement graduel ou régime shift ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et d’Océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOES HYDROLOGIC SIMILARITY TO THE REFERENCE WETLAND DRIVE RESTORED VEGETATION CONVERGENCE TOWARD THE DESIRED REFERENCE PLANT COMMUNITY?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² 2024, International Congress in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déstabilisation du carbone organique dans les sols de montagne face au réchauffement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA and RNA in mesoscosms experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lemoinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rasconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau ADN-O</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cestas-Gazinet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation des roselières aquatiques lacustres au contrôle de la stœchiométrie de l’azote, du phosphore et du carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées internationales de Limnologie et d’Océanographie (JILO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants and soil: The faster life of alpine grasslands under experimental warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billur Bektaş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Chabroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Biodiversity Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subalpine Grass Species are Directly Fertilized by Atmospheric Nitrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël P. Savarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geosciences Union 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How plant functional traits cascade to microbial function and ecosystem services in mountain grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Grigulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Krainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.6359-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR and Vis-NIR electroluminescence developments for FA in AlGaN/GaN HEMTs on SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moshine Bouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Malbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Symposium for Testing and Failure Analysis (ISTFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dallas, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the cycling of nitrogen and phosphorous in alpine lakes using stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² 2024, International Congress in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient release from anoxic sediments in a dam reservoir : a mesocosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Garyga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Vidal-Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Exandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² 2024, International Congress in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding grassland response to land use intensity and climate change: moving forward microbial trait-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode nationale d'évaluation des fonctions des zones humides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">310 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland assessment in France: lessons learned from the development, validation and application of a new functions based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetland and Stream Rapid Assessments: Development, Validation, and Application. Dorney J et al. (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.495-509, 2018, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-805091-0.00053-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants reverse the positive effect of nutrient addition on the drought resistance of soil multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface pour dimensionner les mesures de compensation écologique des fonctions des zones humides. Version 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Loupsans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Francais de la Biodiversité. 2023, 108 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode nationale d'évaluation des fonctions des zones humides - Fondements théoriques, scientifiques et techniques - Version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Biaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023, 410 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de la méthode nationale d'évaluation des fonctions des zones humides - Version 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Biaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office français de la biodiversité. 2023, 154 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’un outil opérationnel pour évaluer, préserver ou restaurer les fonctions biogéochimiques en zones humides répondant aux enjeux de qualité des eaux et de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ZABR. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel d'actions écologiques mobilisables en zones humides. Version 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office français de la biodiversité. 2023, 165 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode nationale d’évaluation des fonctions des zones humides - Fondements théoriques, scientifiques et techniques - Version 1.0 (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ZONES HUMIDES DE FONDS DE VALLEE ET LA REGULATION DES POLLUTIONS AZOTEES DIFFUSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université de Rennes 1, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01685466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manteau neigeux et pratiques agricoles - Impacts sur le fonctionnement biogéochimique des prairies subalpines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université de Grenoble, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01684052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les isotopes stables en écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Carvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId420"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:80.46875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JEAN-CHRISTOPHE CLEMENT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">2016-… - Professeur des Universités - Univ. Savoie Mont Blanc, CARRTEL, INRA/USMB, Chambéry2012-14 - Délégation CNRS2005-16 - Maître de Conférences - Univ. Grenoble Alpes, LECA, CNRS/UGA, Grenoble, France2004-05 - Visiting Assistant Professor - West Virginia Univ., WV, USA2001-04 - Research Associate - Rutgers Univ. & Princeton Univ., NJ, USA1998-2001 - Ph.D. Student - Univ. Rennes, ECOBIO, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-christophe-clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0841-7199</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176346198</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">306486079</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=zw77droAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-8589-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research work relates to the understanding of nutrient dynamics  (C, N, P) in various landscapes, and the biotic and abiotic processes participating in their regulations. I am particularly interested in the mechanisms controlling nitrogen stocks and fluxes in the atmosphere-plant-soil-water continuum, their links with plant and microbial diversity, and their consequences on the functioning of ecosystems and the services they provide.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of physicochemical, microbiological, and plant root parameters of 135 soils from various urban land uses Blois city, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 64, pp.112265. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.112265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05373406v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use and management intensity shape nitrogen cycling and microbial functions, driving environmental impacts in French urban soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie a M Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 219, pp.106751. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow drought alters soil microbial communities and greenhouse gas fluxes in a subalpine grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Liger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 465, pp.117663. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolonged warming leads to carbon depletion and increases nutrient availability in alpine soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Münkemüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 213, pp.106239. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality Alters Soil Organic Matter Properties in Alpine and Subalpine Grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (3), pp.29. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-025-00971-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland restoration: Predicting vegetation trajectories over 25 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gaucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (9), pp.2385-2397. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Mineralisation of Organic Matter in Alpine Soils and Responses to Global Warming: An In Vitro Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Millery-Vigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Münkemüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (1), pp.e70050. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.70050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traits and functions of alpine plant communities respond strongly but not always sufficiently to in situ climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billur Bektaş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Friaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral fertilization reduces the drought resistance of soil multifunctionality in a mountain grassland system through plant-soil interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e31. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legacy of snow cover on alpine landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Choler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.758. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02702-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of snow cover and microclimate on soil organic carbon stability in European mountain grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 250, pp.108744. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2025.108744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of soil organic carbon stocks and stability along elevation gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Choler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 461, pp.117452. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland restoration: can short‐term success criteria predict long‐term outcomes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (7), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.14231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future emergence of new ecosystems caused by glacial retreat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 620 (7974), pp.562-569. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06302-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contrasted impacts of grasshoppers on soil microbial activities in function of primary production and herbivore diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Colace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e12. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early spring snowmelt and summer droughts strongly impair the resilience of bacterial community and N cycling functions in a subalpine grassland ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhan Hafeez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (7), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.09836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance–recovery trade‐off of soil microbial communities under altered rain regimes: An experimental test across European agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Martinez‐garcía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (2), pp.406-418. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter and soil characteristics mediate the buffering effect of snow cover on litter decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Millery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 460 (1-2), pp.511-525. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04803-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water‐soluble carbohydrates in Patzkea paniculata (L.): a plant strategy to tolerate snowpack reduction and spring drought in subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Decau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan‐bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/plb.13081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling drivers of soil microbial potential enzyme activity across rain regimes: An approach based on the functional trait framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Martínez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Hedlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148, pp.107881. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared to conventional, ecological intensive management promotes beneficial proteolytic soil microbial communities for agro-ecosystem functioning under climate change-induced rain regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Lori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Symanczik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijbert Brussaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64279-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant growth drives soil nitrogen cycling and N-related microbial activity through changing root traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Grassein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Lemauviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44, pp.100910. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2019.100910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of NH4+ and NO3- uptake ability of subalpine plants and resource-use strategy identified by their functional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legay Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassein Fabrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segura Raphaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laîné Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavorel Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/372235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of NH 4 + and NO 3 − uptake ability of subalpine plants and resource-use strategy identified by their functional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Grassein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (6), pp.830-841. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.07282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using proxies of microbial community‐weighted means traits to explain the cascading effect of management intensity, soil and plant traits on ecosystem resilience in mountain grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108 (3), pp.876-893. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foliar uptake of atmospheric nitrate by two dominant subalpine plants: insights from in situ triple‐isotope analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223 (4), pp.1784-1794. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management versus site effects on the abundance of nitrifiers and denitrifiers in European mountain grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Szukics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Grigulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Kastl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baxendale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 648, pp.745-753. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of snow pack reduction and drought on litter decomposition in subalpine grassland communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 435 (1-2), pp.225-238. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-018-3891-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐trophic β‐diversity mediates the effect of environmental gradients on the turnover of multiple ecosystem functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martinez‐almoyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chalmandrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (10), pp.2053-2064. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop traits drive soil carbon sequestration under organic farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo García-Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Gattinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Bracht-Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijbert Brussaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (5), pp.2496-2505. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil legacy effects of climatic stress, management and plant functional composition on microbial communities influence the response of Lolium perenne to a new drought event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 424 (1-2), pp.233-254. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-017-3403-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in the fungal communities nursed by two genetic groups of the alpine cushion plant, Silene acaulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (23), pp.11568-11581. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric nitrate export in streams along a montane to urban gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Albertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 633, pp.329-340. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.03.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global analysis of terrestrial plant litter dynamics in non-perennial waterways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. von Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tockner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (7), pp.497-503. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-018-0134-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The added value of including key microbial traits to determine nitrogen-related ecosystem services in managed grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie A. M. Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Grigulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (1), pp.49 - 58. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the Fate of Atmospheric Nitrate in a Subalpine Watershed Using Δ17 O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (10), pp.5561 - 5570. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b02395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801964v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial scale and intraspecific trait variability mediate assembly rules in alpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chalmandrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Münkemüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Colace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (1), pp.277-287. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the dynamic changes of rhizosphere functionality of Zea mays plants grown in organochlorine contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Briset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 331, pp.226-234. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.02.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevation alters ecosystem properties across temperate treelines globally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan R. Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan J. Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée T. Classen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard D. Bardgett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 542 (7639), pp.91-95. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature21027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode nationale pour évaluer les fonctions des zones humides dans le cadre de la compensation écologique des impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Touroult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.60-65. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2017.24.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of plant traits, soil microbial properties, and abiotic parameters on nitrogen turnover of grassland ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baxendale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Krainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (11), pp.e01448. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.1448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant species identities and fertilization influence on arbuscular mycorrhizal fungal colonisation and soil bacterial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grassein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.132 - 139. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2015.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in snow depth modify N-related soil microbial abundances and functioning during winter in subalpine grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My-Dung Jusselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.27-37. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkages between extracellular enzyme activities and the carbon and nitrogen content of grassland soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria L Cenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Fornara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Mcmullan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Ternan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Carolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.198 - 206. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of droughts on water provision in managed alpine grasslands in two climatically different regions of the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Leitinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romed Ruggenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Hammerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uta Schirpke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (8), pp.1600-1613. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.1607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stronger Short-Term Effects of Mowing Than Extreme Summer Weather on a Subalpine Grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Benot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Colace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (3), pp.458-472. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-013-9734-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil water flow is a source of the plant pathogen Pseudomonas syringae in subalpine headwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Simler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (7), pp.2038-2052. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen limitation and microbial diversity at the treeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto A. Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 123 (6), pp.729-740. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0706.2013.00860.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of snowpack properties and plant strategies on litter decomposition during winter in subalpine meadows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Colace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 363 (1-2), pp.215-229. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-012-1307-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate and nitrogen stores in Festuca paniculata under mowing explain dominance in subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Secher-Fromell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Viard-Cretat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aranjuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (2), pp.395-404. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1438-8677.2012.00652.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbes on the Cliff: Alpine Cushion Plants Structure Bacterial and Fungal Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.64. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2013.00064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative contributions of plant traits and soil microbial properties to mountain grassland ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Grigulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Krainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baxendale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Plant Functional Effects On Ecosystem Services, 101 (1), pp.47-57. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil sampling and isolation of extracellular DNA from large amount of starting material suitable for metabarcoding studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prud’homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Campione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Environmental DNA, 21 (8), pp.1816-1820. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05317.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of snow-N deposition and snowmelt dynamics on soil-N cycling in marginal terraced grasslands in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saccone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108 (1-3), pp.297-315. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-011-9601-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in fungal communities associated to Festuca paniculata roots in subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bello Mouhamadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Molitor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (1), pp.55-63. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13225-011-0091-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Vegetation Removal and Urea Application on Iron and Nitrogen Redox Chemistry in Riparian Forested Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junu Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan G Ehrenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter R Jaffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 220 (1-4), pp.213-223. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-011-0748-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use in subalpine grasslands affects nitrogen cycling via changes in plant community and soil microbial uptake dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matthew Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (1), pp.62 - 73. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2745.2009.01609.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning of functional diversity reveals the scale and extent of trait convergence and divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco de Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Leps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Choler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neglect of mowing and manuring leads to slower nitrogen cycling in subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matthew Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (4), pp.930-941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-NITRATE SIGNATURE IN LOW-ORDER STREAMS: EFFECTS OF LAND COVER AND AGRICULTURAL PRACTICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (8), pp.2333 - 2346. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/06-1496.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neglect of mowing and manuring leads to slower nitrogen cycling in subalpine grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matthew Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39, pp.930-941. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of vegetation and litter in the nitrogen dynamics of riparian buffer zones in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariet Hefting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bienkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dowrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (5), pp.465 - 482. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2005.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonium oxidation coupled to dissimilatory reduction of iron under anaerobic conditions in wetland soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junu Shrestha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan G. Ehrenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter R. Jaffé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (12), pp.2323 - 2328. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water table elevation controls on soil nitrogen cycling in riparian wetlands along a European climatic gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariet Hefting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dowrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Cosandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen Removal by Riparian Buffers along a European Climatic Gradient: Patterns and Factors of Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Butturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Burt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dowrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6 (1), pp.0020 - 0030. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-002-0183-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic investigation of denitrification in a riparian ecosystem in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert M. Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce J. Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 40, pp.1035 - 1048</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological flowpaths and nitrate removal rates within a riparian floodplain along a fourth-order stream in Brittany (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristelle Plaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim P. Burt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (6), pp.1177-1195. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.1192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic Principles and Ecological Consequences of Changing Water Regimes on Nitrogen Cycling in Fluvial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J Naiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30 (4), pp.481 - 491. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-002-2736-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Dynamics of Denitrification along Topohydrosequences in Three Different Riparian Wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequence of SOC quantity and quality on microbial communities in urban soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoilCET - 2nd International Symposium of Soil Carbon in the Ecological Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFPEN; INRAE, Apr 2026, Rueil-Malmaison (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisation et l'intensité de gestion des sols urbains modifient le cycle de l'azote et les fonctions microbiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFEM 2025 : 12ème colloque de l'Association Francophone d'Écologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Agroécologie de Dijon, Nov 2025, Beaune (21), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could invisible effects of land use and management on soil microbial communities durably impact carbon and nitrogen cycling in urban soils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th conference of SUITMA (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of microbial communities' life strategies in urban areas along a management intensity gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cantarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference on Ecology of Soil Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOES HYDROLOGIC SIMILARITY TO THE REFERENCE WETLAND DRIVE RESTORED VEGETATION CONVERGENCE TOWARD THE DESIRED REFERENCE PLANT COMMUNITY?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² 2024, International Congress in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déstabilisation du carbone organique dans les sols de montagne face au réchauffement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destabilisation of organic carbon in mountain soils as a result of global warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the International Union of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères des succès à court terme : Leviers d’anticipation des résultats de restauration à long terme des zones humides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Jaunatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVER 13 - Restaurer et Cohabiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glaciers and Postglacial Ecosystems - Common goods to protect in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Congress of Conservation Biology "Biodiversity positive by 2030"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, Jun 2024, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/unibo/amsacta/7995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOES HYDROLOGICAL SIMILARITY TO THE REFERENCE WETLAND DRIVE RESTORED VEGETATION CONVERGENCE TOWARD THE DESIRED REFERENCE COMMUNITY ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the nitrogen cycle in glacial forelands: an isotopic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dentant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des lacs glaciaires en réponse au réchauffement climatique : changement graduel ou régime shift ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cauvy-Fraunié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et d’Océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA and RNA in mesoscosms experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lemoinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rasconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau ADN-O</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cestas-Gazinet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation des roselières aquatiques lacustres au contrôle de la stœchiométrie de l’azote, du phosphore et du carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées internationales de Limnologie et d’Océanographie (JILO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants and soil: The faster life of alpine grasslands under experimental warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billur Bektaş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Rutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Chabroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Biodiversity Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subalpine Grass Species are Directly Fertilized by Atmospheric Nitrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël P. Savarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geosciences Union 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How plant functional traits cascade to microbial function and ecosystem services in mountain grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Grigulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Krainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.6359-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR and Vis-NIR electroluminescence developments for FA in AlGaN/GaN HEMTs on SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moshine Bouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Malbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Symposium for Testing and Failure Analysis (ISTFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dallas, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient release from anoxic sediments in a dam reservoir : a mesocosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Garyga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Vidal-Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Exandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² 2024, International Congress in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the cycling of nitrogen and phosphorous in alpine lakes using stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilann Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Savarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² 2024, International Congress in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding grassland response to land use intensity and climate change: moving forward microbial trait-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode nationale d'évaluation des fonctions des zones humides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">310 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland assessment in France: lessons learned from the development, validation and application of a new functions based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetland and Stream Rapid Assessments: Development, Validation, and Application. Dorney J et al. (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.495-509, 2018, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-805091-0.00053-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants reverse the positive effect of nutrient addition on the drought resistance of soil multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’un outil opérationnel pour évaluer, préserver ou restaurer les fonctions biogéochimiques en zones humides répondant aux enjeux de qualité des eaux et de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ZABR. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel d'actions écologiques mobilisables en zones humides. Version 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office français de la biodiversité. 2023, 165 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode nationale d'évaluation des fonctions des zones humides - Fondements théoriques, scientifiques et techniques - Version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Biaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023, 410 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface pour dimensionner les mesures de compensation écologique des fonctions des zones humides. Version 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Loupsans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gaucherand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Francais de la Biodiversité. 2023, 108 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de la méthode nationale d'évaluation des fonctions des zones humides - Version 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Biaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office français de la biodiversité. 2023, 154 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode nationale d’évaluation des fonctions des zones humides - Fondements théoriques, scientifiques et techniques - Version 1.0 (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baptist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caessteker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES ZONES HUMIDES DE FONDS DE VALLEE ET LA REGULATION DES POLLUTIONS AZOTEES DIFFUSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université de Rennes 1, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01685466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manteau neigeux et pratiques agricoles - Impacts sur le fonctionnement biogéochimique des prairies subalpines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université de Grenoble, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01684052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les isotopes stables en écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Carvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId422"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CBA8EB60"/>
+    <w:nsid w:val="0C7044C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-clement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0841-7199" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176346198" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/306486079" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-8589-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373406v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arnoldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boscardin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112265" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440621v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie a M Cantarel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106751" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonfanti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Poulenard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Foret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117663" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Voisin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-025-00971-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106239" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544081v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Adam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gaucherand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70106" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934905v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Clement" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millery-Vigues" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70050" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344578v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billur Bekta&#351;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Rutten" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Friaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70503" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bonin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.534" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345093v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Reverdy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bayle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02702-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212883v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117452" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931949v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.108744" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661651v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Cooper" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gaucherand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.14231" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221856v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huss" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Costes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06302-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988756v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Colace" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.229" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152883v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Hafeez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09836" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181257v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04803-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151802v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13774" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Hedlund" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107881" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570574v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Lori" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Symanczik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijbert Brussaard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64279-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476717v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Grassein" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2019.100910" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legay Nicolas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grassein Fabrice" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segura Rapha&#235;l" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#238;n&#233; Philippe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavorel Sandra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/372235" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482241v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Segura" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Laine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07282" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408942v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13327" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02509432v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan&#8208;bertrand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13081" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350376v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilann Bourgeois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caillon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Savarino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15761" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859807v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Szukics" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Grigulis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Kastl" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baxendale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.039" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935867v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3891-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276279v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez&#8208;almoyna" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chalmandrier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ohlmann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13393" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801968v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Palacios" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gattinger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bracht-J&#248;rgensen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13113" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688479v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Binet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3403-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930654v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonneville" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saccone" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Ibanez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4606" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350367v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nemery" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Albertin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.141" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802266v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. von Schiller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tockner" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0134-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688474v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. M. Cantarel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801964v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Barbero" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02395" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604570v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aubert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12658" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604383v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blondel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Briset" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.02.056" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPK0R0R4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606591v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R. Mayor" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan J. Sanders" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e T. Classen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Bardgett" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature21027" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584303v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gayet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Barnaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baptist" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caessteker" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.24.13" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688390v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My-Dung Jusselme" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faure" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.09.013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JDKJX9D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688415v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Krainer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1448" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688397v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Legay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassein" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Binet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnoldi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Personeni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.10.006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V0BCXWD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632569v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria L Cenini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Fornara" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mcmullan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Ternan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Carolan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.02.015" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688378v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Leitinger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romed Ruggenthaler" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Hammerle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Schirpke" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1607" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688251v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pautrat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vicente" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-013-9734-4" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688240v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Laurent" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12296" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688278v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Th&#233;bault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A. Geremia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2013.00860.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686978v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1307-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3GNP502B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686283v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baptist" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Secher-Fromell" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viard-Cretat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aranjuelo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2012.00652.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HF16H13J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688202v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saccone" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zinger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2013.00064" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687645v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12014" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686266v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Campione" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miquel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05317.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VT32V3DW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686258v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Robson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillemin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lochet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9601-3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50BCB284769FF5FE33E191C7A413ED4801CFCBD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686233v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bello Mouhamadou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Molitor" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sage" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13225-011-0091-3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686242v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junu Shrestha" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan G Ehrenfeld" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Jaffe" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-011-0748-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FXKQX7SL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685529v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matthew Robson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2009.01609.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685523v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bello" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Leps" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663361v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685482v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thenail" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/06-1496.1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128628v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.11.004" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCSZCKFG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682509v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariet Hefting" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Bienkowski" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dowrick" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gu&#233;nat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2005.01.003" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F10CMNJX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682534v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan G. Ehrenfeld" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Jaff&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.03.027" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H0ZH978-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632582v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Sabater" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Butturini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Burt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-002-0183-8" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K4MPM95S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682418v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Holmes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce J. Peterson" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682669v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Plaine" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim P. Burt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.1192" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D0407005-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682490v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Cosandey" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Bernal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682405v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632578v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Naiman" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-002-2736-1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131111v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Charron" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05179985v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05127196v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817403v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817439v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817332v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fischer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costes" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/7995" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817427v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817375v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dentant" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12077" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819581v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819603v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819659v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819668v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemoinne" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rasconi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819561v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boggio" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819533v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chabroux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817364v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l P. Savarino" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02545086v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585192v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshine Bouya" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carisetti" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Malbert" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labat" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perdu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819618v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Page" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819653v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Garyga" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Vidal-Hurtado" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Exandier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819675v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607420v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baraille" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608502v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fossey" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-805091-0.00053-0" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816940v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817288v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817018v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Biaunier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817107v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844075v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817263v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461500v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baraille" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01685466v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01684052v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816545v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carvin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-clement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0841-7199" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176346198" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/306486079" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=zw77droAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-8589-2011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373406v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arnoldi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boscardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112265" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440621v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie a M Cantarel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106751" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonfanti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Poulenard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Foret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117663" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106239" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072608v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Voisin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-025-00971-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Adam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gaucherand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70106" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934905v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Clement" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millery-Vigues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70050" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344578v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billur Bekta&#351;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Rutten" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Friaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70503" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199966v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bonin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.534" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Reverdy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bayle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicoud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02702-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931949v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.108744" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212883v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117452" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661651v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Cooper" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gaucherand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.14231" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221856v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huss" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Costes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06302-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988756v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Colace" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.229" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152883v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Hafeez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09836" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151802v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13774" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181257v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millery" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04803-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02509432v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan&#8208;bertrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13081" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926002v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Hedlund" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107881" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570574v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Lori" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Symanczik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijbert Brussaard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64279-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476717v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Grassein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2019.100910" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947616v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legay Nicolas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grassein Fabrice" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segura Rapha&#235;l" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#238;n&#233; Philippe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavorel Sandra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/372235" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482241v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Segura" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Laine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07282" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408942v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13327" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350376v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilann Bourgeois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Savarino" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15761" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859807v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Szukics" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Grigulis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Kastl" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baxendale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.039" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935867v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gallet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3891-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276279v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez&#8208;almoyna" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chalmandrier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ohlmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13393" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801968v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Palacios" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gattinger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bracht-J&#248;rgensen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13113" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688479v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Binet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3403-x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930654v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonneville" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saccone" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Ibanez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4606" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350367v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nemery" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Albertin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.141" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802266v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. von Schiller" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tockner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0134-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688474v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. M. Cantarel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801964v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Barbero" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02395" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604570v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aubert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12658" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604383v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blondel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Briset" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.02.056" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPK0R0R4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606591v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R. Mayor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan J. Sanders" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e T. Classen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Bardgett" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature21027" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584303v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gayet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Barnaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baptist" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caessteker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.24.13" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688415v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Krainer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1448" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688397v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Legay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassein" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Binet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnoldi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Personeni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.10.006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V0BCXWD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688390v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My-Dung Jusselme" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faure" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.09.013" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JDKJX9D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632569v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria L Cenini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Fornara" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mcmullan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Ternan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Carolan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.02.015" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688378v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Leitinger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romed Ruggenthaler" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Hammerle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Schirpke" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1607" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688251v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pautrat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vicente" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-013-9734-4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688240v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Laurent" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12296" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688278v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Th&#233;bault" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A. Geremia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2013.00860.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686978v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1307-3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3GNP502B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686283v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baptist" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Secher-Fromell" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viard-Cretat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aranjuelo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2012.00652.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HF16H13J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688202v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saccone" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zinger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2013.00064" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687645v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12014" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686266v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Campione" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miquel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05317.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VT32V3DW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686258v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Robson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillemin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lochet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9601-3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50BCB284769FF5FE33E191C7A413ED4801CFCBD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686233v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bello Mouhamadou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Molitor" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sage" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13225-011-0091-3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686242v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junu Shrestha" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan G Ehrenfeld" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Jaffe" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-011-0748-2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FXKQX7SL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685529v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matthew Robson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2009.01609.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685523v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bello" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Leps" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663361v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685482v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thenail" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/06-1496.1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128628v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.11.004" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCSZCKFG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682509v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariet Hefting" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Bienkowski" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dowrick" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gu&#233;nat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2005.01.003" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F10CMNJX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682534v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan G. Ehrenfeld" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Jaff&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.03.027" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H0ZH978-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682490v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Cosandey" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Bernal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632582v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Sabater" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Butturini" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Burt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-002-0183-8" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K4MPM95S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682418v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Holmes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce J. Peterson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682669v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Plaine" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim P. Burt" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.1192" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D0407005-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632578v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Naiman" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-002-2736-1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682405v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05492958v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05179985v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05127196v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131111v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Charron" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819603v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819659v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817403v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817439v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817332v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cauvy-Frauni&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fischer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costes" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/7995" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817427v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817375v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dentant" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12077" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819581v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819668v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemoinne" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rasconi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819561v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boggio" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819533v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chabroux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817364v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l P. Savarino" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02545086v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585192v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshine Bouya" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carisetti" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Malbert" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labat" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perdu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819653v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Garyga" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Vidal-Hurtado" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Exandier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819618v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Page" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819675v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607420v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baraille" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608502v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fossey" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-805091-0.00053-0" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816940v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844075v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817263v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817018v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Biaunier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817288v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817107v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461500v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baraille" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01685466v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01684052v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816545v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carvin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>