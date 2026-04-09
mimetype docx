--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -256,1804 +256,1804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bénédict Augustin Morel et Cesare Lombroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beccaria : Revue d'histoire du droit de punir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, "Lombroso et la France", dirigé par Michel Porret &amp; Xavier Tabet, VI, pp.339-360</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Garrabé, un psychiatre à la rencontre de l’Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 851, pp.205-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà du retard mental. Le comportement de l’enfant entre stigmatisation et espoir au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du Comité pour l’histoire de l’Inserm </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2, pp.44-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2021, "Lombroso et la France", dirigé par Michel Porret &amp; Xavier Tabet, VI, pp.339-360</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commémorer Henri Ey. La mémoire de la psychiatrie française au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.117-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les carrières de femmes dans les sciences humaines et sociales : une histoire invisible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Trochu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 36, pp.117-141</w:t>
+              <w:t xml:space="preserve">, 2019, 35, pp.11-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Aude Fauvel</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La disparition de quoi ? Quelques repères historiques sur la catégorie de débilité mentale en France au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (2), pp.8-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dégénérescence, hérédité, imitation : la foule et ses déterminismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Tocqueville Review/La revue Tocqueville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, XXXIX (1), pp.51-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Années 68 : soigner la jeunesse ou soigner la psychiatrie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (3), pp.7-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exploration de l’assistance psychiatrique française. Jalons pour une reformulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (2), pp.109-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfant de la controverse : psychiatrie et homoparentalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (3), pp.7-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre, une notion prise au sérieux dans les années 1960. Autour du psychiatre et psychanalyste Robert Stoller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43, pp.43-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exploration du musicien italien à la fin du XIXe siècle : entre médicalisation et paradoxe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.1-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfant de la controverse : psychiatrie et homoparentalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (3), pp.7-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exploration du musicien italien à la fin du XIXe siècle : entre médicalisation et paradoxe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Musique italienne et sciences médicales au XIXe siècle, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.1632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01720041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le psychiatre, l’enfant et l’État. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le psychiatre, l’enfant et l’État, 18, pp.51-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhei.3879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le psychiatre, l’enfant et l’Etat. Enjeux d’une spécialité en construction, 1900-1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35, pp.11-24</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (3), pp.7-25</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychiatrie, genre et sexualités dans la seconde moitié du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Chiletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment s'en sortir ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.59-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, XXXIX (1), pp.51-74</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crisi della psicologia nel contesto francese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rassegna di psicologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychological care for maxillofacial trauma patients: a preliminary survey of oral and maxillofacial surgeons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poramate Pitak-Arnnop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kittipong Dhanuthai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Charles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cranio-Maxillofacial Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (7), pp.515-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcms.2010.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 35 (2), pp.109-116</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00612236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[The irresponsible psychiatric patient, the new actor of the criminal procedure: the evolution of the notion of penal irresponsibility].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Caussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Moutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène François-Purssell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (8-9), pp.751-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43, pp.43-63</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00560401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Fetuses born lifeless: new representations and new rights.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Moutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Goussot-Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Plu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (8-9), pp.772-778</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...326 lines deleted...]
-                <w:t xml:space="preserve">Samuel Boussion</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00516626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advance directives and the family: French and American perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rodríguez-Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...558 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...171 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Moutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark P. Aulisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2225,1476 +2225,1476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le dossier de la personne transsexuelle à partir des années 1960. Quels usages, quelles significations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dossiers personnels : la personne, les archivistes et les chercheurs (sous la direction de Antoine Rivière et Malika Rahal)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campus Condorcet et Archives Nationales, Dec 2022, Aubervilliers (Campus Condorcet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment corriger les déviations sexuelles dans l’après seconde guerre mondiale ? De « l’horrible docteur Bergler » à « l’apaisant » docteur Stoller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international d’histoire de la médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie de médecine, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé publique des jeunes : entre nécessité et difficultés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé publique sous Georges Pompidou. Politique, recherche et société, 1962-1974, sous l’égide de l’Institut G. Pompidou et du Comité pour l’histoire de l’Inserm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie de médecine, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Campus Condorcet et Archives Nationales, Dec 2022, Aubervilliers (Campus Condorcet), France</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mineur trans, l’être incertain par excellence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs sur l’incertain, Education et formation : filiations et affilitations à l’épreuve de l’incertitude, VIe Congrès international Cliopsy.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cliopsy - Clinique d’orientation psychanalytique en sciences de l’éducation et de la formation, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Cliopsy - Clinique d’orientation psychanalytique en sciences de l’éducation et de la formation, Oct 2022, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre, incertitudes et adolescences du temps présent : que fait l’expert ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Workshop – Capes-Cofecub (sous la direction de Sandra Caponi)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université fédérale Santa Catarina, Nov 2022, Florianopolis, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université fédérale Santa Catarina, Nov 2022, Florianopolis, Brésil</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’historien et le psychiatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinique, histoire, transmission : hommage à Jean Garrabé - Colloque de l’Evolution psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie de médecine, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Académie de médecine, Oct 2021, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution de la psychiatrie et des représentations sociétales de la maladie mentale et des soins psychiatriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins psychiatriques sans consentement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée d’étude organisée par la ville de Neuilly sur Seine, Jan 2020, Neuilly sur Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Journée d’étude organisée par la ville de Neuilly sur Seine, Jan 2020, Neuilly sur Seine, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychiatrie, Dégénérescence, et progrès. Le combat d’Enrico Morselli (1852-1929)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Eugénisme, positivisme et dégénérationnisme dans les pays latins (1870-1920)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de l’expertise. Comment cela fonctionne en psychiatrie de l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La disséminaton des savoirs experts dans le domaine de l’enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Programme de recherche Cofecub (France-Brésil), Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de la contrainte en psychiatre. Perspectives sur un débat ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soirée débat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASM13e et Espace ethique/IDF, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8, Dec 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre et ses déclinaisons : politiques de l’interdisciplinarité et politiques de la reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Politiques et pratiques de l’interdisciplinarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cak-Ehess, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’historien face aux troubles des conduites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Worskhop Troubles des conduites (sous la direction de Y. Gansel)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Msh Paris Nord- Hôpital de la mère et de l’enfant, Dec 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire se construit aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l’Adajep Associations et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BNF, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le voyage d’Henri Ey dans la conscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Les Etats Altérés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 8, Sorbonne Université, The Heyman Center for the Humanities at Columbia University en partenariat avec l’Institut universitaire de France et le Max Planck Institute for Empirical Aesthetics, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, BNF, Oct 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une clinique de l’identité de genre dans les années 1960-1970 aux États-Unis peut-elle être considérée comme un dispositif de santé mentale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques du psychisme III (organisé par Grégory Dufaud, Nicolas Henckes et Marianna Scarfone) - programme Politics of the Mind</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche médecine, sciences, santé, santé mentale, société, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche médecine, sciences, santé, santé mentale, société, Dec 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychiatrie et exclusion sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Espace éthique/IDF, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Espace éthique/IDF, May 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La psichiatria infantile degli anni 30 : una psichiatria senza autismo ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Gli autismi tra passato e futuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de médecine et de psychologie, Université La Sapienza, Dec 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de médecine et de psychologie, Université La Sapienza, Dec 2018, Rome, Italy</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’usager face à l’institution de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque La peur de l’autre : un défi pour les démarches de soin et d’accompagnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Espace Ethique Régional de Normandie, Sep 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cak-Ehess, Mar 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morel et Lombroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Cesare Lombroso e la cultura francese. Dibatitti, conflitti e collaborazioni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée Lombroso, Université de Turin &amp; Université Paris 8, Dec 2017, Turin, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Musée Lombroso, Université de Turin &amp; Université Paris 8, Dec 2017, Turin, Italie</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exploration de quoi ? Sexualités et savoirs psys dans les années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexologies et théories de la sexualité. Traduction, appropriation, problématisation, médicalisation. Conférence internationale pluridisciplinaire d’histoire de la sexologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau européen Sexologies européennes – American University in Paris, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Espace Ethique Régional de Normandie, Sep 2017, Rouen, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parole de l’enfant dans les couples homoparentaux : une confrontation d’adultes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Parole(s) des enfants et droits des enfants XXe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme EnJeu[x], Université d’Angers &amp; Unicef, Nov 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138094v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04138104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4722,51 +4722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137776v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Coffin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137784v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137793v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137800v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137805v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137813v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137861v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fauvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Trochu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137820v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137855v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137840v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137844v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02566370v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1632" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boussion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3879" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02568682v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02572427v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Arena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Chiletti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905940v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00560401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Causs&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Aguilar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Fran&#231;ois-Purssell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00516626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Goussot-Souchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pierre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leclercq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00612236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poramate Pitak-Arnnop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herv&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kittipong Dhanuthai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Charles Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcms.2010.11.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVT0QGXP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00565596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodr&#237;guez-Arias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Aulisio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Salfati" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/147775007781870038" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137896v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137928v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137944v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137923v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137979v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137987v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138010v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138024v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138032v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138069v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138057v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138051v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138040v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138081v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138094v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138104v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137887v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137882v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137875v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137892v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904080v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905957v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904153v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904322v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904148v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137776v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Coffin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137784v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137805v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137793v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137800v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137813v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137861v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fauvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Trochu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137820v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137827v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137840v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137855v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137844v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02566370v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1632" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boussion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3879" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02568682v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02572427v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Arena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Chiletti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905940v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00612236v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poramate Pitak-Arnnop" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herv&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kittipong Dhanuthai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Charles Bertrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcms.2010.11.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVT0QGXP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00560401v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Causs&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Aguilar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Fran&#231;ois-Purssell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00516626v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Goussot-Souchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pierre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leclercq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00565596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodr&#237;guez-Arias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Aulisio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Salfati" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/147775007781870038" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137896v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137918v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137928v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137930v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137944v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137923v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137979v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137987v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138002v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138010v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138081v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138032v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138057v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138069v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138076v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138040v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138089v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138104v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138094v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137887v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137882v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137875v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137892v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904080v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905957v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904153v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904322v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904148v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>