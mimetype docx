--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -256,1804 +256,1804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean Garrabé, un psychiatre à la rencontre de l’Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 851, pp.205-213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà du retard mental. Le comportement de l’enfant entre stigmatisation et espoir au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Comité pour l’histoire de l’Inserm </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.44-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bénédict Augustin Morel et Cesare Lombroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beccaria : Revue d'histoire du droit de punir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, "Lombroso et la France", dirigé par Michel Porret &amp; Xavier Tabet, VI, pp.339-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 851, pp.205-213</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commémorer Henri Ey. La mémoire de la psychiatrie française au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.117-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, pp.44-50</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les carrières de femmes dans les sciences humaines et sociales : une histoire invisible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Trochu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35, pp.11-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36, pp.117-141</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dégénérescence, hérédité, imitation : la foule et ses déterminismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Tocqueville Review/La revue Tocqueville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, XXXIX (1), pp.51-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Aude Fauvel</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Années 68 : soigner la jeunesse ou soigner la psychiatrie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (3), pp.7-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La disparition de quoi ? Quelques repères historiques sur la catégorie de débilité mentale en France au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (2), pp.8-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exploration de l’assistance psychiatrique française. Jalons pour une reformulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (2), pp.109-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfant de la controverse : psychiatrie et homoparentalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (3), pp.7-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre, une notion prise au sérieux dans les années 1960. Autour du psychiatre et psychanalyste Robert Stoller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43, pp.43-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exploration du musicien italien à la fin du XIXe siècle : entre médicalisation et paradoxe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.1-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfant de la controverse : psychiatrie et homoparentalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (3), pp.7-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exploration du musicien italien à la fin du XIXe siècle : entre médicalisation et paradoxe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Musique italienne et sciences médicales au XIXe siècle, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.1632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01720041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le psychiatre, l’enfant et l’État. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le psychiatre, l’enfant et l’État, 18, pp.51-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhei.3879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le psychiatre, l’enfant et l’Etat. Enjeux d’une spécialité en construction, 1900-1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35, pp.11-24</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46 (2), pp.8-19</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychiatrie, genre et sexualités dans la seconde moitié du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Chiletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment s'en sortir ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.59-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, XXXIX (1), pp.51-74</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crisi della psicologia nel contesto francese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rassegna di psicologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (3), pp.7-25</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[The irresponsible psychiatric patient, the new actor of the criminal procedure: the evolution of the notion of penal irresponsibility].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Caussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Moutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène François-Purssell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (8-9), pp.751-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 35 (2), pp.109-116</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00560401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Fetuses born lifeless: new representations and new rights.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Moutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Goussot-Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Plu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (8-9), pp.772-778</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00516626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychological care for maxillofacial trauma patients: a preliminary survey of oral and maxillofacial surgeons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poramate Pitak-Arnnop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kittipong Dhanuthai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Charles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cranio-Maxillofacial Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (7), pp.515-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcms.2010.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...326 lines deleted...]
-                <w:t xml:space="preserve">Samuel Boussion</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00612236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advance directives and the family: French and American perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rodríguez-Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...361 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...368 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Moutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark P. Aulisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2225,1476 +2225,1476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment corriger les déviations sexuelles dans l’après seconde guerre mondiale ? De « l’horrible docteur Bergler » à « l’apaisant » docteur Stoller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international d’histoire de la médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie de médecine, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé publique des jeunes : entre nécessité et difficultés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La santé publique sous Georges Pompidou. Politique, recherche et société, 1962-1974, sous l’égide de l’Institut G. Pompidou et du Comité pour l’histoire de l’Inserm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie de médecine, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le dossier de la personne transsexuelle à partir des années 1960. Quels usages, quelles significations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dossiers personnels : la personne, les archivistes et les chercheurs (sous la direction de Antoine Rivière et Malika Rahal)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Campus Condorcet et Archives Nationales, Dec 2022, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Académie de médecine, Nov 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mineur trans, l’être incertain par excellence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs sur l’incertain, Education et formation : filiations et affilitations à l’épreuve de l’incertitude, VIe Congrès international Cliopsy.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cliopsy - Clinique d’orientation psychanalytique en sciences de l’éducation et de la formation, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Académie de médecine, Nov 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre, incertitudes et adolescences du temps présent : que fait l’expert ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Workshop – Capes-Cofecub (sous la direction de Sandra Caponi)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université fédérale Santa Catarina, Nov 2022, Florianopolis, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cliopsy - Clinique d’orientation psychanalytique en sciences de l’éducation et de la formation, Oct 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’historien et le psychiatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinique, histoire, transmission : hommage à Jean Garrabé - Colloque de l’Evolution psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie de médecine, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université fédérale Santa Catarina, Nov 2022, Florianopolis, Brésil</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution de la psychiatrie et des représentations sociétales de la maladie mentale et des soins psychiatriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins psychiatriques sans consentement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée d’étude organisée par la ville de Neuilly sur Seine, Jan 2020, Neuilly sur Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Académie de médecine, Oct 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de l’expertise. Comment cela fonctionne en psychiatrie de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La disséminaton des savoirs experts dans le domaine de l’enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme de recherche Cofecub (France-Brésil), Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Journée d’étude organisée par la ville de Neuilly sur Seine, Jan 2020, Neuilly sur Seine, France</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages de la contrainte en psychiatre. Perspectives sur un débat ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soirée débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASM13e et Espace ethique/IDF, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychiatrie, Dégénérescence, et progrès. Le combat d’Enrico Morselli (1852-1929)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Eugénisme, positivisme et dégénérationnisme dans les pays latins (1870-1920)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 8, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Programme de recherche Cofecub (France-Brésil), Jun 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’historien face aux troubles des conduites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Worskhop Troubles des conduites (sous la direction de Y. Gansel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Msh Paris Nord- Hôpital de la mère et de l’enfant, Dec 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ASM13e et Espace ethique/IDF, Feb 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire se construit aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l’Adajep Associations et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BNF, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voyage d’Henri Ey dans la conscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Les Etats Altérés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, Sorbonne Université, The Heyman Center for the Humanities at Columbia University en partenariat avec l’Institut universitaire de France et le Max Planck Institute for Empirical Aesthetics, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une clinique de l’identité de genre dans les années 1960-1970 aux États-Unis peut-elle être considérée comme un dispositif de santé mentale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques du psychisme III (organisé par Grégory Dufaud, Nicolas Henckes et Marianna Scarfone) - programme Politics of the Mind</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche médecine, sciences, santé, santé mentale, société, Dec 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychiatrie et exclusion sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Espace éthique/IDF, May 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La psichiatria infantile degli anni 30 : una psichiatria senza autismo ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Gli autismi tra passato e futuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de médecine et de psychologie, Université La Sapienza, Dec 2018, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre et ses déclinaisons : politiques de l’interdisciplinarité et politiques de la reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Politiques et pratiques de l’interdisciplinarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cak-Ehess, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Msh Paris Nord- Hôpital de la mère et de l’enfant, Dec 2018, Lyon, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morel et Lombroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Cesare Lombroso e la cultura francese. Dibatitti, conflitti e collaborazioni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée Lombroso, Université de Turin &amp; Université Paris 8, Dec 2017, Turin, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, BNF, Oct 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’usager face à l’institution de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque La peur de l’autre : un défi pour les démarches de soin et d’accompagnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Espace Ethique Régional de Normandie, Sep 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8, Sorbonne Université, The Heyman Center for the Humanities at Columbia University en partenariat avec l’Institut universitaire de France et le Max Planck Institute for Empirical Aesthetics, Jun 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parole de l’enfant dans les couples homoparentaux : une confrontation d’adultes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Parole(s) des enfants et droits des enfants XXe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme EnJeu[x], Université d’Angers &amp; Unicef, Nov 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche médecine, sciences, santé, santé mentale, société, Dec 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exploration de quoi ? Sexualités et savoirs psys dans les années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexologies et théories de la sexualité. Traduction, appropriation, problématisation, médicalisation. Conférence internationale pluridisciplinaire d’histoire de la sexologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau européen Sexologies européennes – American University in Paris, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...344 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138104v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04138094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4722,51 +4722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137776v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Coffin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137784v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137805v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137793v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137800v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137813v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137861v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fauvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Trochu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137820v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137835v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137827v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137840v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137855v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137844v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02566370v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1632" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boussion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3879" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02568682v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02572427v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Arena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Chiletti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905940v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00612236v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poramate Pitak-Arnnop" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herv&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kittipong Dhanuthai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Charles Bertrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcms.2010.11.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVT0QGXP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00560401v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Causs&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Aguilar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Fran&#231;ois-Purssell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00516626v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Goussot-Souchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pierre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leclercq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00565596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodr&#237;guez-Arias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Aulisio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Salfati" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/147775007781870038" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137896v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137918v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137928v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137930v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137944v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137923v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137979v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137987v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138002v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138010v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138081v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138032v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138057v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138069v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138076v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138040v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138089v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138104v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138094v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137887v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137882v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137875v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137892v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904080v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905957v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904153v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904322v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904148v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137776v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Coffin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137784v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137793v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137800v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137805v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137813v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137861v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fauvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Trochu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137835v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137820v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137840v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137855v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137844v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02566370v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1632" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boussion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3879" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02568682v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02572427v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Arena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Chiletti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905940v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00560401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Causs&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Aguilar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Fran&#231;ois-Purssell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00516626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Goussot-Souchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pierre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leclercq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00612236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poramate Pitak-Arnnop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herv&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kittipong Dhanuthai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Charles Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcms.2010.11.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVT0QGXP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00565596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodr&#237;guez-Arias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Aulisio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Salfati" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/147775007781870038" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137896v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137928v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137944v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137923v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137979v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137987v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138010v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138024v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138032v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138069v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138051v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138040v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138081v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138094v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138104v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137887v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137882v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137875v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137892v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904080v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905957v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904153v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904322v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904148v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>