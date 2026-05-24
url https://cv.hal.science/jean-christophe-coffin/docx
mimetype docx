--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -834,234 +834,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le genre, une notion prise au sérieux dans les années 1960. Autour du psychiatre et psychanalyste Robert Stoller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43, pp.43-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfant de la controverse : psychiatrie et homoparentalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PSN – Psychiatrie, Sciences humaines, Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (3), pp.7-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’exploration de l’assistance psychiatrique française. Jalons pour une reformulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 35 (2), pp.109-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137848v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04137855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exploration du musicien italien à la fin du XIXe siècle : entre médicalisation et paradoxe</w:t>
               </w:r>
@@ -2225,1476 +2225,1476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le dossier de la personne transsexuelle à partir des années 1960. Quels usages, quelles significations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dossiers personnels : la personne, les archivistes et les chercheurs (sous la direction de Antoine Rivière et Malika Rahal)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campus Condorcet et Archives Nationales, Dec 2022, Aubervilliers (Campus Condorcet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mineur trans, l’être incertain par excellence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs sur l’incertain, Education et formation : filiations et affilitations à l’épreuve de l’incertitude, VIe Congrès international Cliopsy.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cliopsy - Clinique d’orientation psychanalytique en sciences de l’éducation et de la formation, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment corriger les déviations sexuelles dans l’après seconde guerre mondiale ? De « l’horrible docteur Bergler » à « l’apaisant » docteur Stoller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international d’histoire de la médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie de médecine, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé publique des jeunes : entre nécessité et difficultés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé publique sous Georges Pompidou. Politique, recherche et société, 1962-1974, sous l’égide de l’Institut G. Pompidou et du Comité pour l’histoire de l’Inserm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie de médecine, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Campus Condorcet et Archives Nationales, Dec 2022, Aubervilliers (Campus Condorcet), France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre, incertitudes et adolescences du temps présent : que fait l’expert ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Workshop – Capes-Cofecub (sous la direction de Sandra Caponi)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université fédérale Santa Catarina, Nov 2022, Florianopolis, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cliopsy - Clinique d’orientation psychanalytique en sciences de l’éducation et de la formation, Oct 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’historien et le psychiatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinique, histoire, transmission : hommage à Jean Garrabé - Colloque de l’Evolution psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie de médecine, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université fédérale Santa Catarina, Nov 2022, Florianopolis, Brésil</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution de la psychiatrie et des représentations sociétales de la maladie mentale et des soins psychiatriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins psychiatriques sans consentement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée d’étude organisée par la ville de Neuilly sur Seine, Jan 2020, Neuilly sur Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Académie de médecine, Oct 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de l’expertise. Comment cela fonctionne en psychiatrie de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La disséminaton des savoirs experts dans le domaine de l’enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme de recherche Cofecub (France-Brésil), Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Journée d’étude organisée par la ville de Neuilly sur Seine, Jan 2020, Neuilly sur Seine, France</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages de la contrainte en psychiatre. Perspectives sur un débat ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soirée débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASM13e et Espace ethique/IDF, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Programme de recherche Cofecub (France-Brésil), Jun 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychiatrie, Dégénérescence, et progrès. Le combat d’Enrico Morselli (1852-1929)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Eugénisme, positivisme et dégénérationnisme dans les pays latins (1870-1920)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ASM13e et Espace ethique/IDF, Feb 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’historien face aux troubles des conduites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Worskhop Troubles des conduites (sous la direction de Y. Gansel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Msh Paris Nord- Hôpital de la mère et de l’enfant, Dec 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8, Dec 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire se construit aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l’Adajep Associations et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BNF, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Msh Paris Nord- Hôpital de la mère et de l’enfant, Dec 2018, Lyon, France</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voyage d’Henri Ey dans la conscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Les Etats Altérés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, Sorbonne Université, The Heyman Center for the Humanities at Columbia University en partenariat avec l’Institut universitaire de France et le Max Planck Institute for Empirical Aesthetics, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, BNF, Oct 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une clinique de l’identité de genre dans les années 1960-1970 aux États-Unis peut-elle être considérée comme un dispositif de santé mentale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques du psychisme III (organisé par Grégory Dufaud, Nicolas Henckes et Marianna Scarfone) - programme Politics of the Mind</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche médecine, sciences, santé, santé mentale, société, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8, Sorbonne Université, The Heyman Center for the Humanities at Columbia University en partenariat avec l’Institut universitaire de France et le Max Planck Institute for Empirical Aesthetics, Jun 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychiatrie et exclusion sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Espace éthique/IDF, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche médecine, sciences, santé, santé mentale, société, Dec 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La psichiatria infantile degli anni 30 : una psichiatria senza autismo ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Gli autismi tra passato e futuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de médecine et de psychologie, Université La Sapienza, Dec 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Espace éthique/IDF, May 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre et ses déclinaisons : politiques de l’interdisciplinarité et politiques de la reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Politiques et pratiques de l’interdisciplinarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cak-Ehess, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de médecine et de psychologie, Université La Sapienza, Dec 2018, Rome, Italy</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’usager face à l’institution de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque La peur de l’autre : un défi pour les démarches de soin et d’accompagnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Espace Ethique Régional de Normandie, Sep 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cak-Ehess, Mar 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morel et Lombroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Cesare Lombroso e la cultura francese. Dibatitti, conflitti e collaborazioni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée Lombroso, Université de Turin &amp; Université Paris 8, Dec 2017, Turin, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Musée Lombroso, Université de Turin &amp; Université Paris 8, Dec 2017, Turin, Italie</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exploration de quoi ? Sexualités et savoirs psys dans les années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexologies et théories de la sexualité. Traduction, appropriation, problématisation, médicalisation. Conférence internationale pluridisciplinaire d’histoire de la sexologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau européen Sexologies européennes – American University in Paris, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Espace Ethique Régional de Normandie, Sep 2017, Rouen, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parole de l’enfant dans les couples homoparentaux : une confrontation d’adultes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Parole(s) des enfants et droits des enfants XXe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme EnJeu[x], Université d’Angers &amp; Unicef, Nov 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138094v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04138104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4722,51 +4722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137776v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Coffin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137784v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137793v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137800v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137805v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137813v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137861v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fauvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Trochu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137835v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137820v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137840v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137855v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137844v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02566370v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1632" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boussion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3879" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02568682v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02572427v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Arena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Chiletti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905940v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00560401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Causs&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Aguilar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Fran&#231;ois-Purssell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00516626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Goussot-Souchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pierre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leclercq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00612236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poramate Pitak-Arnnop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herv&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kittipong Dhanuthai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Charles Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcms.2010.11.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVT0QGXP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00565596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodr&#237;guez-Arias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Aulisio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Salfati" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/147775007781870038" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137896v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137928v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137944v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137923v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137979v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137987v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138010v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138024v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138032v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138069v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138051v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138040v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138081v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138094v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138104v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137887v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137882v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137875v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137892v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904080v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905957v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904153v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904322v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904148v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137776v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Coffin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137784v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137793v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137800v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137805v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137813v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137861v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fauvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Trochu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137835v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137820v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137855v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137840v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137848v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137844v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02566370v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1632" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boussion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3879" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02568682v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02572427v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Arena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Chiletti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905940v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00560401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Causs&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Aguilar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Moutel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Fran&#231;ois-Purssell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00516626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Goussot-Souchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pierre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leclercq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00612236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poramate Pitak-Arnnop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herv&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kittipong Dhanuthai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Charles Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcms.2010.11.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVT0QGXP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00565596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodr&#237;guez-Arias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Aulisio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Salfati" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/147775007781870038" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137896v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137918v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137944v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137928v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137930v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137923v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137979v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137987v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138010v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138024v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138032v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138069v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138051v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138040v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138081v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138089v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138104v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138094v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137887v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137882v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137875v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137892v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904080v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905957v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904153v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904322v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904148v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>