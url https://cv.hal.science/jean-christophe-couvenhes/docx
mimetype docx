--- v0 (2026-03-26)
+++ v1 (2026-04-30)
@@ -214,178 +214,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmachia-societas-foedus :les alliances militaires à l’ épreuve de la guerre,de Philippe V à Paul Émile (221 à 160 avant J.-C.)</w:t>
+                <w:t xml:space="preserve">L’intégration très provisoire de Sparte dans la koinè symmachia macédonienne après la défaite de Sellasie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Couvenhes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucia Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HiMA : revue internationale d'histoire militaire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.137-140</w:t>
+              <w:t xml:space="preserve">, 2022, 11, pp.159-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909816v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-03909827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symmachia-societas-foedus :les alliances militaires à l’ épreuve de la guerre,de Philippe V à Paul Émile (221 à 160 avant J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Couvenhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Couvenhes</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HiMA : revue internationale d'histoire militaire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11, pp.159-186</w:t>
+              <w:t xml:space="preserve">, 2022, pp.137-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909827v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note liminaire : Les Spartiates à la guerre, au-delà du mirage</w:t>
               </w:r>
@@ -1250,51 +1250,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier. Symmachia – societas – foedus : les alliances militaires à l’épreuve de la guerre, de Philippe V à Paul Émile (221 à 160 av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Couvenhes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1732,279 +1732,279 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La violence imposée aux Galates vaincus : le récit des grandes et petites offrandes attalides dans le seconde moitié du IIIe siècle avant J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Couvenhes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cosme Pierre; Couvenhes Jean-Christophe; Janniard Sylvain; Traina Giusto; Virol Michèle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le récit de guerre comme source d’histoire, de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29-56, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chapitre XI - Le monde grec : nouveaux enjeux, nouveaux concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Couvenhes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giusto Traina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes en Guerre. Tome 1. De la préhistoire au Moyen Âge,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, pp.201-222, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Couvenhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Janniard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giusto Traina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Virol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cosme Pierre; Couvenhes Jean-Christophe; Janniard Sylvain; Traina Giusto; Virol Michèle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le récit de guerre comme source d’histoire, de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.29-56, 2022</w:t>
-[...123 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.13-18, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2076,50 +2076,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chapitre XII - Les Macédoniens en guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Couvenhes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giusto Traina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes en Guerre. Tome 1. De la préhistoire au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belin, pp.223-242, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre X - Essor et chute de la puissance maritime athénienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Couvenhes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giusto Traina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes en Guerre. Tome 1. De la préhistoire au Moyen Âge,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belin, pp.177-197, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre III - Guerriers et élite armée de l’âge du bronze à l’âge du fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Couvenhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gernez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giusto Traina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes en Guerre. Tome 1. De la préhistoire au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belin, pp.31-70, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chapitre XV - De la Haute-République à l’expansion méditerranéenne, dans G. Traina (dir.), Mondes en guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Couvenhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2132,289 +2364,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giusto Traina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes en guerre, T. 1 : de la préhistoire au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humensis, p. 285-314, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351037v1</w:t>
-              </w:r>
-[...230 lines deleted...]
-                <w:t xml:space="preserve">hal-03909920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre XIII – Les Rois et les cités en guerre »,</w:t>
               </w:r>
@@ -3878,51 +3878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier : Symmachia – societas – foedus : Les alliances militaires à l’épreuve de la guerre, de Philippe V à Paul-Émile (221 à 160 av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Couvenhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HiMA : revue internationale d'histoire militaire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4185,96 +4185,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krieg (griech. / hell.)</w:t>
+                <w:t xml:space="preserve">Lager (griech. / hell.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Couvenhes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Neue Pauly. Supplemente 12. Militärgeschichte der griechisch-römischen Antike</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909964v1</w:t>
+                <w:t xml:space="preserve">hal-03909972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armée. Antiquité grecque</w:t>
               </w:r>
@@ -4323,96 +4323,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lager (griech. / hell.)</w:t>
+                <w:t xml:space="preserve">Krieg (griech. / hell.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Couvenhes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Neue Pauly. Supplemente 12. Militärgeschichte der griechisch-römischen Antike</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909972v1</w:t>
+                <w:t xml:space="preserve">hal-03909964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kriegfolgen (griech. / hell.)</w:t>
               </w:r>
@@ -4530,165 +4530,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilote</w:t>
+                <w:t xml:space="preserve">Hoplite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Couvenhes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du corps dans l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909940v1</w:t>
+                <w:t xml:space="preserve">hal-03909944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoplite</w:t>
+                <w:t xml:space="preserve">Hilote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Couvenhes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du corps dans l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909944v1</w:t>
+                <w:t xml:space="preserve">hal-03909940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trembleur</w:t>
               </w:r>
@@ -4833,51 +4833,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D5E124E"/>
+    <w:nsid w:val="4F545A30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5064,51 +5064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-couvenhes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2822-6971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071211705" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909816v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Couvenhes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rossi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909790v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848802v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848801v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848800v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848798v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847647v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079303v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra P&#233;r&#233;-Nogu&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079301v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03032161v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandjean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079149v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912866v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chandezon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dobias-Lalou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefevre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Perrin-Saminadayar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Milanezi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.2863" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079208v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Louis Fernoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.1619" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909861v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848805v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cosme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janniard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusto Traina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Virol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02351037v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909859v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909846v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909920v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909926v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909855v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847699v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567719v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Schettino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Chr. Couvenhes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571642v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzales" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909987v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909982v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785683v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847592v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909314v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909370v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Queyrel Bottineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vigourt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909354v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Crouzet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909374v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909306v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847574v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847248v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gazzano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909972v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909967v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909976v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909940v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909944v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909948v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-couvenhes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2822-6971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071211705" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Couvenhes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909816v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rossi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909790v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848802v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848801v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848800v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848798v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847647v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079303v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra P&#233;r&#233;-Nogu&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079301v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03032161v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandjean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079149v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912866v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chandezon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dobias-Lalou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefevre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Perrin-Saminadayar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Milanezi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.2863" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079208v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Louis Fernoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.1619" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909861v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cosme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janniard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusto Traina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Virol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909920v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909859v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909846v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02351037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909926v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909855v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847699v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567719v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Schettino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Chr. Couvenhes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571642v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzales" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909987v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909982v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785683v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847592v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909314v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909370v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Queyrel Bottineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vigourt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909354v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Crouzet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909374v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909306v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847574v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847248v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gazzano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909972v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909964v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909967v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909976v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909944v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909940v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909948v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>