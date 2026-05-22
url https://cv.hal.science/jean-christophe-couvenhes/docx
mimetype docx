--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -2781,199 +2781,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le rouge porté au combat à Sparte : une couleur sang mais laquelle ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Couvenhes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lydie Bodiou; Véronique Mehl. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Antiquité écarlate : le sang des Anciens, Rennes, PUR, 2017, p. 61-74.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Demain, le rôle de la SoPHAU : des « États Généraux de l’Antiquité » à « Antiquité Avenir, réseau des associations liées à l’Antiquité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Schettino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Couvenhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Gonzales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SOPHAU. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquantenaire de la SoPHAU. 1966-2016. Regards croisés sur l’histoire ancienne en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.259-263, 2017, 978-2-84867-588-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571642v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03847635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4185,234 +4185,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lager (griech. / hell.)</w:t>
+                <w:t xml:space="preserve">Armée. Antiquité grecque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Couvenhes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.40-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krieg (griech. / hell.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Couvenhes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Neue Pauly. Supplemente 12. Militärgeschichte der griechisch-römischen Antike</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-03909953v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krieg (griech. / hell.)</w:t>
+                <w:t xml:space="preserve">Lager (griech. / hell.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Couvenhes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Neue Pauly. Supplemente 12. Militärgeschichte der griechisch-römischen Antike</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909964v1</w:t>
+                <w:t xml:space="preserve">hal-03909972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kriegfolgen (griech. / hell.)</w:t>
               </w:r>
@@ -4833,51 +4833,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F545A30"/>
+    <w:nsid w:val="68E3837C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5064,51 +5064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-couvenhes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2822-6971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071211705" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Couvenhes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909816v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rossi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909790v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848802v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848801v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848800v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848798v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847647v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079303v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra P&#233;r&#233;-Nogu&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079301v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03032161v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandjean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079149v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912866v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chandezon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dobias-Lalou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefevre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Perrin-Saminadayar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Milanezi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.2863" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079208v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Louis Fernoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.1619" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909861v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cosme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janniard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusto Traina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Virol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909920v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909859v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909846v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02351037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909926v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909855v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847699v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567719v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Schettino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Chr. Couvenhes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571642v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzales" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909987v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909982v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785683v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847592v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909314v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909370v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Queyrel Bottineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vigourt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909354v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Crouzet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909374v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909306v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847574v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847248v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gazzano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909972v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909964v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909967v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909976v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909944v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909940v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909948v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-christophe-couvenhes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2822-6971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071211705" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Couvenhes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909816v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rossi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909790v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848802v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848801v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848800v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848798v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847647v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079303v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra P&#233;r&#233;-Nogu&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079301v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03032161v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandjean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079149v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912866v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chandezon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dobias-Lalou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefevre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Perrin-Saminadayar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Milanezi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.2863" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079208v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Louis Fernoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.1619" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909861v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cosme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janniard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusto Traina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Virol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909920v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909859v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909846v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02351037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909926v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909855v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847699v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567719v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Schettino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Chr. Couvenhes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847635v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571642v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzales" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909987v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909982v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785683v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847592v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909314v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909370v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Queyrel Bottineau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vigourt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909354v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Crouzet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909374v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909306v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847574v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847248v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gazzano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909953v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909964v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909972v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909967v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909976v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909944v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909940v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909948v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>