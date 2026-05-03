--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -66,12560 +66,12517 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (156)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (159)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and analysis of integrated SiRC snubber circuit in SiC power modules</w:t>
+                <w:t xml:space="preserve">Data-driven model to derive air-cooled heat sinks mass for power electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourdon Noé</w:t>
+                <w:t xml:space="preserve">Thibault Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Avenas</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Integrated Power Electronics Systems - CIPS 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559233v1</w:t>
+                <w:t xml:space="preserve">hal-05568291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing modularity in ecodesigned power electronics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Investigating Power Module Recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiadong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd CIRP Conference on Life Cycle Engineering (LCE 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Integrated Power Electronics Systems - CIPS 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Dreden, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175695v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de dimensionnement des convertisseurs modulaires PCA pour la circularité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and analysis of integrated SiRC snubber circuit in SiC power modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourdon Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Pinto</w:t>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Riondet</w:t>
+                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Rio</w:t>
+                <w:t xml:space="preserve">Stéphane Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Lembeye</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Choisy Tom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Integrated Power Electronics Systems - CIPS 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506874v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifier la plus-value environnementale des convertisseurs de puissance à composants grand gap (SiC, GaN)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Near field radiated EMI signature characterization of modular power converters based on Dual Active Bridge: from calibration to results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glauber de Freitas Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ndagijimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGE 2025 - Symposium de Génie Électrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE 29th Workshop on Signal and Power Integrity (SPI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Gaeta, Italy. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPI64682.2025.11014450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506873v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05096165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology-dependent parametric manufacturing Life Cycle Inventory for power module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatimata-Fatimata Diarrassouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE Europe 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la définition des enjeux et verrous de la soutenabilité en électronique de puissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifier la plus-value environnementale des convertisseurs de puissance à composants grand gap (SiC, GaN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Voldoire</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charley Lanneluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SGE 2025 - Symposium de Génie Électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; UPS, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05284240v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for Life Cycle Inventory of magnetic components in Power Electronic</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Méthode de dimensionnement des convertisseurs modulaires PCA pour la circularité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE Europe 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316095v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutenabilité et électronique de puissance : vers une approche interdisciplinaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution à la définition des enjeux et verrous de la soutenabilité en électronique de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Heller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florentin Salomez</w:t>
+                <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio Clement</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+                <w:t xml:space="preserve">Ulrich Soupremanien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289822v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametrized Manufacture Life Cycle Inventory of IGBT Power Module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatimata-Fatim Diarrassouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European conference on Power Electronics [EPE 2025]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34746/epe2025-0288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WIP: Building an Education Ecosystem for Next Generation Microelectronics Experts in Green and Circular Economy with Digitally-Supported Teaching Methods for Sustainable Chips and Applications (EU Project GreenChips-EDU)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soutenabilité et électronique de puissance : vers une approche interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Hofmann</w:t>
+                <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdinand Keil</w:t>
+                <w:t xml:space="preserve">Silvio Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Riehl</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nikolaus Czepl</w:t>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Frontiers in Education Conference (FIE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974462v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of Ecodesign and circularity in Power Electronics: The vision of Univ. Grenoble Alps</w:t>
+                <w:t xml:space="preserve">Recommendations for Life Cycle Inventory of magnetic components in Power Electronic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Suzanne Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE Europe 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Darmstad, Germany</w:t>
+              <w:t xml:space="preserve">ECCE Europe 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702346v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the quest for performance in power electronics conversion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Addressing modularity in ecodesigned power electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium pour l'électronique &amp; le numérique durables</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd CIRP Conference on Life Cycle Engineering (LCE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Manchester, United Kingdom. pp.918-923, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2024.12.098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481616v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular Economy Management of Power Electronic Converters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WIP: Building an Education Ecosystem for Next Generation Microelectronics Experts in Green and Circular Economy with Digitally-Supported Teaching Methods for Sustainable Chips and Applications (EU Project GreenChips-EDU)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Keil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Michalowska-Forsyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tugce Turkbay Romano</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nikolaus Czepl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Goes Green 2024+</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE Frontiers in Education Conference (FIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Washington, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FIE61694.2024.10893342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957852v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport des normes et de la réglementation pour la soutenabilité en électronique de puissance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
+                <w:t xml:space="preserve">Introduction of Ecodesign and circularity in Power Electronics: The vision of Univ. Grenoble Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Schanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">ECCE Europe 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Darmstad, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163240v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État de l'art de la recherche vers une électronique de puissance soutenable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond the quest for performance in power electronics conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tugce Turkbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Allard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Chatroux</w:t>
+                <w:t xml:space="preserve">Li Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatimata-Fatim Diarrassouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Symposium pour l'électronique &amp; le numérique durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244521v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la démontabilité des convertisseurs électroniques de puissance pour une circularité améliorée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Circular Economy Management of Power Electronic Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tugce Turkbay Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thècle Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE SGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Electronics Goes Green 2024+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161305v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-design implementation in Power Electronics: a litterature review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">État de l'art de la recherche vers une électronique de puissance soutenable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thecle Alix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chatroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advances Technologies in Electrical Systems (SATES 23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Arras, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074109v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of DMC EMI Optimization on CMC EMI for DC-AC Isolated Power Converter Array</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Eco-design implementation in Power Electronics: a litterature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tugce Turkbay Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thecle Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">International Symposium on Advances Technologies in Electrical Systems (SATES 23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100408v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des perturbations CEM conduites de mode commun des convertisseurs multicellulaires DC/AC</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Évaluation de la démontabilité des convertisseurs électroniques de puissance pour une circularité améliorée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tugce Turkbay Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thecle Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE SGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161262v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards circular power electronics in the perspective of modularity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Influence of DMC EMI Optimization on CMC EMI for DC-AC Isolated Power Converter Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugot Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th CIRP Life Cycle Engineering Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PCIM Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nuremberg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210209v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design for Reuse: residual value monitoring of power electronics' components</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Analyse des perturbations CEM conduites de mode commun des convertisseurs multicellulaires DC/AC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugot Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lembeye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd CIRP Design Conference "Design in a changing world"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE SGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820725v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Losses prediction in the frequency domain for voltage source inverters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Towards circular power electronics in the perspective of modularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tugce Turkbay Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thecle Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrimacs 2022: 14th International Conference of TC-Electrimacs Committee</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th CIRP Life Cycle Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, New Brunswick, United States. pp.588 - 593, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2023.02.099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684291v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VIVAE Project : innoVatIve life cycles to keep the VAlue of power Electronics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">L'apport des normes et de la réglementation pour la soutenabilité en électronique de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tugce Turkbay Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boubakr Rahmani</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des électroniques de puissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, G2ELab, Mar 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104109v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme simple pour la prédiction du champ magnétique proche et l'optimisation des interconnexions des réseaux de convertisseurs de puissance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Design for Reuse: residual value monitoring of power electronics' components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubakr Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique 2021 (SGE 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd CIRP Design Conference "Design in a changing world"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France. pp.140-145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.05.227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352411v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Passive Power Components Reuse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Losses prediction in the frequency domain for voltage source inverters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugot Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe digital days (International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management Proceedings)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, berlin (on line), Germany. pp.956-963</w:t>
+              <w:t xml:space="preserve">Electrimacs 2022: 14th International Conference of TC-Electrimacs Committee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347175v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction and Optimization of Near Magnetic Field Produced by Interconnections of Multi-cell Converters</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">VIVAE Project : innoVatIve life cycles to keep the VAlue of power Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tugce Turkbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubakr Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thècle Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe digital days 2021; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, France. pp.895-902</w:t>
+              <w:t xml:space="preserve">Journées des électroniques de puissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G2ELab, Mar 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352406v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunités de la modularité pour l’écoconception de convertisseurs de puissance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Prediction and Optimization of Near Magnetic Field Produced by Interconnections of Multi-cell Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glauber de Freitas Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ndagijimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">PCIM Europe digital days 2021; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France. pp.895-902</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03304646v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing Circularity to Product Designers: Application to a Multi-Cell Power Electronics Converter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Opportunités de la modularité pour l’écoconception de convertisseurs de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubakr Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Andreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP 2020 - 30th CIRP Design Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4ème SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2020.02.158⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02965023v1</w:t>
+                <w:t xml:space="preserve">hal-03304646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a DAB under phase-shift modulation for design and DM input current filter optimization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Analysis of Passive Power Components Reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubakr Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PCIM Europe digital days (International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management Proceedings)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, berlin (on line), Germany. pp.956-963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215851⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03035109v1</w:t>
+                <w:t xml:space="preserve">hal-03347175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic thermal cooling design for multicell converters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Andreta</w:t>
+                <w:t xml:space="preserve">Un algorithme simple pour la prédiction du champ magnétique proche et l'optimisation des interconnexions des réseaux de convertisseurs de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glauber de Freitas Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ndagijimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Avenas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Lembeye</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIPS 2020; 11th International Conference on Integrated Power Electronics Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique 2021 (SGE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051978v1</w:t>
+                <w:t xml:space="preserve">hal-03352411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic design and implementation of multi-cell multi-phase voltage source inverters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addressing Circularity to Product Designers: Application to a Multi-Cell Power Electronics Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Hai Phung</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Khawla Khannoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe 2019; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRP 2020 - 30th CIRP Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Skukuza, South Africa. pp.134-139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2020.02.158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113770v1</w:t>
+                <w:t xml:space="preserve">hal-02965023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidirectional AC to DC Isolated Multi-Cell Converter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of a DAB under phase-shift modulation for design and DM input current filter optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glauber de Freitas Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ndagijimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.P.1-P.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281529v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-cell DC-DC converters – Input differential mode filtering generic design rules and implementation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Generic thermal cooling design for multicell converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Andreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">CIPS 2020; 11th International Conference on Integrated Power Electronics Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136401v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A predictive model to investigate the effects of gate driver on dv/dt in series-connected SiC-MOSFETs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
+                <w:t xml:space="preserve">Generic design and implementation of multi-cell multi-phase voltage source inverters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hai Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyubomir Kerachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Busquets-Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Nicolas-Apruzzese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">PCIM Europe 2019; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nuremberg, Germany. pp.1--7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125170v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Step Packaging Concept for Series-Connected SiC MOSFETs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+                <w:t xml:space="preserve">Bidirectional AC to DC Isolated Multi-Cell Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hai Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+                <w:t xml:space="preserve">Théo Lamorelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyubomir Kerachev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Sarrazin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andre Andreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE'19 ECCE Europe Conference</w:t>
+              <w:t xml:space="preserve">EPE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Gênes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281510v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Modelling Method for Active Power Components Based on Datasheet Information</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multi-cell DC-DC converters – Input differential mode filtering generic design rules and implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Lamorelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe. International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">PCIM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838577v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la conception automatique de convertisseurs statiques modulaires</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A predictive model to investigate the effects of gate driver on dv/dt in series-connected SiC-MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Francisco Sousa Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">PCIM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838514v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling differential mode conducted EMC in modular converters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Multi-Step Packaging Concept for Series-Connected SiC MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Francisco Sousa Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">EPE'19 ECCE Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Gênes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886783v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarks of the gate driver supplies' architectures for the power devices in series connection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Statistical Modelling Method for Active Power Components Based on Datasheet Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Andreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIPS 2018 10th International Conference on Integrated Power Electronics Systems, 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">PCIM Europe 2018; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nuremberg, Germany. pp.1924-1930</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743635v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Modelling Method for Active Power Components Based on Datasheet Information</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Benchmarks of the gate driver supplies' architectures for the power devices in series connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe 2018; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nuremberg, Germany. pp.1924-1930</w:t>
+              <w:t xml:space="preserve">CIPS 2018 10th International Conference on Integrated Power Electronics Systems, 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092296v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gate Driver Architectures Impacts on Voltage Balancing of SiC MOSFETs in Series Connection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization Platform for Modular Power Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Andreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Derbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE-2018 ECCE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">PCIM Europe. International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883779v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling technique of low power air-cooled PEBBmodules</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Double chips low side - high side configurable full gate driver circuits for a high speed inverter leg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Saboret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 20th European Conference on Power Electronics and Applications (EPE'18 ECCE Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">CIPS 2018 10th International Conference on Integrated Power Electronics Systems, 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884611v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la conception d’une filière technologique pour convertisseurs modulaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Design Level Power Electronics Building Block : Industrial Framework for DC-DC Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Lamorelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Andreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Podvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">ICIT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844246v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Level Power Electronics Building Block : Industrial Framework for DC-DC Conversion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Characterization and modeling technique of low power air-cooled PEBBmodules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Andreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Podvin</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIT 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">2018 20th European Conference on Power Electronics and Applications (EPE'18 ECCE Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730696v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization Platform for Modular Power Converters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Contribution à la conception d’une filière technologique pour convertisseurs modulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Lamorelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang Nuyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyubomir Kerachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe. International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">SGE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813284v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double chips low side - high side configurable full gate driver circuits for a high speed inverter leg</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Gate Driver Architectures Impacts on Voltage Balancing of SiC MOSFETs in Series Connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Francisco Sousa Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIPS 2018 10th International Conference on Integrated Power Electronics Systems, 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">EPE-2018 ECCE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743621v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High Efficiency and Power Density, High Step-Up, Non-isolated DC-DC Converter Based on Multicell Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Andreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Lamorelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyubomir Kerachev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farshid Sarrafin_ardebili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIPS 2018 - 10th International Conference on Integrated Power Electronics Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filière technologique pour la conception de convertisseurs DC-DC jusqu'à 400V/4kW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Lamorelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Andreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solderless Leadframe Assisted Wafer-Level Packaging Technology for Power Electronics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quad Driver for GaN transistors based Dual Active Bridge with capacitive coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Letowski</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farshid Sarrafin Ardebili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 68th Electronic Components and Technology Conference (ECTC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ECTC.2018.00193⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE ICIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02185324v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quad Driver for GaN transistors based Dual Active Bridge with capacitive coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solderless Leadframe Assisted Wafer-Level Packaging Technology for Power Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Widiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farshid Sarrafin Ardebili</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bastien Letowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Enyedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE ICIT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352391⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE 68th Electronic Components and Technology Conference (ECTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, San Diego, France. pp.1251-1257, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECTC.2018.00193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735199v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02185324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic Approach for Design, Configuration and Control of Modular Converters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Handling differential mode conducted EMC in modular converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Lamorelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe 2017; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management; Proceedings of</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nuremberg, Germany. pp.1--8</w:t>
+              <w:t xml:space="preserve">EPE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330507v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher switching speed of power devices in series connection achieved by modifying the gate driver architecture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+                <w:t xml:space="preserve">Statistical Modelling Method for Active Power Components Based on Datasheet Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Andreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Crebier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE 2017 19th European Conference on Power Electronics and Applications </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">PCIM Europe. International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589321v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and prototyping of distributed series connected DC/AC convertersintegrated in PV panels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Contribution à la conception automatique de convertisseurs statiques modulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Andreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyubomir Kerachev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Christophe Crebier</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE 2017 ECCE Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596249v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Step Towards the Power Electronics Design Automation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyubomir Kerachev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Andreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCIM Europe 2017; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management; Proceedings of</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nuremberg, Germany. pp.1--8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gate Driver Architectures for High Speed Power Devices in Series Connection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Higher switching speed of power devices in series connection achieved by modifying the gate driver architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe 2017; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management; Proceedings of</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nuremberg, Germany. pp.1--8</w:t>
+              <w:t xml:space="preserve">EPE 2017 19th European Conference on Power Electronics and Applications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330506v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMOS gate drivers with integrated optical interfaces for extremely fast power transistors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+                <w:t xml:space="preserve">Analysis and prototyping of distributed series connected DC/AC convertersintegrated in PV panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyubomir Kerachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ESARS-ITEC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EPE 2017 ECCE Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413331v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitive Coupling for High Voltage Ratio Power Transfer in Multi-Cell Converters Based on GaN HFETs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Gate Driver Architectures for High Speed Power Devices in Series Connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIPS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">PCIM Europe 2017; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management; Proceedings of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nuremberg, Germany. pp.1--8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860807v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumented chip dedicated to semiconductor temperature measurements in power electronic converters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generic Approach for Design, Configuration and Control of Modular Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyubomir Kerachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Andreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE 2016 - IEEE Energy Conversion Congress and Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PCIM Europe 2017; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management; Proceedings of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nuremberg, Germany. pp.1--8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684165v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions aux circuits de « gate-driver » dédiés aux transistors de puissance à forte vitesse de commutation dans un environnement haute temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ngoc-Duc To</w:t>
+                <w:t xml:space="preserve">Instrumented Chip Dedicated to Semiconductor Temperature Measurements in Power Electronic Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raha Vafaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve"> Energy Conversion Congress and Exposition (ECCE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Milwaukee, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361602v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and analysis of an innovative gate driver and power supplies architecture for HF power devices in harsh environment</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrated converter network for active balancing structure of battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hai Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mestrallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyubomir Kerachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIPS2016 (CIPS 2016 - 9th International Conference on Integrated Power Electronics Systems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">CIPS 2016; 9th International Conference on Integrated Power Electronics Systems; Proceedings of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nuremberg, Germany. pp.1--6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288477v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated converter network for active balancing structure of battery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Hai Phung</w:t>
+                <w:t xml:space="preserve">Contributions to dedicated gate driver circuitry for very high switching speed high temperature power devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Long Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farshid Sarrafin_ardebili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Mestrallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kremena Vladimirova</w:t>
+                <w:t xml:space="preserve">Duc Ngoc To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Collet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lyubomir Kerachev</w:t>
+                <w:t xml:space="preserve">Davy Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIPS 2016; 9th International Conference on Integrated Power Electronics Systems; Proceedings of</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Nuremberg, Germany. pp.1--6</w:t>
+              <w:t xml:space="preserve">Power Semiconductor Devices and ICs (ISPSD), 2016 28th International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330364v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions to dedicated gate driver circuitry for very high switching speed high temperature power devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Contributions aux circuits de commande gate driver dédiés à la haute température et aux très fortes vitesses de commutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Long Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farshid Sarrafin_ardebili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Ngoc To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Semiconductor Devices and ICs (ISPSD), 2016 28th International Symposium on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362327v1</w:t>
+                <w:t xml:space="preserve">hal-01333015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions aux circuits de commande gate driver dédiés à la haute température et aux très fortes vitesses de commutation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farshid Sarrafin_ardebili</w:t>
+                <w:t xml:space="preserve">Vers une nouvelle approche de conception et de fabrication en Electr. de Puissance. Et si la microélectronique était un exemple à suivre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyubomir Kerachev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Ngoc To</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Lourd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333015v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une nouvelle approche de conception et de fabrication en Electr. de Puissance. Et si la microélectronique était un exemple à suivre ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Instrumented chip dedicated to semiconductor temperature measurements in power electronic converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raha Vafaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCE 2016 - IEEE Energy Conversion Congress and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Milwaukee, United States. 11p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECCE.2016.7855208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361567v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumented Chip Dedicated to Semiconductor Temperature Measurements in Power Electronic Converters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raha Vafaei</w:t>
+                <w:t xml:space="preserve">Contributions aux circuits de « gate-driver » dédiés aux transistors de puissance à forte vitesse de commutation dans un environnement haute temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Thollin</w:t>
+                <w:t xml:space="preserve">Thanh-Long Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farshid Sarrafin-Ardebili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Duc To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Energy Conversion Congress and Exposition (ECCE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Milwaukee, United States</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377217v1</w:t>
+                <w:t xml:space="preserve">hal-01361602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMOS SOI gate driver with integrated optical supply and optical driving for fast power transistors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Characterization and analysis of an innovative gate driver and power supplies architecture for HF power devices in harsh environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyubomir Karachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Power Semiconductor Devices and ICs (ISPSD), 2016 28th International Symposium on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">CIPS2016 (CIPS 2016 - 9th International Conference on Integrated Power Electronics Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362313v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'un packaging 3D collectif de composants de puissance à structure verticale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">CMOS SOI gate driver with integrated optical supply and optical driving for fast power transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Long Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve"> Power Semiconductor Devices and ICs (ISPSD), 2016 28th International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361603v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards vertical power device 3D packaging on 8-inch wafer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Mise en place d'un packaging 3D collectif de composants de puissance à structure verticale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Letowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Widiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Vandendaele</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Power Semiconductor Devices and ICs (ISPSD), 2016 28th International Symposium on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362296v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing control based on states of charge and states of health estimates at cell level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards vertical power device 3D packaging on 8-inch wafer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Letowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Widiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Pichon</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">William Vandendaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clean Electrical Power (ICCEP), 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Taormina, Italy</w:t>
+              <w:t xml:space="preserve"> Power Semiconductor Devices and ICs (ISPSD), 2016 28th International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233465v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Gate-Driver Circuit requirements for H-Bridge Based Converters with GaN HFETs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">CMOS gate drivers with integrated optical interfaces for extremely fast power transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE'15 ECCE-Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> ESARS-ITEC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EPE.2015.7309462⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01199925v1</w:t>
+                <w:t xml:space="preserve">hal-01413331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMOS Gate Driver with Integrated Optical receiver for Power Electronics applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Capacitive Coupling for High Voltage Ratio Power Transfer in Multi-Cell Converters Based on GaN HFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farshid Sarrafin-Ardebili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE Europe 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">CIPS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208262v1</w:t>
+                <w:t xml:space="preserve">hal-03860807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling high switching speed for diamond power transistors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Gate-Driver Circuit requirements for H-Bridge Based Converters with GaN HFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farshid Sarrafin_ardebili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd French-Japanese workshop on Diamond Power Device</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPE'15 ECCE-Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Genève, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2015.7309462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176598v1</w:t>
+                <w:t xml:space="preserve">hal-01199925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of charge estimation at battery level from multiple cells management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pichon</w:t>
+                <w:t xml:space="preserve">Enabling high switching speed for diamond power transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Long Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Collet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Davy Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Tenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Monaco, Monaco</w:t>
+              <w:t xml:space="preserve">3rd French-Japanese workshop on Diamond Power Device</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139771v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Packaging for vertical power devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">CMOS Gate Driver with Integrated Optical receiver for Power Electronics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Long Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIPS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">ECCE Europe 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989640v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated gate driver circuits with an ultra-compact design and high level of galvanic isolation for power transistors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">State of charge estimation at battery level from multiple cells management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Riu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Integrated Power Electronics Systems (CIPS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Nuremberg, Germany. ISBN 978-3-8007-3578-5, pp 348-353</w:t>
+              <w:t xml:space="preserve">2015 Tenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Monaco, Monaco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957347v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes spécifiques de caractérisation et de commande de composants grand gap en environnement variable</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
+                <w:t xml:space="preserve">Balancing control based on states of charge and states of health estimates at cell level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Riu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">Clean Electrical Power (ICCEP), 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Taormina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065402v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction sur les composants GaN pour la gestion des énergies renouvelables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Integrated gate driver circuits with an ultra-compact design and high level of galvanic isolation for power transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Ngoc To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Corrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Saint-Louis, France</w:t>
+              <w:t xml:space="preserve">International Conference on Integrated Power Electronics Systems (CIPS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Nuremberg, Germany. ISBN 978-3-8007-3578-5, pp 348-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007011v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Wafer Level Packaging Technology by Layer Transfer Engineering : Application to 3D Packaging for vertical power devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Widiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Widiez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gondcharton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From nano to macro power electronics and packaging international workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un disjoncteur hybride ultra- rapide pour le système de batterie de moyenne puissance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodes spécifiques de caractérisation et de commande de composants grand gap en environnement variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier de Mongros</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Romain Grezaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065225v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert isolé des signaux de commande dans le contexte de l'intégration pour les composants actifs d'électronique de puissance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction sur les composants GaN pour la gestion des énergies renouvelables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farshid Sarrafin_ardebili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">JCGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Saint-Louis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065361v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMOS Integrated Optical Isolator for Power Transistor Gate Driver</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+                <w:t xml:space="preserve">Etude d'un disjoncteur hybride ultra- rapide pour le système de batterie de moyenne puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Phu Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Mongros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Dallas, United States</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084058v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Output Impedance Gate Drive for Safer and More Efficient Control of Wide Bandgap Devices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Transfert isolé des signaux de commande dans le contexte de l'intégration pour les composants actifs d'électronique de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raha Vafaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Ngoc To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Thanh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Corrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE WipDa 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988293v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter adjustement for diamond electronic devices simulation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">CMOS Integrated Optical Isolator for Power Transistor Gate Driver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Long Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIth SBDD 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Hasselt, Belgium</w:t>
+              <w:t xml:space="preserve">IECON 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989542v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept and design of hybrid interleaved and isolated micro-converter for low power applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Sarraute</w:t>
+                <w:t xml:space="preserve">3D Packaging for vertical power devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Widiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gondcharton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Power Electronics and Applications (EPE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIPS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Nuremberg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988277v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond bipolar device simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koizumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Wide Bandgap Power Devices and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Columbus, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">True 3D Packaging Solution for Stacked Vertical Power Devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Models and parameters study for diamond electronic devices simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Victor Gaude</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Koizumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 25th International Symposium on Power Semiconductor Devices and ICs. (ISPSD 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Kanazawa, Japan. pp.97-100</w:t>
+              <w:t xml:space="preserve">74th Japan Society of Applied Physics Autumn Meeting. (JSAP-MRS joint symposia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843807v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Specific Switching Characterization Method for Evaluation of Operating Point and Temperature Impacts on Wide Bandgap Devices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Performance Measurements of an Optical Detector Designed for Monolithic Integration with a Power VDMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raha Vafaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE WipDa 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">I2MTC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Minnéapolis, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988288v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models and parameters study for diamond electronic devices simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">True 3D Packaging Solution for Stacked Vertical Power Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Koizumi</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Widiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Japan Society of Applied Physics Autumn Meeting. (JSAP-MRS joint symposia)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">The 25th International Symposium on Power Semiconductor Devices and ICs. (ISPSD 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Kanazawa, Japan. pp.97-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989536v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Measurements of an Optical Detector Designed for Monolithic Integration with a Power VDMOS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">A Specific Switching Characterization Method for Evaluation of Operating Point and Temperature Impacts on Wide Bandgap Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Grezaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I2MTC 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE WipDa 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Columbus, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiPDA.2013.6695573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828612v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Thermal Impedance Measurement for Die Interconnection Characterization by a Microsecond 'Pulsed Heating Curve Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubir Khatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Power Electronics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Thermal Impedance Measurement for Die Interconnection Characterization by a microsecond &amp;quot;Pulsed Heating Curve Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Thollin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubir Khatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPE'13 ECCE Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convertisseur intégré pour les applications réseaux de micro convertisseurs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Parameter adjustement for diamond electronic devices simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gheeraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronique de Puissance du Futur 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, France</w:t>
+              <w:t xml:space="preserve">XVIIIth SBDD 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hasselt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716729v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and control of a demagnetization circuit for permanent ON OFF operation in pulse transformer gate driver</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Concept and design of hybrid interleaved and isolated micro-converter for low power applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zijian Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyubomir Kerachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cousineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sarraute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Power Electronics Conference and Exposition APEC 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th European Conference on Power Electronics and Applications (EPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lille, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2013.6631871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673365v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Dual Active Bridge DC/DC Converters for Converters Networks applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">An Adaptive Output Impedance Gate Drive for Safer and More Efficient Control of Wide Bandgap Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grézaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE WipDa 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Columbus, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiPDA.2013.6695564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696167v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparative des systèmes d'électronique de puissance embarqués dans les modules photovoltaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyubomir Kerachev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronique de puissance du Futur EPF 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Low Power Low Voltage Isolated Switch Mode Power Supply</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Integration of Dual Active Bridge DC/DC Converters for Converters Networks applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Hieu Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Industrial Electronics CONference, IEEE IECON 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, France. pp.500-505</w:t>
+              <w:t xml:space="preserve">PCIM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820246v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A vertical power device conductive assembly at wafer level using direct bonding technology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Design and control of a demagnetization circuit for permanent ON OFF operation in pulse transformer gate driver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Power Semiconductor Devices and ICs (ISPSD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, France. pp.77-80</w:t>
+              <w:t xml:space="preserve">Applied Power Electronics Conference and Exposition APEC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820244v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une filière et un support de conception EDA (Electronic Design Automation) des fonctions de coupure spécifiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Integrated Low Power Low Voltage Isolated Switch Mode Power Supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Hieu Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hai Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronique de Puissance du Futur 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France. 4p</w:t>
+              <w:t xml:space="preserve">In Industrial Electronics CONference, IEEE IECON 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, France. pp.500-505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716857v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of monolithic multiple vertical power diodes in a multiphase converter</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">A vertical power device conductive assembly at wafer level using direct bonding technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Widiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dafonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Power Electronics Conference and Exposition (APEC), 2012 Twenty-Seventh Annual IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Orlando, United States. pp.169-175</w:t>
+              <w:t xml:space="preserve">In Power Semiconductor Devices and ICs (ISPSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France. pp.77-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00706742v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integration of Dual Active Bridge DC/DC Converters Used in Micro Converters Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Vers une filière et un support de conception EDA (Electronic Design Automation) des fonctions de coupure spécifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gineste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Austin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Electronics/Intelligent Motion/Power Quality PCIM Europe Conference 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">Electronique de Puissance du Futur 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00706753v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packaging à l'échelle du wafer pour les convertisseurs multicellulaires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Implementation of monolithic multiple vertical power diodes in a multiphase converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyubomir Kerachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Widiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Defonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronique de Puissance du Futur 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, France</w:t>
+              <w:t xml:space="preserve">Applied Power Electronics Conference and Exposition (APEC), 2012 Twenty-Seventh Annual IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Orlando, United States. pp.169-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716747v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale d'un étage intégré d'isolation par voie optique pour transistors de puissance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">An Integration of Dual Active Bridge DC/DC Converters Used in Micro Converters Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Hieu Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronique de Puissance du Futur 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, France</w:t>
+              <w:t xml:space="preserve">Power Electronics/Intelligent Motion/Power Quality PCIM Europe Conference 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716725v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vertical voltage termination technique - characterizations of single die multiple 600V power devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale d'un étage intégré d'isolation par voie optique pour transistors de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raha Vafaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Ngoc To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPSD 2011 (International Symposium on Power Semiconductor Devices and ICs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, San Diego, United States. pp.204-207</w:t>
+              <w:t xml:space="preserve">Electronique de Puissance du Futur 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596983v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and electrical characterization of a vertical electrical and thermal test chip (VTTC)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zoubir Khatir</w:t>
+                <w:t xml:space="preserve">Packaging à l'échelle du wafer pour les convertisseurs multicellulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Widiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Defonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE 2011 - IEEE Energy Conversion Congress and Exposition: Energy Conversion Innovation for a Clean Energy Future</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electronique de Puissance du Futur 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881531v1</w:t>
+                <w:t xml:space="preserve">hal-00716747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Low Power and High Bandwidth Optical Isolator for Monolithic Power MOSFETs Driver</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Convertisseur intégré pour les applications réseaux de micro convertisseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Hieu Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lesaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 23rd International Symposium on Power Semiconductor Devices &amp; IC's</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, San Diego, United States. pp.356-359</w:t>
+              <w:t xml:space="preserve">Electronique de Puissance du Futur 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599257v1</w:t>
+                <w:t xml:space="preserve">hal-00716729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Heat Removal Structure for Power Devices - the Drift Region Integrated Microchannel Cooler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Litaudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPSD 2011 (International Symposium on Power Semiconductor Devices and ICs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, San Diego, United States. pp.332-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTI-CELL BATTERY EMULATOR FOR ADVANCED BATTERY MANAGEMENT SYSTEM BENCHMARKING</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Integrated Low Power and High Bandwidth Optical Isolator for Monolithic Power MOSFETs Driver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Chureau</w:t>
+                <w:t xml:space="preserve">Olivier Lesaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIE 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Gdansk, Poland</w:t>
+              <w:t xml:space="preserve">Proceedings of 23rd International Symposium on Power Semiconductor Devices &amp; IC's</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, San Diego, United States. pp.356-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606377v1</w:t>
+                <w:t xml:space="preserve">hal-00599257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new compact, isolated and integrated gate driver using high frequency transformer for interleaved Boost converter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">CASCADED INVERTERS FOR ELECTRICAL VEHICLES: TOWARDS A BETTER MANAGEMENT OF TRACTION CHAIN FROM THE BATTERY TO THE MOTOR?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ferrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">ISIE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626992v1</w:t>
+                <w:t xml:space="preserve">hal-00606381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel Power System in Package with 3D chip on chip interconnections of the power transistor and its gate driver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Pheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12651,683 +12608,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CASCADED INVERTERS FOR ELECTRICAL VEHICLES: TOWARDS A BETTER MANAGEMENT OF TRACTION CHAIN FROM THE BATTERY TO THE MOTOR?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+                <w:t xml:space="preserve">MULTI-CELL BATTERY EMULATOR FOR ADVANCED BATTERY MANAGEMENT SYSTEM BENCHMARKING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Ferrieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+                <w:t xml:space="preserve">Alexandre Chureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIE 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606381v1</w:t>
+                <w:t xml:space="preserve">hal-00606377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards reduced threshold voltages for vertical power Mosfet transistors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothé Simonot</w:t>
+                <w:t xml:space="preserve">A new compact, isolated and integrated gate driver using high frequency transformer for interleaved Boost converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan Hoa Nguyen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIE 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Gdansk, Poland</w:t>
+              <w:t xml:space="preserve">ECCE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00607324v1</w:t>
+                <w:t xml:space="preserve">hal-00626992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and characterization of a signal insulation coreless transformer integrated in a CMOS gate driver chip</w:t>
+                <w:t xml:space="preserve">Towards reduced threshold voltages for vertical power Mosfet transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Hoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design and characterization of a signal insulation coreless transformer integrated in a CMOS gate driver chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, San Diego, United States. pp.360-363</w:t>
+              <w:t xml:space="preserve">ISIE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599260v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drift Region Integrated Microchannel Structure for Direct Cooling of Power Electronics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Design and characterization of a signal insulation coreless transformer integrated in a CMOS gate driver chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Schaeffer</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">Design and characterization of a signal insulation coreless transformer integrated in a CMOS gate driver chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, San Diego, United States. pp.360-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00627299v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Power Devices with Drift Region Integrated Microchannel Cooler</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Drift Region Integrated Microchannel Structure for Direct Cooling of Power Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMINIC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">ECCE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628592v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Structure for Next-to-Next Balancing of Series-Connected Lithium-ion Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hai Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APEC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13352,77 +13279,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact, isolated and simple to implement gate driver using high frequency transformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APEC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13441,3628 +13368,3658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00577026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of progressive quadratic response surface method for an oscillation problem optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuan Hoa Nguyen</w:t>
+                <w:t xml:space="preserve">Modeling of Power Devices with Drift Region Integrated Microchannel Cooler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI-th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria. pp.ISBN 978-954-438-855-3</w:t>
+              <w:t xml:space="preserve">THERMINIC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520046v1</w:t>
+                <w:t xml:space="preserve">hal-00628592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception, intégration 3D et caractérisation d'un circuit de commande CMOS pour transistors de puissance</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development and electrical characterization of a vertical electrical and thermal test chip (VTTC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Khatir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Électronique de Puissance du Futur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCE 2011 - IEEE Energy Conversion Congress and Exposition: Energy Conversion Innovation for a Clean Energy Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, PHOENIX, United States. pp.60-67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECCE.2011.6063749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498844v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Series connection of IGBT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+                <w:t xml:space="preserve">The vertical voltage termination technique - characterizations of single die multiple 600V power devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Vagnon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+                <w:t xml:space="preserve">Delphine Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APEC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Palm Springs, United States. pp 2238 à 2244</w:t>
+              <w:t xml:space="preserve">ISPSD 2011 (International Symposium on Power Semiconductor Devices and ICs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, San Diego, United States. pp.204-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461367v1</w:t>
+                <w:t xml:space="preserve">hal-00596983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D hybrid integration and functional interconnection of a power transistor and its gate driver</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Series connection of IGBT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Gaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE (Energy Conversion Conference and Exposition) IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">APEC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Palm Springs, United States. pp 2238 à 2244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520083v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single die multiple 600V power diodes with vertical voltage terminations and isolation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Conception, intégration 3D et caractérisation d'un circuit de commande CMOS pour transistors de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Timothé Simonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE (Energy Conversion Conference and Exposition) IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">Électronique de Puissance du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520089v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tension de seuil réduite pour composants de puissance à grille: Intérêts et conséquences.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">optimization of a power MOSFET And Its Monolithically integrated self-powering Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Hoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Électronique de Puissance du Futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Saint-Nazaire, France. 4p</w:t>
+              <w:t xml:space="preserve">XI-th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria. pp.ISBN 978-954-438-855-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498857v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Parameter Identification Tool for semiconductor Device Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Hoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI-th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria. pp.ISBN 978-954-438-855-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and operational investigations of bipolar gate drivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manh Hung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Barbaroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APEC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Palm Springs, United States. pp.248 à 255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">optimization of a power MOSFET And Its Monolithically integrated self-powering Circuits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Tension de seuil réduite pour composants de puissance à grille: Intérêts et conséquences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Hoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI-th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria. pp.ISBN 978-954-438-855-3</w:t>
+              <w:t xml:space="preserve">Électronique de Puissance du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Saint-Nazaire, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520051v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composants actifs de puissance et architectures 3D pour une meilleure gestion du contact ETM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">3D hybrid integration and functional interconnection of a power transistor and its gate driver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronique de Puissance du Futur EPF 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">ECCE (Energy Conversion Conference and Exposition) IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00514401v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and characterization of an integrated CMOS gate driver for vertical power MOSFETs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single die multiple 600V power diodes with vertical voltage terminations and isolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Simonot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE (Energy Conversion Conference and Exposition) IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520085v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of benefits and drawbacks in power conversion based on complementary MOS structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Composants actifs de puissance et architectures 3D pour une meilleure gestion du contact ETM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Energy Conversion Congress and Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, San José, United States</w:t>
+              <w:t xml:space="preserve">Electronique de Puissance du Futur EPF 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421718v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary MOS structures for common mode EMI reduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Design and characterization of an integrated CMOS gate driver for vertical power MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE 09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">ECCE (Energy Conversion Conference and Exposition) IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422524v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and realization of highly integrated isolated DC/DC micro-converter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Application of progressive quadratic response surface method for an oscillation problem optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Hoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manh Hung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Energy Conversion Congress and Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, San José, United States</w:t>
+              <w:t xml:space="preserve">XI-th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Sofia, Bulgaria. pp.ISBN 978-954-438-855-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421722v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of modular converter : Survey and Introduction to Generic Approaches</w:t>
+                <w:t xml:space="preserve">Complementary MOS structures for common mode EMI reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ha Dang Thai</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hung Tran Manh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-Fourth Annual IEEE Applied Power Electronics Conference and Expostion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Washingon, United States. pp.IEEE Catalog: CFP09APE-CDR ISBN: 978-1-4244-2812-0</w:t>
+              <w:t xml:space="preserve">EPE 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00364000v1</w:t>
+                <w:t xml:space="preserve">hal-00422524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Characterization of a Pressed Contact Between a Power Chip and a Metal Electrode</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Quantification of benefits and drawbacks in power conversion based on complementary MOS structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh Hung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I2MTC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">IEEE Energy Conversion Congress and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384063v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Realization of Autonomous Power CMOS Single Phase Inverter and Rectifier for Low Power Conditioning Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Design and realization of highly integrated isolated DC/DC micro-converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deleage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh Hung Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE 09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">IEEE Energy Conversion Congress and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422518v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diode-clamped multilevel converters with integrable gate-driver power-supply circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of modular converter : Survey and Introduction to Generic Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Dang Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deleage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Busquets-Monge</w:t>
+                <w:t xml:space="preserve">Hervé Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rocabert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE 09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Twenty-Fourth Annual IEEE Applied Power Electronics Conference and Expostion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Washingon, United States. pp.IEEE Catalog: CFP09APE-CDR ISBN: 978-1-4244-2812-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422539v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration Monolithique de l'Etage de Sortie de la Commande Rapprochée d'un Transistor VDMOS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Electrical Characterization of a Pressed Contact Between a Power Chip and a Metal Electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Al Batta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPF 2008 XIIème colloque Electronique de Puissance du Futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Tours, France. pp.147-154</w:t>
+              <w:t xml:space="preserve">I2MTC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00300426v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration Monolithique d'un Récepteur Optique au sein de Transistors de Puissance : Enjeux et Possibilités</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Design and Realization of Autonomous Power CMOS Single Phase Inverter and Rectifier for Low Power Conditioning Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deleage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPF 2008 XIIème colloque Electronique de Puissance du Futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Tours, France. pp.141-146</w:t>
+              <w:t xml:space="preserve">EPE 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00296716v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Photoreceiver For An Isolated Control Signal Transfert In Favour Of Power Transistors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Diode-clamped multilevel converters with integrable gate-driver power-supply circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Busquets-Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rocabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peracaula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 20th International Symposium on Power Semiconductor Devices and ICs (ISPSD'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Orlando, United States. pp. 213-216</w:t>
+              <w:t xml:space="preserve">EPE 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00282182v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and Realization of a Low Force 3D Press-Pack Power Module</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Intégration Monolithique de l'Etage de Sortie de la Commande Rapprochée d'un Transistor VDMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dac-Binh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Philibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Electronics Specialists Conference PESC 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Rhodes, Greece. IEEE pesc conference, pp 1048-1054</w:t>
+              <w:t xml:space="preserve">EPF 2008 XIIème colloque Electronique de Puissance du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Tours, France. pp.147-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00292635v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00300426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and analysis of lateral MOS integrated within power VDMOS for functional integration purposes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Toward Integrated Gate Driver Supplies : Practical and Analytical Analysis of High-Voltage Capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Tran Manh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Power Electronics Specialists Conference PESC 08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Rhodes, Greece. IEEE pesc conference, pp 4215-4221</w:t>
+              <w:t xml:space="preserve">, Jun 2008, Rhodes, Greece. IEEE pesc conference, pp 873-879</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00292630v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Integrated Gate Driver Supplies : Practical and Analytical Analysis of High-Voltage Capabilities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Conception d'un onduleur CMOS avec commande intégrée pour micro-convertisseur DC/DC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deleage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Schaeffer</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Electronics Specialists Conference PESC 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Rhodes, Greece. IEEE pesc conference, pp 873-879</w:t>
+              <w:t xml:space="preserve">EPF 2008 XIIème colloque Electronique de Puissance du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00292642v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un onduleur CMOS avec commande intégrée pour micro-convertisseur DC/DC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Integrated Photoreceiver For An Isolated Control Signal Transfert In Favour Of Power Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPF 2008 XIIème colloque Electronique de Puissance du Futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">IEEE 20th International Symposium on Power Semiconductor Devices and ICs (ISPSD'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Orlando, United States. pp. 213-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293279v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00282182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Efficiency 3-Phase CMOS Rectifier with Step Up and Regulated Output Voltage – Design and System Issues for Micro Generator Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Study and Realization of a Low Force 3D Press-Pack Power Module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIP 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Italy</w:t>
+              <w:t xml:space="preserve">Power Electronics Specialists Conference PESC 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rhodes, Greece. IEEE pesc conference, pp 1048-1054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00288808v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous, Low Voltage, High Efficiency, CMOS Rectifier for Three-Phase Micro Generators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Modeling and analysis of lateral MOS integrated within power VDMOS for functional integration purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dac-Binh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Orphée Cugat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Solid-State Sensors, Actuators and Microsystems TRANSDUCERS'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">Power Electronics Specialists Conference PESC 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rhodes, Greece. IEEE pesc conference, pp 4215-4221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00289189v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JFET Transistor used for power devices integrated over voltage protection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Intégration Monolithique d'un Récepteur Optique au sein de Transistors de Puissance : Enjeux et Possibilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISPSD'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Naples, Italy</w:t>
+              <w:t xml:space="preserve">EPF 2008 XIIème colloque Electronique de Puissance du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Tours, France. pp.141-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193826v1</w:t>
+                <w:t xml:space="preserve">hal-00296716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation, Design and Testing of Integrated Power Supply For Insulated Gate Transistors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">High Efficiency 3-Phase CMOS Rectifier with Step Up and Regulated Output Voltage – Design and System Issues for Micro Generator Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynek Raisigel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deleage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISPSD'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Naples, Italy</w:t>
+              <w:t xml:space="preserve">DTIP 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193829v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00288808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Efficiency and Fully Integrated Self Powering Technique For VIPer Based Flyback Converters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Autonomous, Low Voltage, High Efficiency, CMOS Rectifier for Three-Phase Micro Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynek Raisigel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orphée Cugat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAS-IEEE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Tampa, Floride, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Solid-State Sensors, Actuators and Microsystems TRANSDUCERS'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198345v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00289189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolithic integrated over voltage protection circuits For Power MOSFET and IGBT – topology, validation and thermal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Fisal Alkayal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ISPSD'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00193832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOS controlled AC switches implemented with full driver power supplies and dead time management circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dac-Binh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE IECON'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00199250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward generic fully integrated gate driver power supplies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE IECON 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00199403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated μ-rectifier for μ-sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynek Raisigel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orphée Cugat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Seminar on Power Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17081,7127 +17038,7933 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00196780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AC switches with integrated gate driver supplies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">JFET Transistor used for power devices integrated over voltage protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Fisal Alkayal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dac-Binh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">IEEE ISPSD'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184234v1</w:t>
+                <w:t xml:space="preserve">hal-00193826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles fonctions de commutation de puissance intégrées sur Silicium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+                <w:t xml:space="preserve">Simulation, Design and Testing of Integrated Power Supply For Insulated Gate Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslava Mitova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GdR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Lyon, France</w:t>
+              <w:t xml:space="preserve">IEEE ISPSD'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00188228v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gate Driver Supply Of Power Switches Without Galvanic Insulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">High Efficiency and Fully Integrated Self Powering Technique For VIPer Based Flyback Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Catellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IAS 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Seattle, United States</w:t>
+              <w:t xml:space="preserve">IAS-IEEE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Tampa, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185649v1</w:t>
+                <w:t xml:space="preserve">hal-00198345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new monolithic adjustable over-voltage protection circuit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">AC switches with integrated gate driver supplies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dac-Binh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslava Mitova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IAS 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Seattle, United States</w:t>
+              <w:t xml:space="preserve">EPE 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185654v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d'un système de l'auto-alimentation de la commande rapprochée d'un interrupteur de puissance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+                <w:t xml:space="preserve">Nouvelles fonctions de commutation de puissance intégrées sur Silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Capy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPF 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées GdR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186843v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circuits de protection contre surtensions intégrés et compatibles pour le MOSFET de puissance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+                <w:t xml:space="preserve">A new monolithic adjustable over-voltage protection circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Fisal Alkayal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE IAS 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Seattle, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gate Driver Supply Of Power Switches Without Galvanic Insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radoslava Mitova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE IAS 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Seattle, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration d'un système de l'auto-alimentation de la commande rapprochée d'un interrupteur de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Fisal Alkayal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslava Mitova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPF 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circuits de protection contre surtensions intégrés et compatibles pour le MOSFET de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Fisal Alkayal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslava Mitova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPF 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating Power Module Recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiadong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Integrated Power Electronics Systems (CIPS 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Dresde, Germany. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SOC Needs for optimal active or passive Li-ion balancing techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Riu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MEA2015 (More Electric Aircraft)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Residual value: Predictive Lifetime Monitoring of Power Converter Components for Sustainable Reuse and Reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubakr Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudes de faisabilité d'un module de puissance 3D de type presspack pour des applications de faible et moyenne puissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Life Cycle Assessment (LCA) of Power Modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatimata-Fatim Diarrassouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Power Electronic Devices and Components</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12, pp.100105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34746/epe2025-0287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PWM Strategy for the Cancellation of the Common Mode Noise Generated in a Multicell DC–AC Converter</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Enhancing Sustainability in Power Electronics through Regulations and Standards: A Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuğçe Türkbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mélot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2024.3406770⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (3), pp.1042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su16031042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720859v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Research on Sustainable Performance Optimization in Electrical Systems: Editorial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">PWM Strategy for the Cancellation of the Common Mode Noise Generated in a Multicell DC–AC Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugot Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su162411082⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (9), pp.11124-11133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2024.3406770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869499v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art of research towards sustainable power electronics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Morgan Almanza</w:t>
+                <w:t xml:space="preserve">Disassemblability Assessment of Power Electronic Converters for Improved Circularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuğçe Turkbay Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thecle Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Soupremanien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vine</w:t>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 16 (5), pp.2221. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su16052221⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 16 (11), pp.4712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su16114712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04531821v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disassemblability Assessment of Power Electronic Converters for Improved Circularity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Mélot</w:t>
+                <w:t xml:space="preserve">State of the art of research towards sustainable power electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Soupremanien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 16 (11), pp.4712. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su16114712⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 16 (5), pp.2221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su16052221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624861v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04531821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Sustainability in Power Electronics through Regulations and Standards: A Literature Review</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Advanced Research on Sustainable Performance Optimization in Electrical Systems: Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Jodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 16 (3), pp.1042. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su16031042⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 16 (24), pp.11082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su162411082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04467872v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards circular power electronics in the perspective of modularity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tugce Turkbay Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thècle Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 116, pp.588-593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2023.02.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Efficiency and Power Densities Optimization of Output Inductor of Buck Derived Converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugot Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (18), pp.9330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app12189330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-Dimensioning Approach for Planar Transformer in a Dual Active Bridge (DAB) Application</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Cascaded Gate Driver Architecture to Increase the Switching Speed of Power Devices in Series Connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano F S Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eng</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/eng2040035⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JESTPE.2020.3006748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03454723v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Automated Design Methodology for Power Electronics Converters</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Cascaded Gate Driver Architecture to Increase the Switching Speed of Power Devices in Series Connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano F.S. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics10030271⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.2285-2294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JESTPE.2020.3006748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340228v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cascaded Gate Driver Architecture to Increase the Switching Speed of Power Devices in Series Connection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Novel Automated Design Methodology for Power Electronics Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Andreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JESTPE.2020.3006748⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics10030271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030290v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cascaded Gate Driver Architecture to Increase the Switching Speed of Power Devices in Series Connection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Eco-Dimensioning Approach for Planar Transformer in a Dual Active Bridge (DAB) Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glauber de Freitas Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubakr Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JESTPE.2020.3006748⟩</w:t>
+              <w:t xml:space="preserve">Eng</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (4), pp.544-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/eng2040035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289893v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling differential mode conducted EMC in modular converters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+                <w:t xml:space="preserve">Analysis of the Multi-Steps Package (MSP) for Series-Connected SiC-MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano F S Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2019.2947735⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (9), pp.1341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics9091341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371762v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Multi-Steps Package (MSP) for Series-Connected SiC-MOSFETs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Handling differential mode conducted EMC in modular converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
+                <w:t xml:space="preserve">Théo Lamorelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics9091341⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2019.2947735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030289v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Multi-Steps Package (MSP) for Series-Connected SiC-MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano F.S. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (9), pp.1341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/electronics9091341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Component Dispersion in DC to DC Low-Power Low-Voltage Power Converter Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Lamorelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Marache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Lamorelle</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thanh Hai Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (9), pp.917. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/electronics8090917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC-AC Isolated Power Converter Array. Focus on Differential Mode Conducted EMI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hai Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Lamorelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Andreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (9), pp.999. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/electronics8090999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gate Driver Supply Architectures for Common Mode Conducted EMI Reduction in Series Connection of Multiple Power Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (12), pp.10265--10276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPEL.2018.2802204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Analysis of an Innovative Gate Driver and Power Supplies Architecture for HF Power Devices With High dv/dt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyubomir Kerachev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (8), pp.6079--6090. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPEL.2016.2619859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental Evaluation of the Microsecond Pulsed Heating Curve Technique Dedicated to Die Interconnection Characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dupont</w:t>
+                <w:t xml:space="preserve">Design and Implementation of a Highly Integrated Dual Active Bridge Microconverter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyubomir Kerachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Hieu Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Avenas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zoubir Khatir</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCPMT.2016.2554538⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (8), pp.5635--5643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2015.2493199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466101v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Implementation of a Highly Integrated Dual Active Bridge Microconverter</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Gate Driver With Integrated Deadtime Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grezaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 31 (8), pp.5635--5643. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2015.2493199⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 31 (12), pp.8409--8421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2016.2517679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277758v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gate Driver With Integrated Deadtime Controller</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
+                <w:t xml:space="preserve">Numerical and Experimental Evaluation of the Microsecond Pulsed Heating Curve Technique Dedicated to Die Interconnection Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Crebier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Khatir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2016.2517679⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (6), pp. 835-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCPMT.2016.2554538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277755v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Techniques for Flip-Chip Bonding to Organic Substrates for Low-Power Applications</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct Copper Bonding for Power Interconnects: Design, Manufacturing, and Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Mouawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCPMT.2015.2470550⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology. Part A, Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.143-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCPMT.2014.2376882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277687v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Copper Bonding for Power Interconnects: Design, Manufacturing, and Test</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of Techniques for Flip-Chip Bonding to Organic Substrates for Low-Power Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyubomir Kerachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology. Part A, Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCPMT.2014.2376882⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (10), pp.1533--1540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCPMT.2015.2470550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207014v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Design of Control Algorithms for a Photovoltaic Equalizer: Choosing the Optimal Switching Strategy and the Duty Cycle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Toward the design of control algorithms for a photovoltaic equalizer: detecting shadows through direct current sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2013.2260177⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (4), pp.893--906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/jestpe.2014.2352621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277358v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Optimized Topology for Next-to-Next Balancing of Series-Connected Lithium-ion Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hai Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 29, pp.9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tpel.2013.2284797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the design of control algorithms for a photovoltaic equalizer: detecting shadows through direct current sampling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Multiphase Interleaved Converter for Lithium Battery Active Balancing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mestrallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyubomir Kerachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/jestpe.2014.2352621⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (6), pp.2874-2881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tpel.2013.2276152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277377v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphase Interleaved Converter for Lithium Battery Active Balancing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Towards the design of control algorithms for a photovoltaic equalizer: Choosing the optimal switching strategy and the duty cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sarrafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Raison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 29 (6), pp.2874-2881. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 29 (3), pp.1447-1460</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989599v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model implementation towards the prediction of J(V) characteristics in diamond bipolar device simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoshi Koizumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 43, pp.34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diamond.2014.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the design of control algorithms for a photovoltaic equalizer: Choosing the optimal switching strategy and the duty cycle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Toward the Design of Control Algorithms for a Photovoltaic Equalizer: Choosing the Optimal Switching Strategy and the Duty Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farshid Sarrafin-Ardelibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 29 (3), pp.1447-1460</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 29 (3), pp.1447--1460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2013.2260177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989620v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drift region integrated microchannels for direct cooling of power electronic devices: advantages and limitations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Packaging à l'échelle du wafer pour les convertisseurs multicellulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Widiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Defonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16, pp.3-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987222v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Power Devices with Drift Region Integrated Microchannel Cooler</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A Power Electronics Equalizer Application for Partially Shaded Photovoltaic Modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Phu Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Raison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mejo.2012.10.006⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (3), pp.1179-1190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tie.2012.2201431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00987228v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packaging à l'échelle du wafer pour les convertisseurs multicellulaires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Design and Investigation of an Isolated Gate Driver Using CMOS Integrated Circuit and HF Transformer for Interleaved DC/DC Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tia.2012.2229254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988239v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Investigation of an Isolated Gate Driver Using CMOS Integrated Circuit and HF Transformer for Interleaved DC/DC Converter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Modeling of Power Devices with Drift Region Integrated Microchannel Cooler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tia.2012.2229254⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.994-1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2012.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988250v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Power Electronics Equalizer Application for Partially Shaded Photovoltaic Modules</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Drift region integrated microchannels for direct cooling of power electronic devices: advantages and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Raison</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tie.2012.2201431⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (5), pp.2576-2586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tpel.2012.2213267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990982v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of progressive quadratic response surface method for an oscillation problem optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Hoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (3), pp.842 - 857. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/03321641211209744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of an Integrated Optical Interface for Power MOSFET Drivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raha Vafaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Ngoc To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (2), page(s): 230 - 232 ISSN: 0741-3106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/led.2011.2175196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Realization of Highly Integrated Isolated DC/DC Microconverter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deleage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Tran Manh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (2), pp 930 - 938. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tia.2010.2103390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un circuit de commande aléatoire pour convertisseur DC-DC dans le cadre des réseaux de micro-convertisseurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Single Die Multiple 600 V Power Diodes With Deep Trench Terminations and Isolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robin Rolland</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ejee.14.51-68⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (11), pp.3423 - 3429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tpel.2011.2145390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00608465v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Die Multiple 600 V Power Diodes With Deep Trench Terminations and Isolation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Conception d'un circuit de commande aléatoire pour convertisseur DC-DC dans le cadre des réseaux de micro-convertisseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deleage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Schaeffer</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tpel.2011.2145390⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (1), pp.51-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejee.14.51-68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709834v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a power MOSFET And Its Monolithically integrated self-powering Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Hoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 37 (2-3), pp.159-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composants actifs de puissance et architectures 3D pour une meilleure gestion du contact ETM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internanationale de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.617-633. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ejee.14.617-633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Busbar Like Power Module Based on 3D Power Chip on Chip Hybrid Integration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">A Bus-Bar-Like Power Module Based on Three-Dimensional Power-Chip-on-Chip Hybrid Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 46 (5), pp.2046-2055</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 46 (5), pp.2046-2055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tia.2010.2057401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608496v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gate Driver Supplies and Dead Time Management Circuits for AC to AC Converters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Les points clefs de l'intégration des convertisseurs de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dac-Binh Nguyen</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mermet Guyennet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608493v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bus-Bar-Like Power Module Based on Three-Dimensional Power-Chip-on-Chip Hybrid Integration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Gate Driver Supplies and Dead Time Management Circuits for AC to AC Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvan Avenas</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dac-Binh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tia.2010.2057401⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (1-2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tpel.2009.2024676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608445v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les points clefs de l'intégration des convertisseurs de puissance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Busbar Like Power Module Based on 3D Power Chip on Chip Hybrid Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Avenas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Mermet Guyennet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (5), pp.2046-2055</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608469v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward generic fully integrated gate driver power supplies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Efficiency and Fully Integrated Self Powering Technique For Intelligent Switch Based Flyback Converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Catellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 44 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tia.2008.921435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss free gate driver unipolar power supply for high side power transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion d'une approche système dans l'intégration monolithique pour semi-conducteurs de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Be Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Génie Electrique, Numéro spécial Conversion de l'énergie et intégration en électronique de puissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 10 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rige.10.527-540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully integrated gate drive supply Around Power switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radoslava Mitova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 20 (3), pp.650-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tpel.2005.846541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00182301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boost-Chopper-Derived PFC Rectifiers: interest and reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ferrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 52 (1), pp.36-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tie.2004.841143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a boast power factor correction converter using optimization techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Busquets-Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boroyevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.19(6) : 1388-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tpel.2004.836638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00181585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24211,1787 +24974,1413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’électronique de puissance : méconnue mais omniprésente et source de toujours plus de déchets électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Phulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Fayolle-Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.ywrmd5hc3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314911v1</w:t>
-              </w:r>
-[...232 lines deleted...]
-                <w:t xml:space="preserve">hal-00294246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif électronique de puissance a structure d’interconnexion électrique plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Letowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Widiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 16/54036. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif électronique de puissance à cellule de commutation 3D verticale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Letowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Widiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 14/60636. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'équilibrage d'une association série d'éléments de génération ou de stockage d'énergie électrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Système d'équilibrage en tension d'une association série d'éléments de génération ou de stockage d'énergie électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: 10/01358. 2010</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: 10/01613. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608586v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'équilibrage en tension d'une association série d'éléments de génération ou de stockage d'énergie électrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Puce électronique, composants électroniques et bras de commutation incorporant cette puce électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: 10/01613. 2010</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Widiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Clavelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: 10/54315. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608576v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'équilibrage en tension d'une association série d'éléments de génération ou de stockage d'énergie électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 10/00671. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puce électronique, composants électroniques et bras de commutation incorporant cette puce électronique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Système d'équilibrage d'une association série d'éléments de génération ou de stockage d'énergie électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: 10/54315. 2010</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: 10/01358. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...145 lines deleted...]
-                <w:t xml:space="preserve">hal-01120994v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial and power electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">introducing to circuits andsystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Unesco, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion de l'énergie et intégration en électronique de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ferrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Génie Electrique - EPF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.volume 10, no 5, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00281542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration monolithique et composants de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Energie électrique. Institut National Polytechnique de Grenoble - INPG, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00163380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro redresseur intégré pour micro-sources triphasées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Promotion d'une approche système dans l'intégration monolithique pour semi-conducteurs de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dac-Binh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00202673v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00202667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promotion d'une approche système dans l'intégration monolithique pour semi-conducteurs de puissance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Micro redresseur intégré pour micro-sources triphasées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hynek Raisigel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orphée Cugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...99 lines deleted...]
-                <w:t xml:space="preserve">tel-00163380v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00202673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTRIBUTION A L'ETUDE DES PERTURBATIONS CONDUITES DANS LES REDRESSEURS COMMANDES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Energie électrique. Institut National Polytechnique de Grenoble - INPG, 1999. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00782571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId494"/>
+      <w:footerReference w:type="default" r:id="rId501"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -26138,51 +26527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559233v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdon No&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Avenas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouvier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choisy Tom" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175695v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pinto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Riondet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Crebier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.12.098" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506874v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506873v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Guillou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vauche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Lanneluc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata-Fatimata Diarrassouba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284240v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316095v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chaumat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289822v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Heller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Clement" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078719v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata-Fatim Diarrassouba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0288" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974462v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hofmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Keil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riehl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Michalowska-Forsyth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Czepl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE61694.2024.10893342" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04702346v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Schanen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481616v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Turkbay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Turkbay Romano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#232;cle Alix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Melot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161305v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thecle Alix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100408v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugot Pichon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161262v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210209v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.02.099" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820725v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakr Rahmani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.227" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684291v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104109v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352411v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauber de Freitas Lima" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagijimana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347175v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352406v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304646v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Andreta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965023v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Khannoussi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.158" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035109v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215851" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051978v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Phung" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubomir Kerachev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Busquets-Monge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Nicolas-Apruzzese" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281529v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lamorelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Andreta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136401v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Podvin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125170v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Francisco Sousa Alves" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sarrazin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Sang Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838577v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Crebier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838514v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886783v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743635v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092296v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883779v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sarrazin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884611v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844246v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Nuyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730696v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813284v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Derbey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743621v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment, Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Saboret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744905v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin_ardebili" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983359v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02185324v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Vladimirova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Widiez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Letowski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perreau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Enyedi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2018.00193" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735199v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin Ardebili" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352391" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330507v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589321v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596249v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330495v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330506v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413331v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Colin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860807v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin-Ardebili" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684165v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raha Vafaei" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thollin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2016.7855208" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361602v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Long Le" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Duc To" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288477v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubomir Karachev" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330364v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mestrallet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Collet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362327v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Le" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Ngoc To" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333015v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361567v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lourd" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377217v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thollin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362313v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361603v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabarot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vandendaele" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362296v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Imbert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233465v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199925v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309462" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208262v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176598v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mar&#233;chal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139771v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989640v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benaissa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Imbert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondcharton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957347v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065402v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grezaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ayel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007011v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092423v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Widiez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065225v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Phu Ho" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Mongros" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065361v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Thanh Le" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084058v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988293v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gr&#233;zaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA.2013.6695564" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989542v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clement" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gheeraert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988277v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijian Xiao" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cousineau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sarraute" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631871" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911320v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koizumi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843807v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gaude" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988288v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grezaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA.2013.6695573" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989536v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828612v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056909v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988257v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716729v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Hieu Trinh" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673365v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Van Nguyen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696167v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772094v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820246v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820244v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dafonseca" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716857v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gineste" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouchet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gatti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Austin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706742v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706753v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716747v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Defonseca" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716725v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596983v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schaeffer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Constantin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881531v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2011.6063749" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599257v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesaint" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596993v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Litaudon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606377v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chureau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626992v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599317v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Simonot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Pheng" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606381v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ferrieux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607324v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoa Nguyen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Bourennane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599260v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627299v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628592v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lebouc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577029v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577026v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520046v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coulomb" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498844v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461367v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vagnon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frey" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520083v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520089v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498857v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520042v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461409v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Tran" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barbaroux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520051v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514401v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520085v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421718v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422524v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Tran Manh" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421722v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deleage" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364000v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Dang Thai" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chazal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rolland" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384063v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al Batta" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422518v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422539v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Busquets-Monge" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocabert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peracaula" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300426v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac-Binh Nguyen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philibert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296716v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282182v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292635v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292630v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292642v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293279v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288808v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynek Raisigel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delamare" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289189v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orph&#233;e Cugat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193826v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Fisal Alkayal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193829v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslava Mitova" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198345v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Catellani" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193832v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199250v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199403v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196780v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184234v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188228v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sanchez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Capy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185649v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185654v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186843v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186838v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pheng" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05082184v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0287" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720859v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2024.3406770" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869499v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Jodin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su162411082" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04531821v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16052221" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624861v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#287;&#231;e Turkbay Romano" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;lot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16114712" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467872v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#287;&#231;e T&#252;rkbay" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16031042" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098996v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051084v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12189330" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454723v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng2040035" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03340228v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10030271" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030290v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano F S Alves" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2020.3006748" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289893v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano F.S. Alves" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Jeannin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371762v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2019.2947735" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030289v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9091341" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289887v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371028v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Marache" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8090917" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370993v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8090999" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278127v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2018.2802204" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277802v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2016.2619859" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466101v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2016.2554538" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277758v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2015.2493199" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277755v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ayel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2016.2517679" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277687v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2015.2470550" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207014v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Mouawad" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2014.2376882" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277358v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin-Ardelibi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2260177" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988242v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2013.2284797" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277377v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jestpe.2014.2352621" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989599v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2013.2276152" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968208v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Koizumi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2014.01.009" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J4JM6SC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989620v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrafin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987222v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2012.2213267" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987228v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2012.10.006" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N5K7NWJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988239v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988250v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2012.2229254" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990982v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2012.2201431" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706658v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641211209744" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672877v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/led.2011.2175196" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980664v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2010.2103390" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608465v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.51-68" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-XMG7GF5N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709834v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2011.2145390" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790084v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790044v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.617-633" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-87G6T3PB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608496v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608493v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2009.2024676" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608445v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2010.2057401" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608469v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meuret" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mermet Guyennet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406629v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406632v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2008.921435" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406642v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284482v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be Nguyen" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.10.527-540" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-F9RMVSDV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182301v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2005.846541" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164207v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revol" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2004.841143" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181585v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ragon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hertz" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boroyevich" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2004.836638" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314911v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fayolle-Lecocq" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ywrmd5hc3" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051538v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294246v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518798v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518820v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608586v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608576v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608591v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608598v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clavelier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120994v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821040v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281542v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202673v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202667v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00163380v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00782571v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568291v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Abry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Crebier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562417v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiadong Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559233v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdon No&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Avenas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouvier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choisy Tom" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05096165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauber de Freitas Lima" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagijimana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI64682.2025.11014450" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262637v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata-Fatimata Diarrassouba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Guillou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vauche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Lanneluc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506874v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pinto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Riondet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284240v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078719v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata-Fatim Diarrassouba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0288" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289822v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Heller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Clement" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316095v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chaumat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175695v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.12.098" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974462v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hofmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Keil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riehl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Michalowska-Forsyth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Czepl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE61694.2024.10893342" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04702346v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Schanen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481616v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Turkbay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957852v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Turkbay Romano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#232;cle Alix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244521v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thecle Alix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161305v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Melot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100408v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugot Pichon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210209v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.02.099" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163240v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820725v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakr Rahmani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.227" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684291v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104109v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352406v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304646v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Andreta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352411v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965023v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Khannoussi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.158" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035109v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215851" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051978v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113770v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Phung" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubomir Kerachev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Busquets-Monge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Nicolas-Apruzzese" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281529v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lamorelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Andreta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136401v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Podvin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125170v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Francisco Sousa Alves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sarrazin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Sang Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281510v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092296v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743635v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813284v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Derbey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment, Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Saboret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730696v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884611v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844246v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Nuyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883779v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sarrazin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744905v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin_ardebili" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983359v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735199v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin Ardebili" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352391" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02185324v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Vladimirova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Widiez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Letowski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Enyedi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTC.2018.00193" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886783v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838577v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Crebier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838514v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330495v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589321v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596249v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330506v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330507v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377217v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ka" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raha Vafaei" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thollin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330364v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mestrallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Collet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362327v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Le" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Ngoc To" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Colin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333015v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361567v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lourd" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684165v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thollin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2016.7855208" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361602v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Long Le" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin-Ardebili" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Duc To" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288477v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubomir Karachev" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362313v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361603v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabarot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vandendaele" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362296v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Imbert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413331v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860807v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199925v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309462" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176598v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mar&#233;chal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208262v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139771v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233465v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957347v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092423v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Widiez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benaissa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Imbert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondcharton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065402v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grezaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ayel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007011v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065225v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Phu Ho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Mongros" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065361v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Thanh Le" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084058v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989640v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911320v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koizumi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989536v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828612v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843807v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gaude" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988288v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grezaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA.2013.6695573" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056909v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988257v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989542v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clement" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gheeraert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988277v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijian Xiao" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cousineau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sarraute" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631871" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988293v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gr&#233;zaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDA.2013.6695564" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772094v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696167v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Hieu Trinh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673365v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Van Nguyen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820246v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820244v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dafonseca" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716857v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gineste" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouchet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gatti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Austin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706742v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706753v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716725v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716747v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Defonseca" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716729v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596993v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schaeffer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Litaudon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599257v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesaint" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606381v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ferrieux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599317v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Simonot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Pheng" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606377v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chureau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626992v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607324v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoa Nguyen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Bourennane" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599260v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627299v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577029v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577026v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628592v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lebouc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881531v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2011.6063749" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596983v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Constantin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461367v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vagnon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498844v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520051v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520042v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461409v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Tran" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barbaroux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498857v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520083v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520089v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514401v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520085v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520046v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coulomb" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422524v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Tran Manh" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421718v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421722v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deleage" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364000v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Dang Thai" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chazal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Rolland" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384063v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al Batta" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422518v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422539v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Busquets-Monge" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocabert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peracaula" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300426v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac-Binh Nguyen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Philibert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292642v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293279v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282182v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292635v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292630v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296716v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288808v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynek Raisigel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delamare" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289189v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orph&#233;e Cugat" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193832v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Fisal Alkayal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199250v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199403v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196780v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193826v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193829v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslava Mitova" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198345v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Catellani" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184234v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188228v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sanchez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Capy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185654v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185649v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186843v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186838v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pheng" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562422v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120994v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051538v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294246v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05082184v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0287" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467872v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#287;&#231;e T&#252;rkbay" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;lot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16031042" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720859v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2024.3406770" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624861v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#287;&#231;e Turkbay Romano" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16114712" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04531821v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16052221" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869499v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Jodin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su162411082" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098996v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051084v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12189330" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030290v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano F S Alves" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2020.3006748" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289893v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano F.S. Alves" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Jeannin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03340228v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10030271" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454723v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng2040035" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030289v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9091341" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371762v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2019.2947735" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289887v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371028v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Marache" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8090917" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370993v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8090999" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278127v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2018.2802204" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277802v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2016.2619859" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277758v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2015.2493199" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277755v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ayel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2016.2517679" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466101v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2016.2554538" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207014v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Mouawad" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2014.2376882" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277687v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2015.2470550" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277377v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jestpe.2014.2352621" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988242v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2013.2284797" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989599v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2013.2276152" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989620v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrafin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968208v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Koizumi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2014.01.009" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J4JM6SC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277358v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin-Ardelibi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2260177" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988239v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990982v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2012.2201431" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988250v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2012.2229254" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987228v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2012.10.006" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N5K7NWJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987222v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2012.2213267" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706658v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641211209744" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672877v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/led.2011.2175196" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980664v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2010.2103390" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709834v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2011.2145390" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608465v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.51-68" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-XMG7GF5N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790084v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790044v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.617-633" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-87G6T3PB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608445v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2010.2057401" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608469v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meuret" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mermet Guyennet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608493v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2009.2024676" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608496v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406629v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406632v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2008.921435" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406642v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284482v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be Nguyen" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.10.527-540" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-F9RMVSDV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182301v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2005.846541" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164207v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revol" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2004.841143" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181585v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ragon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hertz" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boroyevich" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2004.836638" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314911v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fayolle-Lecocq" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ywrmd5hc3" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518798v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518820v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608576v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608598v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clavelier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608591v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608586v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821040v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281542v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00163380v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202667v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202673v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00782571v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>