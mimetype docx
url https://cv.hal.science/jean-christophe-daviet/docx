--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community Stroke Rehabilitation Teams and Social Deprivation: Challenges and Perspectives</w:t>
+                <w:t xml:space="preserve">Shoulder injuries prevention programmes in handball: a systematic review with meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soléane Vielotte</w:t>
+                <w:t xml:space="preserve">Jules Yonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Poyet</w:t>
+                <w:t xml:space="preserve">Marie-Martine Lefèvre-Colau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+                <w:t xml:space="preserve">François Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Neurological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-9. </w:t>
+              <w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (3), pp.e002416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/cjn.2025.10482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjsem-2024-002416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524886v1</w:t>
+                <w:t xml:space="preserve">hal-05524898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoulder injuries prevention programmes in handball: a systematic review with meta-analysis</w:t>
+                <w:t xml:space="preserve">Community Stroke Rehabilitation Teams and Social Deprivation: Challenges and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Yonneau</w:t>
+                <w:t xml:space="preserve">Soléane Vielotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Martine Lefèvre-Colau</w:t>
+                <w:t xml:space="preserve">Alix Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (3), pp.e002416. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjsem-2024-002416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/cjn.2025.10482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524898v1</w:t>
+                <w:t xml:space="preserve">hal-05524886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between prefrontal cortex activation and gait parameters during single and dual-task walking in subacute stroke patients</w:t>
               </w:r>
@@ -770,382 +770,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a dual task on the energy cost of walking in individuals with subacute phase stroke</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social Participation and Physical Activity Incentive at Home in Stroke Survivor: Contribution of Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Christophe Daviet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699052.2023.2165153⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Studies in Health Technology and Informatics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI230650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028033v1</w:t>
+                <w:t xml:space="preserve">hal-04193028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social participation and physical activity incentive at home in stroke survivor: contribution of technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compagnat Maxence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SHTI230650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Participation and Physical Activity Incentive at Home in Stroke Survivor: Contribution of Technologies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of a dual task on the energy cost of walking in individuals with subacute phase stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI230650⟩</w:t>
+              <w:t xml:space="preserve">Brain Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (2), pp.114-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699052.2023.2165153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193028v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily socket comfort in transtibial amputee with a vacuum-assisted suspension system: study protocol of a randomized, multicenter, double-blind multiple N-of-1 trial</w:t>
               </w:r>
@@ -1451,51 +1451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15, </w:t>
@@ -1572,51 +1572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Gelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1706,51 +1706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1853,51 +1853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15, pp.1046676. </w:t>
@@ -1974,51 +1974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Gelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2082,51 +2082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 6-Month Home-Based Functional Electrical Stimulation Program for Foot Drop in a Post-Stroke Patient: Considerations on a Time Course Analysis of Walking Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ojardias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2197,538 +2197,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First systematic review and meta-analysis of the validity and test retest reliability of physical activity monitors for estimating energy expenditure during walking in individuals with stroke</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measured and Perceived Effects of Upper Limb Home-Based Exergaming Interventions on Activity after Stroke: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Gelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2022.03.020⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (15), pp.9112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19159112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668846v1</w:t>
+                <w:t xml:space="preserve">hal-03748609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compliance with Upper Limb Home-Based Exergaming Interventions for Stroke Patients: A Narrative Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axelle Gelineau</w:t>
+                <w:t xml:space="preserve">The impact of the energy cost of walking on the quality of life of post-stroke individuals: A one-year longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/jrm.v54.2270⟩</w:t>
+              <w:t xml:space="preserve">Disability and Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.101345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dhjo.2022.101345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828128v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the energy cost of walking on the quality of life of post-stroke individuals: A one-year longitudinal study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+                <w:t xml:space="preserve">Compliance with Upper Limb Home-Based Exergaming Interventions for Stroke Patients: A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Gelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Christophe Daviet</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Health Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dhjo.2022.101345⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/jrm.v54.2270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710920v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measured and Perceived Effects of Upper Limb Home-Based Exergaming Interventions on Activity after Stroke: A Systematic Review and Meta-Analysis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First systematic review and meta-analysis of the validity and test retest reliability of physical activity monitors for estimating energy expenditure during walking in individuals with stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bernikier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (15), pp.9112. </w:t>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph19159112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2022.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748609v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Best Choice of Oxygen Cost Prediction Equation for Computing Post-Stroke Walking Energy Expenditure Using an Accelerometer</w:t>
               </w:r>
@@ -2838,295 +2838,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awakening the control of the ankle dorsiflexors in the post-stroke hemiplegic subject to improve walking activity and social participation: the WAKE (Walking Ankle isoKinetic Exercise) randomised, controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Ferry</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Moucheboeuf</w:t>
+                <w:t xml:space="preserve">Patricia Sherley Almeida Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-022-06545-w⟩</w:t>
+              <w:t xml:space="preserve">European Rehabilitation Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752220v1</w:t>
+                <w:t xml:space="preserve">hal-04674620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+                <w:t xml:space="preserve">Individualized home-based rehabilitation after stroke in France: a pragmatic study of a community stroke rehabilitation team</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Sherley Almeida Prado</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+                <w:t xml:space="preserve">Laurène Maud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bernikier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Rehabilitation Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (1), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/cjn.2022.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674620v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of a home-based coaching program on heart rate variability in subacute stroke patients: a randomized controlled trial</w:t>
               </w:r>
@@ -3164,51 +3164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Rehabilitation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Publish Ahead of Print, </w:t>
@@ -3240,161 +3240,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individualized home-based rehabilitation after stroke in France: a pragmatic study of a community stroke rehabilitation team</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+                <w:t xml:space="preserve">Awakening the control of the ankle dorsiflexors in the post-stroke hemiplegic subject to improve walking activity and social participation: the WAKE (Walking Ankle isoKinetic Exercise) randomised, controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bonne</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Yonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Maud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Bernikier</w:t>
+                <w:t xml:space="preserve">Geoffroy Moucheboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Neurological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/cjn.2022.26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-022-06545-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710926v1</w:t>
+                <w:t xml:space="preserve">hal-03752220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measured and Perceived Effects of Upper Limb Home-Based Exergaming Interventions on Activity after Stroke: A Systematic Review and Meta-Analysis</w:t>
               </w:r>
@@ -3432,74 +3432,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph19159112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674614v1</w:t>
@@ -4055,51 +4055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sherley Almeida Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4108,51 +4108,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Rehabilitation Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (1), pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723765v1</w:t>
@@ -4176,77 +4176,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Functional Independence of Patients With Stroke Sequelae: How Important Is the Speed, Oxygen Consumption, and Energy Cost of Walking?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4291,494 +4291,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equations for estimating the oxygen cost of walking in stroke patients: a systematic review.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Additional, Mechanized Upper Limb Self-Rehabilitation in Patients With Subacute Stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rémy-Néris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Le Jeannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Médée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2021.101514⟩</w:t>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (6), pp.1938-1947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.120.032545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226600v1</w:t>
+                <w:t xml:space="preserve">hal-03226599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additional, Mechanized Upper Limb Self-Rehabilitation in Patients With Subacute Stroke</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nowak</w:t>
+                <w:t xml:space="preserve">Effects on gait and balance of home-based active video game interventions in persons with multiple sclerosis: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmazane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Magy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Montcuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.120.032545⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.102928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msard.2021.102928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226599v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects on gait and balance of home-based active video game interventions in persons with multiple sclerosis: A systematic review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equations for estimating the oxygen cost of walking in stroke patients: a systematic review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 51, pp.102928. </w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.101514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msard.2021.102928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2021.101514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226602v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which method should be chosen to estimate the oxygen cost of walking in post-stroke individuals?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4838,51 +4838,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related decline in visuo-spatial working memory is reflected by dorsolateral prefrontal activation and cognitive capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Kronovsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4972,77 +4972,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived exertion and energy expenditure during physical activities in healthy young people and older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oyéné Kossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5102,51 +5102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural Control Disturbances Induced by Virtual Reality in Stroke Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Morizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5625,51 +5625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional status is associated with prefrontal cortex activation in gait in subacute stroke patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6023,51 +6023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prefrontal Cortex Activation During Dual Task With Increasing Cognitive Load in Subacute Stroke Patients: A Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6170,90 +6170,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compendium of physical activities strongly underestimates the oxygen cost during activities of daily living in stroke patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physical Medicine and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 98 (4), pp.1. </w:t>
@@ -6291,51 +6291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effort Assessment of Stroke Patients in Physiotherapy Session by Accelerometry and Perceived Exertion Score: Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6477,51 +6477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (11), pp.2497. </w:t>
@@ -6706,77 +6706,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity of the Actigraph GT3x and influence of the sensor positioning for the assessment of active energy expenditure during four activities of daily living in stroke subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7116,77 +7116,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensity level and on-court role of wheelchair rugby players during competition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7348,360 +7348,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience with a process for acquiring assistive technology devices with testing in a semi-ecological situation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La tendinopathie patellaire chez les basketteurs du championnat de France espoir pro A. Enquête transversale en vue d’une démarche éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Bordes</w:t>
+                <w:t xml:space="preserve">J. Caquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Munoz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-L. Bugeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Dumélié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2017.06.004⟩</w:t>
+              <w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (1), pp.3-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jts.2016.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886940v1</w:t>
+                <w:t xml:space="preserve">hal-03723779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tendinopathie patellaire chez les basketteurs du championnat de France espoir pro A. Enquête transversale en vue d’une démarche éducative</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Bugeaud</w:t>
+                <w:t xml:space="preserve">Experience with a process for acquiring assistive technology devices with testing in a semi-ecological situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Dumélié</w:t>
+                <w:t xml:space="preserve">Jérémie Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pajon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marguerite Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34 (1), pp.3-14. </w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (6), pp.403 - 405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jts.2016.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2017.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723779v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rating of perceived exertion with Borg scale in stroke over two common activities of the daily living</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7886,77 +7886,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can energy expenditure be accurately assessed using accelerometry-based wearable motion detectors for physical activity monitoring in post-stroke patients in the subacute phase?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8020,51 +8020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speckle tracking echocardiographic analysis of left ventricular systolic and diastolic function in young elite rugby players.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Maufrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8180,64 +8180,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bernikier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, sous presse</w:t>
@@ -8266,51 +8266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Activity Level Among Stroke Patients Hospitalized in a Rehabilitation Unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8412,51 +8412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical activity level among stroke patients hospitalized in a rehabilitation unit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8589,51 +8589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Quelven-Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Jallageas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur J Phys Rehabil Med</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (4), pp.447-51</w:t>
@@ -8675,51 +8675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of surgical treatment for ruptured Achilles tendon in 31 athletes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Jallageas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8786,428 +8786,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative cost-effectiveness analysis of sacral anterior root stimulation for rehabilitation of bladder dysfunction in spinal cord injured patients.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The adapted physical activity or therapeutic education activity, &amp;quot;review of current techniques and opportunities for people with loss of autonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosurgery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GYMNASIUM, Scientific Journal of Education, Sports, and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XIV (1), pp.75-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880362v1</w:t>
+                <w:t xml:space="preserve">hal-00864398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term transanal irrigation's continuation at home. Preliminary study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Joslin</w:t>
+                <w:t xml:space="preserve">Comparative cost-effectiveness analysis of sacral anterior root stimulation for rehabilitation of bladder dysfunction in spinal cord injured patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Verpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Grandoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Perrouin-Verbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2013.01.005⟩</w:t>
+              <w:t xml:space="preserve">Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73 (4), pp.600-8; discussion 608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1227/NEU.0000000000000033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00799909v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adapted physical activity or therapeutic education activity, &amp;quot;review of current techniques and opportunities for people with loss of autonomy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Kammoun</w:t>
+                <w:t xml:space="preserve">Long-term transanal irrigation's continuation at home. Preliminary study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hamonet-Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Joslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GYMNASIUM, Scientific Journal of Education, Sports, and Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (2), pp.134-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2013.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864398v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme d'éducation thérapeutique à la prévention des chutes après un AVC: illustration d'une pratique clinique</w:t>
               </w:r>
@@ -9321,307 +9321,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical factors associated with fatigue after stroke: an exploratory study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Firefighters night call emergency: Myocardial autonomic regulation consequences [L'appel d'urgence nocturne chez les pompiers : Conséquences sur la régulation autonome du myocarde]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chi Lan Nguyen Hoang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+                <w:t xml:space="preserve">N. Troubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Hamonet</w:t>
+                <w:t xml:space="preserve">Joëlle Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Macian-Montoro</w:t>
+                <w:t xml:space="preserve">E. van Praagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Stroke Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1310/tsr1905-369⟩</w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (2), pp.107-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2011.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733871v1</w:t>
+                <w:t xml:space="preserve">hal-00700145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firefighters night call emergency: Myocardial autonomic regulation consequences [L'appel d'urgence nocturne chez les pompiers : Conséquences sur la régulation autonome du myocarde]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Physical factors associated with fatigue after stroke: an exploratory study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Lan Nguyen Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chum</w:t>
+                <w:t xml:space="preserve">Julia Hamonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Macian-Montoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2011.09.005⟩</w:t>
+              <w:t xml:space="preserve">Topics in Stroke Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (5), pp.369-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1310/tsr1905-369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00700145v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic patient education for stroke survivors: Non-pharmacological management. A literature review.</w:t>
               </w:r>
@@ -10254,319 +10254,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a multidisciplinary consultation of diabetic foot : [Évaluation d'une prise en charge multidisciplinaire préventive et curative du pied diabétique]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Hamonet</w:t>
+                <w:t xml:space="preserve">Vital and functional outcomes of the first-ever hemispheric stroke, epidemiological comparative study between Kunming (China) and Limoges (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Verdié-Kessler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C.-L. Nguyen-Hoang</w:t>
+                <w:t xml:space="preserve">Benoît Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Macian-Montoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 53 (5), pp.306-18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2010.04.001⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 53 (9), pp.547-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2010.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626958v1</w:t>
+                <w:t xml:space="preserve">hal-00608627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vital and functional outcomes of the first-ever hemispheric stroke, epidemiological comparative study between Kunming (China) and Limoges (France).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhou Zhou</w:t>
+                <w:t xml:space="preserve">Evaluation of a multidisciplinary consultation of diabetic foot : [Évaluation d'une prise en charge multidisciplinaire préventive et curative du pied diabétique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Hamonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verdié-Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Denes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Marin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+                <w:t xml:space="preserve">C.-L. Nguyen-Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 53 (9), pp.547-58. </w:t>
+              <w:t xml:space="preserve">, 2010, 53 (5), pp.306-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2010.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2010.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608627v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stroke in under-75-year-olds: expectations, concerns and needs.</w:t>
               </w:r>
@@ -10862,51 +10862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Quet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verdié-Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Nguyen Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10982,51 +10982,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Early prediction of functional outcome one year after initial unilateral hemispheric stroke]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verdié-Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11600,51 +11600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patients AVC et marche : Association du statut fonctionnel à l’activation du cortex préfrontal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12051,355 +12051,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien être dans et en dehors de la maison (table ronde)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement participatif d'un outil technologique d'aide à la supervision en EHPAD ou de l'importance d'une remontée des besoins des futurs utilisateurs pour une conception plus pertinente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Fumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Edem Tchalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dantoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Seknazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé et bien être : les enjeux de la silver économie (silversudoe).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, LIMOGES, France</w:t>
+              <w:t xml:space="preserve">IEEE section France, JETSAN Journées d'étude en télésanté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Troyes, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978314v1</w:t>
+                <w:t xml:space="preserve">hal-01017615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domotique, vieillissement et dépendance. Le point de vue de l'usager (table ronde)</w:t>
+                <w:t xml:space="preserve">Bien être dans et en dehors de la maison (table ronde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la conférence nationale des comités de protection des personnes (CNCP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, LIMOGES, France</w:t>
+              <w:t xml:space="preserve">Santé et bien être : les enjeux de la silver économie (silversudoe).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978350v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education thérapeutique du patient et accident vasculaire cérébral</w:t>
+                <w:t xml:space="preserve">Domotique, vieillissement et dépendance. Le point de vue de l'usager (table ronde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">education à la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Niort, France</w:t>
+              <w:t xml:space="preserve">Colloque de la conférence nationale des comités de protection des personnes (CNCP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094287v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement participatif d'un outil technologique d'aide à la supervision en EHPAD ou de l'importance d'une remontée des besoins des futurs utilisateurs pour une conception plus pertinente</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Education thérapeutique du patient et accident vasculaire cérébral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Seknazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE section France, JETSAN Journées d'étude en télésanté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Troyes, France. 4 p</w:t>
+              <w:t xml:space="preserve">education à la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Niort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017615v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic patient education for stroke survivors: the SOFMER working group</w:t>
               </w:r>
@@ -12638,204 +12638,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan AVC en France (table ronde)</w:t>
+                <w:t xml:space="preserve">Recherche académique sur la préservation de l'autonomie à domicile en Limousin : l'expérience du laboratoire Handicap Autonomie Vieillissement Activité Environnement (HAVAE) EA 6310.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Edem Tchalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dantoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème congrès de la SOFMER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Reims, France. pp.e40</w:t>
+              <w:t xml:space="preserve">Domotique et psychogériatrie. 29ème congrès de la société de psychogériatrie de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875090v1</w:t>
+                <w:t xml:space="preserve">hal-00861550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche académique sur la préservation de l'autonomie à domicile en Limousin : l'expérience du laboratoire Handicap Autonomie Vieillissement Activité Environnement (HAVAE) EA 6310.</w:t>
+                <w:t xml:space="preserve">Plan AVC en France (table ronde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dantoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domotique et psychogériatrie. 29ème congrès de la société de psychogériatrie de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">28ème congrès de la SOFMER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Reims, France. pp.e40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861550v1</w:t>
+                <w:t xml:space="preserve">hal-00875090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation thérapeutique de l'hémiplégique : intérêt dans la rééducation du membre supérieur</w:t>
               </w:r>
@@ -12972,51 +12972,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'activité physique : médicament de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence grand publique. L'activité physique : médicament de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Chateauroux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13041,51 +13041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Adapted Physical Activity or Therapeutic Education for activity, &amp;quot;Review of current techniques and prospects for people in loss of autonomy&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13691,527 +13691,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une échelle clinique prédictive du risque de fausses-routes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etat nutritionnel et score clinique de 95 patients explorés en radiovidéoscopie de la déglutition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Desport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Heurtebise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication orale présentée à la "1st European Week on Voice and Deglutition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123593v1</w:t>
+                <w:t xml:space="preserve">hal-01123608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat nutritionnel et score clinique de 95 patients explorés en radiovidéoscopie de la déglutition.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition d'une échelle clinique prédictive du risque de fausses-routes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Heurtebise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication orale présentée à la "1st European Week on Voice and Deglutition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123608v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'état nutritionnel à la phase d'exploration des troubles de la déglutition.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation d'une échelle clinique prédictive de fausses-routes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Lissandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication orale présentée au IVème Congrès Transpyrénéen de Médecine Physique et de Réadaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1997, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">Communicatuion orale présentée au IVème Congrès Transpyrénéen de Médecine Physique et de Réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1997, Bilbao, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122769v1</w:t>
+                <w:t xml:space="preserve">hal-01122762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d'une échelle clinique prédictive de fausses-routes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de l'état nutritionnel à la phase d'exploration des troubles de la déglutition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Desport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jp Lissandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communicatuion orale présentée au IVème Congrès Transpyrénéen de Médecine Physique et de Réadaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1997, Bilbao, Espagne</w:t>
+              <w:t xml:space="preserve">Communication orale présentée au IVème Congrès Transpyrénéen de Médecine Physique et de Réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1997, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122762v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14242,51 +14242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre au quotidien. L'hémiplégie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VIVIO, 2014, 978-2-36700-009-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14607,64 +14607,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles échelles d'évaluation clinique des atteintes du système nerveux périphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Magy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hamonet-Torny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14719,51 +14719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge rééducative. Quoi de neuf?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Homonet-Torny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15258,51 +15258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grosboillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Khaled" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2025.149849" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524886v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#233;ane Vielotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poyet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandigout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cjn.2025.10482" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524898v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Yonneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Martine Lef&#232;vre-Colau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rannou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2024-002416" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05524879v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hentzen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remy-Neris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pradeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bensoussan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Constant Boyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2025.101978" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028033v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Daviet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Salle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2165153" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674564v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compagnat Maxence" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230650" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193028v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lacroix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245722v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Klotz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Emile" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Seze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Urbinelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13102-023-00694-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04311220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cabot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Simondet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Barthuel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hugueny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Humetz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2023.03.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1046676" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodeline Telfils" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gelineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20105908" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674593v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027991v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193035v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750751v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ojardias" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parratte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roulaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159204" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668846v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Duclos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernikier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2022.03.020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828128v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mandigout" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/jrm.v54.2270" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710920v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2022.101345" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748609v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159112" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710931v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vinti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Joste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15459683221076469" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752220v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ferry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Moucheboeuf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06545-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674620v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sherley Almeida Prado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52057/erj.v2i1.8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710924v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Guediri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chaparro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000529" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710926v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Maud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cjn.2022.26" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674614v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710914v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mura" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Maier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Rubio Ballester" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier de la Torre Costa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit L&#243;pez-Luque" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06444-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallou-Guyot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nuic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mandigout" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Compagnat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Welter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2021.2022780" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674603v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Welter" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752653v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Daviet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernikier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Salle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2022.02.015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723765v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226603v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2021.01.085" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226600v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2021.101514" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226599v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Le Jeannic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Dion" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nowak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.120.032545" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226602v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmazane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Montcuquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2021.102928" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517308v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2021.07.017" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187511v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Kronovsek" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Castilla" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112981" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753282v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oy&#233;n&#233; Kossi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/folmed.63.e56679" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723777v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Morizio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbanchon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11041510" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226605v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kammoun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.11.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862396v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Batcho" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuillerme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Salle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.07.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862391v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Batcho" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1545968320907076" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187520v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.559227" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153491v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.04.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862352v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Tannous" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TG.2019.2963108" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862402v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tapie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fraser" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00160" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153492v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PHM.0000000000001077" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02189312v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5535/arm.2019.43.3.262" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153484v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sebiyo Batcho" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19112497" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882872v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrochon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mandigout" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petruzzellis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soria Garcia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaoui" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.06.054" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886932v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269215518788116" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882883v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Borel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-017-2410-9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886936v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Compagnat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaparro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.03.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4KG9TXL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886945v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.18.08214-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882862v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonnyaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallien" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Decavel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marque" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aymard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-020915" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886940v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bordes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.06.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723779v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caquot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bugeaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dum&#233;li&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pajon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2016.12.003" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882884v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10749357.2017.1399229" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01489226v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Guettari" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Benkelfat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Fumel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2016.2639823" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886938v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487317738593" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01216387v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maufrais" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cornette" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alaphilippe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153656v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678768v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Salle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmrj.2015.06.011" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VL1ZV08-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01171607v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957701v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Roy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Quelven-Bertin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jallageas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00849036v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mabit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coste" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2013.03.024" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00880362v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;nard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verpillot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grandoulier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Perrouin-Verbe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ch&#234;ne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0000000000000033" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00799909v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamonet-Torny" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bordes" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dalmay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Joslin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2013.01.005" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6804B8M3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00864398v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00844757v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblond" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abate" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girousse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le Maitour" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Enjalbert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11659-013-0360-5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00733871v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Lan Nguyen Hoang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hamonet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Macian-Montoro" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1310/tsr1905-369" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00700145v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Troubat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bonis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Praagh" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chum" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.09.005" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFCV7T2C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00735515v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Caire" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Damamme" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2012.08.011" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00699944v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Zhou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Antonini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aliamus" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PHM.0b013e31824fa66a" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00739291v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Sina Torkestani" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sahuguede" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jehmc.201270101" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00627209v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu-Panchoa de S&#232;ze" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonhomme" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Burguete" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Machat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269215511410730" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00627245v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stuit" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Nguyen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00626958v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdi&#233;-Kessler" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-L. Nguyen-Hoang" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2010.04.001" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P21ZT90W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00608627v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2010.09.001" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWFCTQ7P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00604836v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jerome" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dehail" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamothe" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. de S&#232;ze" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2009.06.007" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CFTBRHK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261633v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ros" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Y. You" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nhem" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355417v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Quet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nguyen Hoang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2006.06.002" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V4RF9C8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350725v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Popielarz" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinzakaraye" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2005.10.005" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDSHQNM8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292611v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dudognon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Preux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rebeyrotte" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacroix" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179681v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebreton" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384694v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176557v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498316v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01537808v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01138047v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340677v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dantoine" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nibeaudeau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Porte" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fabre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01163540v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00978314v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00978350v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01094287v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01017615v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Edem Tchalla" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seknazi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00941064v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00875355v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vergne Salle" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00864405v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00875090v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00861550v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00799907v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00703492v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00731485v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00799930v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00650244v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00700016v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01132952v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kouassi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01130309v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desport" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guinvarc'H" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jv Bourzeix" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01128694v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01123593v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01123608v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Heurtebise" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01122769v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01122762v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Lissandre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01107573v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01199164v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hupin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Roche" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouillet Bouillet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01199161v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gr&#233;meaux" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromont" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouillet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00700032v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00700026v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Homonet-Torny" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119570v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119479v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sautereau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grosboillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Khaled" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2025.149849" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Yonneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Martine Lef&#232;vre-Colau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rannou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2024-002416" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#233;ane Vielotte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poyet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandigout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cjn.2025.10482" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05524879v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hentzen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remy-Neris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pradeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bensoussan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Constant Boyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2025.101978" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193028v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lacroix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230650" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compagnat Maxence" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028033v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Daviet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Salle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2165153" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245722v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Klotz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Emile" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Seze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Urbinelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13102-023-00694-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04311220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cabot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Simondet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Barthuel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hugueny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Humetz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2023.03.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1046676" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodeline Telfils" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gelineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20105908" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674593v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027991v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193035v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750751v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ojardias" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parratte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roulaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159204" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748609v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159112" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710920v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2022.101345" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828128v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mandigout" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/jrm.v54.2270" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668846v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Duclos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernikier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2022.03.020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710931v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vinti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Joste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15459683221076469" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674620v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sherley Almeida Prado" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52057/erj.v2i1.8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710926v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Maud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cjn.2022.26" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710924v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Guediri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chaparro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000529" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752220v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ferry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Moucheboeuf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06545-w" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674614v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710914v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mura" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Maier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Rubio Ballester" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier de la Torre Costa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit L&#243;pez-Luque" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06444-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallou-Guyot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nuic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mandigout" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Compagnat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Welter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2021.2022780" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674603v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Welter" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752653v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Daviet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernikier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Salle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2022.02.015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723765v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226603v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2021.01.085" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226599v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Le Jeannic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Dion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nowak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.120.032545" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226602v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmazane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Montcuquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2021.102928" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226600v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2021.101514" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517308v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2021.07.017" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187511v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Kronovsek" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Castilla" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112981" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753282v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oy&#233;n&#233; Kossi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/folmed.63.e56679" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723777v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Morizio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbanchon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11041510" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226605v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kammoun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.11.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862396v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Batcho" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuillerme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Salle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.07.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862391v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Batcho" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1545968320907076" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187520v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.559227" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153491v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.04.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862352v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Tannous" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TG.2019.2963108" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862402v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tapie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fraser" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00160" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153492v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PHM.0000000000001077" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02189312v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5535/arm.2019.43.3.262" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153484v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sebiyo Batcho" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19112497" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882872v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrochon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mandigout" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petruzzellis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soria Garcia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaoui" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.06.054" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886932v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269215518788116" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882883v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Borel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-017-2410-9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886936v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Compagnat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaparro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.03.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4KG9TXL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886945v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.18.08214-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882862v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonnyaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallien" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Decavel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marque" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aymard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-020915" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723779v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caquot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bugeaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dum&#233;li&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pajon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2016.12.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886940v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bordes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.06.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882884v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10749357.2017.1399229" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01489226v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Guettari" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Benkelfat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Fumel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2016.2639823" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886938v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487317738593" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01216387v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maufrais" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cornette" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alaphilippe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153656v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678768v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Salle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmrj.2015.06.011" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VL1ZV08-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01171607v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957701v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Roy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Quelven-Bertin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jallageas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00849036v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mabit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coste" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2013.03.024" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00864398v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00880362v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;nard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verpillot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grandoulier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Perrouin-Verbe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ch&#234;ne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0000000000000033" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00799909v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamonet-Torny" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bordes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dalmay" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Joslin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2013.01.005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6804B8M3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00844757v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblond" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abate" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girousse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le Maitour" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Enjalbert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11659-013-0360-5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00700145v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Troubat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bonis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Praagh" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chum" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.09.005" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFCV7T2C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00733871v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Lan Nguyen Hoang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hamonet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Macian-Montoro" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1310/tsr1905-369" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00735515v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Caire" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Damamme" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2012.08.011" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00699944v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Zhou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Antonini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aliamus" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PHM.0b013e31824fa66a" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00739291v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Sina Torkestani" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sahuguede" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jehmc.201270101" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00627209v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu-Panchoa de S&#232;ze" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonhomme" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Burguete" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Machat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269215511410730" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00627245v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stuit" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Nguyen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00608627v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2010.09.001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWFCTQ7P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00626958v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdi&#233;-Kessler" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-L. Nguyen-Hoang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2010.04.001" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P21ZT90W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00604836v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jerome" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dehail" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamothe" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. de S&#232;ze" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2009.06.007" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CFTBRHK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261633v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ros" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Y. You" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nhem" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355417v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Quet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nguyen Hoang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2006.06.002" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V4RF9C8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350725v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Popielarz" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinzakaraye" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2005.10.005" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDSHQNM8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292611v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dudognon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Preux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rebeyrotte" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacroix" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179681v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebreton" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384694v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176557v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498316v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01537808v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01138047v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340677v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dantoine" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nibeaudeau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Porte" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fabre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01163540v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01017615v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Edem Tchalla" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seknazi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00978314v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00978350v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01094287v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00941064v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00875355v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vergne Salle" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00864405v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00861550v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00875090v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00799907v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00703492v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00731485v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00799930v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00650244v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00700016v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01132952v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kouassi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01130309v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desport" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guinvarc'H" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jv Bourzeix" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01128694v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01123608v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Heurtebise" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01123593v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01122762v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Lissandre" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01122769v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01107573v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01199164v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hupin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Roche" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouillet Bouillet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01199161v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gr&#233;meaux" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromont" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouillet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00700032v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00700026v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Homonet-Torny" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119570v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119479v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sautereau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>