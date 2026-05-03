--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -66,329 +66,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (85)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (86)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between prefrontal cortex activation and gait parameters during single and dual-task walking in subacute stroke patients</w:t>
+                <w:t xml:space="preserve">Methods for assessing coactivation in the lower limb muscles during overground walking poststroke: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Grosboillot</w:t>
+                <w:t xml:space="preserve">Clément Doumenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
+                <w:t xml:space="preserve">Antoine Frasie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+                <w:t xml:space="preserve">Camille Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Khaled</w:t>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1863, pp.149849. </w:t>
+              <w:t xml:space="preserve">International Journal of Rehabilitation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2025.149849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MRR.0000000000000704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176523v1</w:t>
+                <w:t xml:space="preserve">hal-05590083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoulder injuries prevention programmes in handball: a systematic review with meta-analysis</w:t>
+                <w:t xml:space="preserve">Association between prefrontal cortex activation and gait parameters during single and dual-task walking in subacute stroke patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Yonneau</w:t>
+                <w:t xml:space="preserve">Nathan Grosboillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Martine Lefèvre-Colau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rannou</w:t>
+                <w:t xml:space="preserve">Tarek Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (3), pp.e002416. </w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1863, pp.149849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjsem-2024-002416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2025.149849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524898v1</w:t>
+                <w:t xml:space="preserve">hal-05176523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community Stroke Rehabilitation Teams and Social Deprivation: Challenges and Perspectives</w:t>
               </w:r>
@@ -400,77 +400,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soléane Vielotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Neurological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-9. </w:t>
@@ -502,10878 +502,11012 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between prefrontal cortex activation and gait parameters during single and dual-task walking in subacute stroke patients</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Shoulder injuries prevention programmes in handball: a systematic review with meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Yonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Martine Lefèvre-Colau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2025.149849⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (3), pp.e002416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjsem-2024-002416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05464973v1</w:t>
+                <w:t xml:space="preserve">hal-05524898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing entrustable professional activities for residents in physical and rehabilitation medicine: A Delphi study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Constant Boyer</w:t>
+                <w:t xml:space="preserve">Association between prefrontal cortex activation and gait parameters during single and dual-task walking in subacute stroke patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Grosboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2025.101978⟩</w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1863 (149849), pp.149849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2025.149849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524879v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Participation and Physical Activity Incentive at Home in Stroke Survivor: Contribution of Technologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+                <w:t xml:space="preserve">Developing entrustable professional activities for residents in physical and rehabilitation medicine: A Delphi study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hentzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Remy-Neris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Lacroix</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bensoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Constant Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI230650⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (4), pp.101978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2025.101978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193028v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social participation and physical activity incentive at home in stroke survivor: contribution of technologies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI230650⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.1046676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674564v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a dual task on the energy cost of walking in individuals with subacute phase stroke</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Christophe Daviet</w:t>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Hermand</w:t>
+                <w:t xml:space="preserve">Romain Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Billot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Salle</w:t>
+                <w:t xml:space="preserve">Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Injury</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37 (2), pp.114-121. </w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02699052.2023.2165153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028033v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily socket comfort in transtibial amputee with a vacuum-assisted suspension system: study protocol of a randomized, multicenter, double-blind multiple N-of-1 trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Individualized Coaching at Home on Quality of Life in Subacute Stroke Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Emile</w:t>
+                <w:t xml:space="preserve">Rodeline Telfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu de Seze</w:t>
+                <w:t xml:space="preserve">Axelle Gelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Godet</w:t>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Urbinelli</w:t>
+                <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Sports Science, Medicine and Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (1), pp.85. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (10), pp.5908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13102-023-00694-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20105908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245722v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récidive des premiers épisodes de luxation scapulo-humérale antérieure chez le rugbyman en Top 14 : analyse rétrospective des prises en charge orthopédique et chirurgicale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social Participation and Physical Activity Incentive at Home in Stroke Survivor: Contribution of Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jts.2023.03.005⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Studies in Health Technology and Informatics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI230650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311220v1</w:t>
+                <w:t xml:space="preserve">hal-04193028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+                <w:t xml:space="preserve">Impact of a dual task on the energy cost of walking in individuals with subacute phase stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
+              <w:t xml:space="preserve">Brain Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (2), pp.114-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699052.2023.2165153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193038v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Individualized Coaching at Home on Quality of Life in Subacute Stroke Patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axelle Gelineau</w:t>
+                <w:t xml:space="preserve">Social participation and physical activity incentive at home in stroke survivor: contribution of technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compagnat Maxence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph20105908⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI230650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674574v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+                <w:t xml:space="preserve">Daily socket comfort in transtibial amputee with a vacuum-assisted suspension system: study protocol of a randomized, multicenter, double-blind multiple N-of-1 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Urbinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
+              <w:t xml:space="preserve">BMC Sports Science, Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13102-023-00694-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674593v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louise Robin</w:t>
+                <w:t xml:space="preserve">Récidive des premiers épisodes de luxation scapulo-humérale antérieure chez le rugbyman en Top 14 : analyse rétrospective des prises en charge orthopédique et chirurgicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaick Perrochon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+                <w:t xml:space="preserve">Frédérique Simondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lylian Barthuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Hugueny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Humetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
+              <w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (2), pp.88-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jts.2023.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027991v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Individualized Coaching at Home on Quality of Life in Subacute Stroke Patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axelle Gelineau</w:t>
+                <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Borel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph20105908⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193035v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 6-Month Home-Based Functional Electrical Stimulation Program for Foot Drop in a Post-Stroke Patient: Considerations on a Time Course Analysis of Walking Performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+                <w:t xml:space="preserve">Effect of Individualized Coaching at Home on Quality of Life in Subacute Stroke Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodeline Telfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Gelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19 (15), pp.9204. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19159204⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20105908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750751v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measured and Perceived Effects of Upper Limb Home-Based Exergaming Interventions on Activity after Stroke: A Systematic Review and Meta-Analysis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effectiveness of home-based rehabilitation using active video games on quality of life, cognitive and motor functions in people with Parkinson’s disease: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nuic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M L Welter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19159112⟩</w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (26), pp.8222 - 8233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09638288.2021.2022780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748609v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the energy cost of walking on the quality of life of post-stroke individuals: A one-year longitudinal study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Christophe Daviet</w:t>
+                <w:t xml:space="preserve">Réadaptation après accident vasculaire cérébral : retour et maintien à domicile, vie quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bernikier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Health Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dhjo.2022.101345⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 206 (5), pp.616-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.banm.2022.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710920v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compliance with Upper Limb Home-Based Exergaming Interventions for Stroke Patients: A Narrative Review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sherley Almeida Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2340/jrm.v54.2270⟩</w:t>
+              <w:t xml:space="preserve">European Rehabilitation Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828128v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First systematic review and meta-analysis of the validity and test retest reliability of physical activity monitors for estimating energy expenditure during walking in individuals with stroke</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Bernikier</w:t>
+                <w:t xml:space="preserve">Measured and Perceived Effects of Upper Limb Home-Based Exergaming Interventions on Activity after Stroke: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Gelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Yves Salle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2022.03.020⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (15), pp.9112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19159112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668846v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Best Choice of Oxygen Cost Prediction Equation for Computing Post-Stroke Walking Energy Expenditure Using an Accelerometer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The impact of the energy cost of walking on the quality of life of post-stroke individuals: A one-year longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/15459683221076469⟩</w:t>
+              <w:t xml:space="preserve">Disability and Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.101345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dhjo.2022.101345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710931v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Marie</w:t>
+                <w:t xml:space="preserve">Compliance with Upper Limb Home-Based Exergaming Interventions for Stroke Patients: A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Gelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Rehabilitation Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/jrm.v54.2270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674620v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individualized home-based rehabilitation after stroke in France: a pragmatic study of a community stroke rehabilitation team</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">First systematic review and meta-analysis of the validity and test retest reliability of physical activity monitors for estimating energy expenditure during walking in individuals with stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bernikier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Bernikier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Neurological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/cjn.2022.26⟩</w:t>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2022.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710926v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of a home-based coaching program on heart rate variability in subacute stroke patients: a randomized controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+                <w:t xml:space="preserve">A 6-Month Home-Based Functional Electrical Stimulation Program for Foot Drop in a Post-Stroke Patient: Considerations on a Time Course Analysis of Walking Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ojardias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Parratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rehabilitation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MRR.0000000000000529⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (15), pp.9204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19159204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710924v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awakening the control of the ankle dorsiflexors in the post-stroke hemiplegic subject to improve walking activity and social participation: the WAKE (Walking Ankle isoKinetic Exercise) randomised, controlled trial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Best Choice of Oxygen Cost Prediction Equation for Computing Post-Stroke Walking Energy Expenditure Using an Accelerometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Joste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-022-06545-w⟩</w:t>
+              <w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (4-5), pp.298-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/15459683221076469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752220v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measured and Perceived Effects of Upper Limb Home-Based Exergaming Interventions on Activity after Stroke: A Systematic Review and Meta-Analysis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Awakening the control of the ankle dorsiflexors in the post-stroke hemiplegic subject to improve walking activity and social participation: the WAKE (Walking Ankle isoKinetic Exercise) randomised, controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Yonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bensoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Moucheboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19159112⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-022-06545-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674614v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing rehabilitation home with an e-health platform to treat stroke patients: study protocol of a randomized clinical trial (RGS@home)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Judit López-Luque</w:t>
+                <w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sherley Almeida Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-022-06444-0⟩</w:t>
+              <w:t xml:space="preserve">European Rehabilitation Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710914v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of home-based rehabilitation using active video games on quality of life, cognitive and motor functions in people with Parkinson’s disease: a systematic review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of a home-based coaching program on heart rate variability in subacute stroke patients: a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Nuic</w:t>
+                <w:t xml:space="preserve">Amine Guediri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mandigout</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Welter</w:t>
+                <w:t xml:space="preserve">David Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09638288.2021.2022780⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rehabilitation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Publish Ahead of Print, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MRR.0000000000000529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517284v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of home-based rehabilitation using active video games on quality of life, cognitive and motor functions in people with Parkinson’s disease: a systematic review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M L Welter</w:t>
+                <w:t xml:space="preserve">Individualized home-based rehabilitation after stroke in France: a pragmatic study of a community stroke rehabilitation team</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Maud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bernikier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09638288.2021.2022780⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/cjn.2022.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674603v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réadaptation après accident vasculaire cérébral : retour et maintien à domicile, vie quotidienne</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-Y. Salle</w:t>
+                <w:t xml:space="preserve">Measured and Perceived Effects of Upper Limb Home-Based Exergaming Interventions on Activity after Stroke: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Gelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.banm.2022.02.015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19159112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752653v1</w:t>
+                <w:t xml:space="preserve">hal-04674614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+                <w:t xml:space="preserve">Bringing rehabilitation home with an e-health platform to treat stroke patients: study protocol of a randomized clinical trial (RGS@home)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Rubio Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier de la Torre Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit López-Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Rehabilitation Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-022-06444-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723765v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Functional Independence of Patients With Stroke Sequelae: How Important Is the Speed, Oxygen Consumption, and Energy Cost of Walking?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+                <w:t xml:space="preserve">Effectiveness of home-based rehabilitation using active video games on quality of life, cognitive and motor functions in people with Parkinson’s disease: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nuic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Welter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09638288.2021.2022780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2021.01.085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03226603v1</w:t>
+                <w:t xml:space="preserve">hal-03517284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additional, Mechanized Upper Limb Self-Rehabilitation in Patients With Subacute Stroke</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Postural Control Disturbances Induced by Virtual Reality in Stroke Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina Dion</w:t>
+                <w:t xml:space="preserve">Charles Morizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Médée</w:t>
+                <w:t xml:space="preserve">Stéphane Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Nowak</w:t>
+                <w:t xml:space="preserve">Christophe Barbanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 52 (6), pp.1938-1947. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.1510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.120.032545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app11041510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226599v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects on gait and balance of home-based active video game interventions in persons with multiple sclerosis: A systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Functional Independence of Patients With Stroke Sequelae: How Important Is the Speed, Oxygen Consumption, and Energy Cost of Walking?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dalmazane</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexis Montcuquet</w:t>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msard.2021.102928⟩</w:t>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2021.01.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226602v1</w:t>
+                <w:t xml:space="preserve">hal-03226603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equations for estimating the oxygen cost of walking in stroke patients: a systematic review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.101514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rehab.2021.101514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which method should be chosen to estimate the oxygen cost of walking in post-stroke individuals?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Additional, Mechanized Upper Limb Self-Rehabilitation in Patients With Subacute Stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rémy-Néris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Le Jeannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Médée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2021.07.017⟩</w:t>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (6), pp.1938-1947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.120.032545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517308v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related decline in visuo-spatial working memory is reflected by dorsolateral prefrontal activation and cognitive capabilities</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Effects on gait and balance of home-based active video game interventions in persons with multiple sclerosis: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmazane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Magy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Montcuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2020.112981⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.102928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msard.2021.102928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187511v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived exertion and energy expenditure during physical activities in healthy young people and older adults</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Which method should be chosen to estimate the oxygen cost of walking in post-stroke individuals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/folmed.63.e56679⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89, pp.217-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2021.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753282v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Control Disturbances Induced by Virtual Reality in Stroke Patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Billot</w:t>
+                <w:t xml:space="preserve">Perceived exertion and energy expenditure during physical activities in healthy young people and older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oyéné Kossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (4), pp.1510. </w:t>
+              <w:t xml:space="preserve">Folia Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63 (4), pp.502-510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11041510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/folmed.63.e56679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723777v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of individualized coaching at home on walking capacity in subacute stroke patients: A randomized controlled trial (Ticaa’dom)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age-related decline in visuo-spatial working memory is reflected by dorsolateral prefrontal activation and cognitive capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Kammoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+                <w:t xml:space="preserve">Téo Kronovsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Castilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2020.11.001⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 398, pp.112981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2020.112981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226605v1</w:t>
+                <w:t xml:space="preserve">hal-03187511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of wearable actimeter computation of total energy expenditure during walking in post-stroke individuals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of individualized coaching at home on walking capacity in subacute stroke patients: A randomized controlled trial (Ticaa’dom)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mandigout</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Vuillerme</w:t>
+                <w:t xml:space="preserve">David Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.Y. Salle</w:t>
+                <w:t xml:space="preserve">Benjamin Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 63 (3), pp.209-215. </w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2020.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862396v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen Cost During Walking in Individuals With Stroke: Hemiparesis Versus Cerebellar Ataxia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+                <w:t xml:space="preserve">Validity of wearable actimeter computation of total energy expenditure during walking in post-stroke individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Batcho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+                <w:t xml:space="preserve">C.S. Batcho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1545968320907076⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (3), pp.209-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862391v1</w:t>
+                <w:t xml:space="preserve">hal-02862396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional status is associated with prefrontal cortex activation in gait in subacute stroke patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Oxygen Cost During Walking in Individuals With Stroke: Hemiparesis Versus Cerebellar Ataxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Batcho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (4), pp.289-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1545968320907076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2020.559227⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03187520v1</w:t>
+                <w:t xml:space="preserve">hal-02862391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise-based games interventions at home in individuals with a neurological disease: A systematic review and meta-analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Functional status is associated with prefrontal cortex activation in gait in subacute stroke patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.04.004⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.559227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2020.559227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153491v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAMEREHAB@HOME: a new engineering system using serious game and multi-sensor fusion for functional rehabilitation at home</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Exercise-based games interventions at home in individuals with a neurological disease: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TG.2019.2963108⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862352v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prefrontal Cortex Activation During Dual Task With Increasing Cognitive Load in Subacute Stroke Patients: A Pilot Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GAMEREHAB@HOME: a new engineering system using serious game and multi-sensor fusion for functional rehabilitation at home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Fraser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+                <w:t xml:space="preserve">Halim Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2019.00160⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TG.2019.2963108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862402v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compendium of physical activities strongly underestimates the oxygen cost during activities of daily living in stroke patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Prefrontal Cortex Activation During Dual Task With Increasing Cognitive Load in Subacute Stroke Patients: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Medicine and Rehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2019.00160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/PHM.0000000000001077⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02153492v1</w:t>
+                <w:t xml:space="preserve">hal-02862402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effort Assessment of Stroke Patients in Physiotherapy Session by Accelerometry and Perceived Exertion Score: Preliminary Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Compendium of physical activities strongly underestimates the oxygen cost during activities of daily living in stroke patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5535/arm.2019.43.3.262⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (4), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/PHM.0000000000001077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189312v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of the Walked Distance Estimated by Wearable Devices in Stroke Individuals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effort Assessment of Stroke Patients in Physiotherapy Session by Accelerometry and Perceived Exertion Score: Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s19112497⟩</w:t>
+              <w:t xml:space="preserve">Annals of Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (3), pp.262-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5535/arm.2019.43.3.262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153484v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of age in women in visuo-spatial memory in reaching and navigation tasks with and without landmarks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Mandigout</w:t>
+                <w:t xml:space="preserve">Validity of the Walked Distance Estimated by Wearable Devices in Stroke Individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Petruzzellis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Zaoui</w:t>
+                <w:t xml:space="preserve">Charles Sebiyo Batcho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2018.06.054⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (11), pp.2497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19112497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882872v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of the Actigraph GT3x and influence of the sensor positioning for the assessment of active energy expenditure during four activities of daily living in stroke subjects</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of a 6-month self-rehabilitation programme in addition to botulinum toxin injections and conventional physiotherapy on limitations of patients with spastic hemiparesis following stroke (ADJU-TOX): protocol study for a randomised controlled, investigator blinded study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bonnyaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Decavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0269215518788116⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-020915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886932v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home-based physical activity incentive and education program in subacute phase of stroke recovery (Ticaa’dom): study protocol for a randomized controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+                <w:t xml:space="preserve">The influence of age in women in visuo-spatial memory in reaching and navigation tasks with and without landmarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petruzzellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Soria Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-017-2410-9⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 684, pp.13 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2018.06.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882883v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the oxygen cost of walking in hemiparetic stroke patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D Compagnat</w:t>
+                <w:t xml:space="preserve">Validity of the Actigraph GT3x and influence of the sensor positioning for the assessment of active energy expenditure during four activities of daily living in stroke subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mandigout</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.03.001⟩</w:t>
+              <w:t xml:space="preserve">Clinical Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.269215518788116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0269215518788116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01886936v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensity level and on-court role of wheelchair rugby players during competition.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justine Lacroix</w:t>
+                <w:t xml:space="preserve">Home-based physical activity incentive and education program in subacute phase of stroke recovery (Ticaa’dom): study protocol for a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23736/S0022-4707.18.08214-2⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.309 - 314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-017-2410-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886945v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a 6-month self-rehabilitation programme in addition to botulinum toxin injections and conventional physiotherapy on limitations of patients with spastic hemiparesis following stroke (ADJU-TOX): protocol study for a randomised controlled, investigator blinded study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Aymard</w:t>
+                <w:t xml:space="preserve">Predicting the oxygen cost of walking in hemiparetic stroke patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-020915⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (5), pp.309 - 314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882862v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tendinopathie patellaire chez les basketteurs du championnat de France espoir pro A. Enquête transversale en vue d’une démarche éducative</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intensity level and on-court role of wheelchair rugby players during competition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jts.2016.12.003⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23736/S0022-4707.18.08214-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723779v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience with a process for acquiring assistive technology devices with testing in a semi-ecological situation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Can energy expenditure be accurately assessed using accelerometry-based wearable motion detectors for physical activity monitoring in post-stroke patients in the subacute phase?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2017.06.004⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (18), pp.2009 - 2016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2047487317738593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886940v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rating of perceived exertion with Borg scale in stroke over two common activities of the daily living</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+                <w:t xml:space="preserve">Design and first evaluation of a sleep characterization monitoring system using remote contactless sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Guettari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Fumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Stroke Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10749357.2017.1399229⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (6), pp.1511 - 1523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JBHI.2016.2639823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882884v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and first evaluation of a sleep characterization monitoring system using remote contactless sensor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dan Istrate</w:t>
+                <w:t xml:space="preserve">Experience with a process for acquiring assistive technology devices with testing in a semi-ecological situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Boudy</w:t>
+                <w:t xml:space="preserve">Jérémie Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marguerite Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JBHI.2016.2639823⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (6), pp.403 - 405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2017.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489226v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can energy expenditure be accurately assessed using accelerometry-based wearable motion detectors for physical activity monitoring in post-stroke patients in the subacute phase?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+                <w:t xml:space="preserve">La tendinopathie patellaire chez les basketteurs du championnat de France espoir pro A. Enquête transversale en vue d’une démarche éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Bugeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Dumélié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2047487317738593⟩</w:t>
+              <w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (1), pp.3-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jts.2016.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886938v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speckle tracking echocardiographic analysis of left ventricular systolic and diastolic function in young elite rugby players.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Rating of perceived exertion with Borg scale in stroke over two common activities of the daily living</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Topics in Stroke Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (2), pp.145 - 149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10749357.2017.1399229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216387v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil des patients post-AVC volontaires à un programme d’Education Thérapeutique à l’activité physique : étude descriptive.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Physical activity level among stroke patients hospitalized in a rehabilitation unit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Bernikier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, sous presse</w:t>
+              <w:t xml:space="preserve">PM &amp; R : the journal of injury, function, and rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, [Epub ahead of print]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153656v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Activity Level Among Stroke Patients Hospitalized in a Rehabilitation Unit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean‐yves Salle</w:t>
+                <w:t xml:space="preserve">Speckle tracking echocardiographic analysis of left ventricular systolic and diastolic function in young elite rugby players.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Maufrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PM&amp;R</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04678768v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity level among stroke patients hospitalized in a rehabilitation unit.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Profil des patients post-AVC volontaires à un programme d’Education Thérapeutique à l’activité physique : étude descriptive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bernikier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PM &amp; R : the journal of injury, function, and rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, [Epub ahead of print]</w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171607v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parkinson's patient runs an ultra marathon: a case report.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical Activity Level Among Stroke Patients Hospitalized in a Rehabilitation Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur J Phys Rehabil Med</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PM&amp;R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (2), pp.97-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pmrj.2015.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957701v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of surgical treatment for ruptured Achilles tendon in 31 athletes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Parkinson's patient runs an ultra marathon: a case report.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Quelven-Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Jallageas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eur J Phys Rehabil Med</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (4), pp.447-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849036v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adapted physical activity or therapeutic education activity, &amp;quot;review of current techniques and opportunities for people with loss of autonomy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Kammoun</w:t>
+                <w:t xml:space="preserve">Evaluation of surgical treatment for ruptured Achilles tendon in 31 athletes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Jallageas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mabit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GYMNASIUM, Scientific Journal of Education, Sports, and Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 99 (5), pp.577-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2013.03.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864398v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative cost-effectiveness analysis of sacral anterior root stimulation for rehabilitation of bladder dysfunction in spinal cord injured patients.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term transanal irrigation's continuation at home. Preliminary study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Chêne</w:t>
+                <w:t xml:space="preserve">J. Hamonet-Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Joslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1227/NEU.0000000000000033⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (2), pp.134-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2013.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880362v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term transanal irrigation's continuation at home. Preliminary study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Joslin</w:t>
+                <w:t xml:space="preserve">Comparative cost-effectiveness analysis of sacral anterior root stimulation for rehabilitation of bladder dysfunction in spinal cord injured patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Verpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Grandoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Perrouin-Verbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2013.01.005⟩</w:t>
+              <w:t xml:space="preserve">Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73 (4), pp.600-8; discussion 608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1227/NEU.0000000000000033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00799909v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme d'éducation thérapeutique à la prévention des chutes après un AVC: illustration d'une pratique clinique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The adapted physical activity or therapeutic education activity, &amp;quot;review of current techniques and opportunities for people with loss of autonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de médecine physique et de réadaptation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GYMNASIUM, Scientific Journal of Education, Sports, and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XIV (1), pp.75-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844757v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firefighters night call emergency: Myocardial autonomic regulation consequences [L'appel d'urgence nocturne chez les pompiers : Conséquences sur la régulation autonome du myocarde]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+                <w:t xml:space="preserve">Programme d'éducation thérapeutique à la prévention des chutes après un AVC: illustration d'une pratique clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Troubat</w:t>
+                <w:t xml:space="preserve">A. Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Bonis</w:t>
+                <w:t xml:space="preserve">I. Le Maitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. van Praagh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Chum</w:t>
+                <w:t xml:space="preserve">Michel Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2011.09.005⟩</w:t>
+              <w:t xml:space="preserve">La Lettre de médecine physique et de réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (3), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11659-013-0360-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00700145v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical factors associated with fatigue after stroke: an exploratory study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Lan Nguyen Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Hamonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Macian-Montoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Stroke Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (5), pp.369-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1310/tsr1905-369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic patient education for stroke survivors: Non-pharmacological management. A literature review.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+                <w:t xml:space="preserve">Firefighters night call emergency: Myocardial autonomic regulation consequences [L'appel d'urgence nocturne chez les pompiers : Conséquences sur la régulation autonome du myocarde]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Troubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bonan</w:t>
+                <w:t xml:space="preserve">E. van Praagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Caire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Damamme</w:t>
+                <w:t xml:space="preserve">P. Chum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2012.08.011⟩</w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (2), pp.107-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2011.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735515v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute Stroke Phase Voluntary Cough and Correlation with Maximum Phonation Time.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Therapeutic patient education for stroke survivors: Non-pharmacological management. A literature review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhou Zhou</w:t>
+                <w:t xml:space="preserve">J. M. Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Vincent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+                <w:t xml:space="preserve">F. Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse Antonini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Aliamus</w:t>
+                <w:t xml:space="preserve">L. Damamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Medicine and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/PHM.0b013e31824fa66a⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (9-10), pp.641-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2012.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699944v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared communication technology applied to indoor mobile healthcare monitoring system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acute Stroke Phase Voluntary Cough and Correlation with Maximum Phonation Time.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyed Sina Torkestani</w:t>
+                <w:t xml:space="preserve">François Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
+                <w:t xml:space="preserve">Marie-Thérèse Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Aliamus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of E-Health and Medical Communications (IJEHMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/jehmc.201270101⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 91 (6), pp.494-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/PHM.0b013e31824fa66a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739291v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of early compensation of distal motor deficiency by the Chignon ankle-foot orthosis on gait in hemiplegic patients: a randomized pilot study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infrared communication technology applied to indoor mobile healthcare monitoring system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Sina Torkestani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu-Panchoa de Sèze</w:t>
+                <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bonhomme</w:t>
+                <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0269215511410730⟩</w:t>
+              <w:t xml:space="preserve">International Journal of E-Health and Medical Communications (IJEHMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (3), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/jehmc.201270101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00627209v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined approach in bedside assessment of aspiration risk post stroke: PASS.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+                <w:t xml:space="preserve">Effect of early compensation of distal motor deficiency by the Chignon ankle-foot orthosis on gait in hemiplegic patients: a randomized pilot study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu-Panchoa de Sèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. L. Nguyen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Burguete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Machat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Physical and Rehabilitation Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0269215511410730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00627245v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vital and functional outcomes of the first-ever hemispheric stroke, epidemiological comparative study between Kunming (China) and Limoges (France).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Combined approach in bedside assessment of aspiration risk post stroke: PASS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhou Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. L. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, epub ahead of print</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2010.09.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00608627v1</w:t>
+                <w:t xml:space="preserve">hal-00627245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a multidisciplinary consultation of diabetic foot : [Évaluation d'une prise en charge multidisciplinaire préventive et curative du pied diabétique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Hamonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verdié-Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Denes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-L. Nguyen-Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 53 (5), pp.306-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rehab.2010.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stroke in under-75-year-olds: expectations, concerns and needs.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Jerome</w:t>
+                <w:t xml:space="preserve">Vital and functional outcomes of the first-ever hemispheric stroke, epidemiological comparative study between Kunming (China) and Limoges (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dehail</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M.-P. de Sèze</w:t>
+                <w:t xml:space="preserve">Benoît Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Macian-Montoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 52 (7-8), pp.525-37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2009.06.007⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 53 (9), pp.547-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2010.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604836v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[The management of stroke in Phnom Penh, Cambodia]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stroke in under-75-year-olds: expectations, concerns and needs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jerome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dehail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chan</w:t>
+                <w:t xml:space="preserve">G. Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ros</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+                <w:t xml:space="preserve">M.-P. de Sèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (7-8), pp.525-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2009.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00261633v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Beds dedicated to stroke patients in postacute care units. Are national guidelines followed?]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[The management of stroke in Phnom Penh, Cambodia]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Quet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Verdié-Kessler</w:t>
+                <w:t xml:space="preserve">S. Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Nguyen Hoang</w:t>
+                <w:t xml:space="preserve">S. Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Y. You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 100 (1), pp.32-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355417v1</w:t>
+                <w:t xml:space="preserve">hal-00261633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Early prediction of functional outcome one year after initial unilateral hemispheric stroke]</w:t>
+                <w:t xml:space="preserve">[Beds dedicated to stroke patients in postacute care units. Are national guidelines followed?]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Quet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verdié-Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sinzakaraye</w:t>
+                <w:t xml:space="preserve">C Nguyen Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 49 (2), pp.49-56. </w:t>
+              <w:t xml:space="preserve">, 2006, 49 (9), pp.632-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annrmp.2005.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annrmp.2006.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350725v1</w:t>
+                <w:t xml:space="preserve">hal-00355417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of transcutaneous oxygen tension measurement on the back of the hand and complex regional pain syndrome after stroke.</w:t>
+                <w:t xml:space="preserve">[Early prediction of functional outcome one year after initial unilateral hemispheric stroke]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verdié-Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dudognon</w:t>
+                <w:t xml:space="preserve">S. Popielarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lacroix</w:t>
+                <w:t xml:space="preserve">A. Sinzakaraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 49 (2), pp.49-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annrmp.2005.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00292611v1</w:t>
+                <w:t xml:space="preserve">hal-00350725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reliability of transcutaneous oxygen tension measurement on the back of the hand and complex regional pain syndrome after stroke.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dudognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rebeyrotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85 (7), pp.1102-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clinical factors in the prognosis of complex regional pain syndrome type I after stroke: a prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dudognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physical Medicine and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 81 (1), pp.34-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00179681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11383,2829 +11517,2829 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux algorithmes issus de l'apprentissage machine pour l'identification du type et de l'intensité des activités physiques à partir des données d'accélérométrie pour les individus AVC.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence en TéléSANté et Dispositifs Médicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Technologie de Troyes [UTT], Jun 2025, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association entre l'activation du cortex préfrontal et la marche en simple et double-tâche chez des patients en phase subaiguë d'AVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Grosboillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème édition de la SOFPEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOFPEL Société savante, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patients AVC et marche : Association du statut fonctionnel à l’activation du cortex préfrontal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème congrès annuel de la Société Francophone Posture, Équilibre et Locomotion (SOFPEL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Société Francophone Posture, Equilibre et Locomotion – SOFPEL, Dec 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes intelligents pour l'autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JETSAN Journées d'Etudes sur la TéléSANté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Bourges, université d'Orléans, May 2017, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutions innovantes de demain pour l'assistance à l'autonomie. Projet e-monitor'age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mon cher biseness, rendez-vous marché : Syver economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutions innovantes de demain pour l’assistance à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Nibeaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silver-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la dépense énergétique dans les activités physiques chez le patient hémiplégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée de l'AMPRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMPRA, Jun 2015, Bidart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement participatif d'un outil technologique d'aide à la supervision en EHPAD ou de l'importance d'une remontée des besoins des futurs utilisateurs pour une conception plus pertinente</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bien être dans et en dehors de la maison (table ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Seknazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE section France, JETSAN Journées d'étude en télésanté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Troyes, France. 4 p</w:t>
+              <w:t xml:space="preserve">Santé et bien être : les enjeux de la silver économie (silversudoe).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017615v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien être dans et en dehors de la maison (table ronde)</w:t>
+                <w:t xml:space="preserve">Domotique, vieillissement et dépendance. Le point de vue de l'usager (table ronde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé et bien être : les enjeux de la silver économie (silversudoe).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, LIMOGES, France</w:t>
+              <w:t xml:space="preserve">Colloque de la conférence nationale des comités de protection des personnes (CNCP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978314v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domotique, vieillissement et dépendance. Le point de vue de l'usager (table ronde)</w:t>
+                <w:t xml:space="preserve">Education thérapeutique du patient et accident vasculaire cérébral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la conférence nationale des comités de protection des personnes (CNCP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, LIMOGES, France</w:t>
+              <w:t xml:space="preserve">education à la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Niort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978350v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education thérapeutique du patient et accident vasculaire cérébral</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement participatif d'un outil technologique d'aide à la supervision en EHPAD ou de l'importance d'une remontée des besoins des futurs utilisateurs pour une conception plus pertinente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Fumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Edem Tchalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dantoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Seknazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">education à la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Niort, France</w:t>
+              <w:t xml:space="preserve">IEEE section France, JETSAN Journées d'étude en télésanté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Troyes, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094287v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic patient education for stroke survivors: the SOFMER working group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème European Congres of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité physique et réadaptation fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Vergne Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque francophone sur la douleur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Montréal, Canada. pp.33-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les troubles du comportement et les troubles cognitifs post AVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Joste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'AVC, de la rééducation à la réadaptation. 31èmes journées d'étude de l'AIRR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche académique sur la préservation de l'autonomie à domicile en Limousin : l'expérience du laboratoire Handicap Autonomie Vieillissement Activité Environnement (HAVAE) EA 6310.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Edem Tchalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dantoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domotique et psychogériatrie. 29ème congrès de la société de psychogériatrie de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan AVC en France (table ronde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème congrès de la SOFMER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Reims, France. pp.e40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation thérapeutique de l'hémiplégique : intérêt dans la rééducation du membre supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41eme entretiens de médecine physique et de réadaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le secteur de l'artisanat, acteur de l'autonomie et de la santé des personnes (table ronde)</w:t>
+                <w:t xml:space="preserve">L'activité physique : médicament de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ere Journée Nationale de l'Accessibilité et de l'Autonomie du Centre National d'Innovation Santé, Autonomie et Métiers (CNISAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, limoges, France</w:t>
+              <w:t xml:space="preserve">conférence grand publique. L'activité physique : médicament de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Chateauroux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703492v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'activité physique : médicament de demain</w:t>
+                <w:t xml:space="preserve">Le secteur de l'artisanat, acteur de l'autonomie et de la santé des personnes (table ronde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférence grand publique. L'activité physique : médicament de demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Chateauroux, France</w:t>
+              <w:t xml:space="preserve">1ere Journée Nationale de l'Accessibilité et de l'Autonomie du Centre National d'Innovation Santé, Autonomie et Métiers (CNISAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731485v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Adapted Physical Activity or Therapeutic Education for activity, &amp;quot;Review of current techniques and prospects for people in loss of autonomy&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 4th international conference "achievements and prospects in the field of physical education system"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Bacau, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InfraredCommunication Technology Applied to Indoor Mobile Healthcare Monitoring System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Sina Torkestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">pHealth 2011 -8ème Conférence internationale sur les micro et nano technologies pour la santé personnalisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lyon, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se bouger pour sa santé ou comment l'activité physique fait partie du traitement de nombreuses maladies chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activité physique adaptée et prévention de la perte d'autonomie : les enjeux liés à l'utilisation des technologies de l'information et de la communication.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place des urgences vasculaires dans les pays francophones en voie de développement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dudognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication orale présentée aux "56ème Journées Internationales Francophones d'Angéiologie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Paris, France. pp.82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'un score de déglutition utilisable au lit des patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jv Bourzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication orale présentée aux Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2000, Tours, France. pp.126S</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The shoulder-hand syndrome after stroke : prognostic score and clinical risk factors of gravity : a prospective study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication orale présentée au "11th European Congress of Physical Medicine and Rehabilitation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, Göteborg, Sweden. pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat nutritionnel et score clinique de 95 patients explorés en radiovidéoscopie de la déglutition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Heurtebise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication orale présentée à la "1st European Week on Voice and Deglutition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une échelle clinique prédictive du risque de fausses-routes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication orale présentée à la "1st European Week on Voice and Deglutition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation d'une échelle clinique prédictive de fausses-routes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Lissandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communicatuion orale présentée au IVème Congrès Transpyrénéen de Médecine Physique et de Réadaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1997, Bilbao, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'état nutritionnel à la phase d'exploration des troubles de la déglutition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication orale présentée au IVème Congrès Transpyrénéen de Médecine Physique et de Réadaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1997, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14215,104 +14349,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre au quotidien. L'hémiplégie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VIVIO, 2014, 978-2-36700-009-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14322,104 +14456,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aptitude au sport chez l'adulte et l'enfant. Besoins nutritionnels chez le sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouillet Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14429,689 +14563,689 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F Beuret-Blanquart; P Dehail; D Perennou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les référentiels des collèges. Médecine physique et de réadaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier-Masson, pp.220-234, 2015, 978-2-294-74284-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications thérapeutiques du mode de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grémeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F Beuret-Blanquart; P Dehail; D Perennou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les référentiels des collèges. Médecine physique et de réadaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier-Masson, pp.205-219, 2015, 978-2-294-74284-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles échelles d'évaluation clinique des atteintes du système nerveux périphérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Prise en charge rééducative. Quoi de neuf?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Homonet-Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non Renseigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F Le Breton, B Davenne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plexus brachial. Actualités et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, springer, pp.11-16, 2012, 978-2-8178-0333-3</w:t>
+              <w:t xml:space="preserve">, springer, pp.58-64, 2012, 978-2-8178-0333-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700032v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge rééducative. Quoi de neuf?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluation clinique des troubles de la déglutition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">F Le Breton, B Davenne. </w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Desport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Masson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plexus brachial. Actualités et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, springer, pp.58-64, 2012, 978-2-8178-0333-3</w:t>
+              <w:t xml:space="preserve">Les troubles de la déglutition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (37), Editeurs N. Kotzki, Ph. Ponderoux, JM. Jacquot, pp.17-24, 2012, Problèmes en médecine de Rééducation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700026v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation clinique des troubles de la déglutition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nouvelles échelles d'évaluation clinique des atteintes du système nerveux périphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Editions Masson. </w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Magy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hamonet-Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F Le Breton, B Davenne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les troubles de la déglutition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1 (37), Editeurs N. Kotzki, Ph. Ponderoux, JM. Jacquot, pp.17-24, 2012, Problèmes en médecine de Rééducation</w:t>
+              <w:t xml:space="preserve">Plexus brachial. Actualités et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, springer, pp.11-16, 2012, 978-2-8178-0333-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119570v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'état nutritionnel et du score clinique de 95 patients explorés en radiovidéoscopie de la déglutition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Sautereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Masson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progrès en médecine physique et de Réadaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Editions L. Simon, J. pélissier, C. Hérisson, pp.235-243, 1998, Progrès en médecine physique et de Réadaptation (2ème série)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId422"/>
+      <w:footerReference w:type="default" r:id="rId427"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15258,51 +15392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grosboillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Khaled" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2025.149849" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Yonneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Martine Lef&#232;vre-Colau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rannou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2024-002416" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#233;ane Vielotte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poyet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandigout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cjn.2025.10482" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05524879v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hentzen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remy-Neris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pradeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bensoussan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Constant Boyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2025.101978" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193028v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lacroix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230650" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compagnat Maxence" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028033v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Daviet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Salle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2165153" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245722v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Klotz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Emile" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Seze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Urbinelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13102-023-00694-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04311220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cabot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Simondet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Barthuel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hugueny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Humetz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2023.03.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1046676" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodeline Telfils" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gelineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20105908" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674593v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027991v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193035v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750751v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ojardias" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parratte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roulaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159204" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748609v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159112" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710920v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2022.101345" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828128v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mandigout" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/jrm.v54.2270" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668846v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Duclos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernikier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2022.03.020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710931v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vinti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Joste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15459683221076469" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674620v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sherley Almeida Prado" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52057/erj.v2i1.8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710926v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Maud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cjn.2022.26" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710924v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Guediri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chaparro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000529" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752220v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ferry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Moucheboeuf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06545-w" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674614v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710914v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mura" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Maier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Rubio Ballester" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier de la Torre Costa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit L&#243;pez-Luque" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06444-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallou-Guyot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nuic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mandigout" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Compagnat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Welter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2021.2022780" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674603v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Welter" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752653v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Daviet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernikier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Salle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2022.02.015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723765v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226603v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2021.01.085" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226599v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Le Jeannic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Dion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nowak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.120.032545" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226602v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmazane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Montcuquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2021.102928" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226600v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2021.101514" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517308v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2021.07.017" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187511v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Kronovsek" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Castilla" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112981" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753282v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oy&#233;n&#233; Kossi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/folmed.63.e56679" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723777v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Morizio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbanchon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11041510" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226605v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kammoun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.11.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862396v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Batcho" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuillerme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Salle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.07.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862391v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Batcho" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1545968320907076" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187520v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.559227" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153491v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.04.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862352v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Tannous" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TG.2019.2963108" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862402v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tapie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fraser" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00160" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153492v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PHM.0000000000001077" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02189312v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5535/arm.2019.43.3.262" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153484v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sebiyo Batcho" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19112497" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882872v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrochon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mandigout" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petruzzellis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soria Garcia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaoui" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.06.054" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886932v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269215518788116" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882883v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Borel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-017-2410-9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886936v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Compagnat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaparro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.03.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4KG9TXL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886945v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.18.08214-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882862v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonnyaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallien" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Decavel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marque" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aymard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-020915" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723779v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caquot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bugeaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dum&#233;li&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pajon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2016.12.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886940v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bordes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.06.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882884v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10749357.2017.1399229" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01489226v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Guettari" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Benkelfat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Fumel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2016.2639823" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886938v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487317738593" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01216387v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maufrais" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cornette" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alaphilippe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153656v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678768v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Salle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmrj.2015.06.011" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VL1ZV08-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01171607v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957701v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Roy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Quelven-Bertin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jallageas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00849036v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mabit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coste" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2013.03.024" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00864398v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00880362v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;nard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verpillot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grandoulier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Perrouin-Verbe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ch&#234;ne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0000000000000033" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00799909v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamonet-Torny" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bordes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dalmay" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Joslin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2013.01.005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6804B8M3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00844757v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblond" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abate" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girousse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le Maitour" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Enjalbert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11659-013-0360-5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00700145v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Troubat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bonis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Praagh" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chum" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.09.005" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFCV7T2C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00733871v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Lan Nguyen Hoang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hamonet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Macian-Montoro" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1310/tsr1905-369" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00735515v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Caire" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Damamme" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2012.08.011" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00699944v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Zhou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Antonini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aliamus" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PHM.0b013e31824fa66a" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00739291v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Sina Torkestani" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sahuguede" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jehmc.201270101" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00627209v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu-Panchoa de S&#232;ze" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonhomme" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Burguete" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Machat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269215511410730" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00627245v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stuit" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Nguyen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00608627v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2010.09.001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWFCTQ7P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00626958v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdi&#233;-Kessler" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-L. Nguyen-Hoang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2010.04.001" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P21ZT90W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00604836v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jerome" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dehail" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamothe" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. de S&#232;ze" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2009.06.007" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CFTBRHK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261633v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ros" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Y. You" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nhem" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355417v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Quet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nguyen Hoang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2006.06.002" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V4RF9C8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350725v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Popielarz" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinzakaraye" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2005.10.005" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDSHQNM8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292611v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dudognon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Preux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rebeyrotte" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacroix" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179681v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebreton" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384694v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176557v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498316v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01537808v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01138047v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340677v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dantoine" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nibeaudeau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Porte" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fabre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01163540v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01017615v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Edem Tchalla" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seknazi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00978314v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00978350v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01094287v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00941064v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00875355v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vergne Salle" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00864405v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00861550v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00875090v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00799907v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00703492v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00731485v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00799930v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00650244v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00700016v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01132952v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kouassi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01130309v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desport" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guinvarc'H" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jv Bourzeix" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01128694v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01123608v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Heurtebise" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01123593v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01122762v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Lissandre" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01122769v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01107573v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01199164v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hupin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Roche" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouillet Bouillet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01199161v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gr&#233;meaux" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromont" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouillet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00700032v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00700026v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Homonet-Torny" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119570v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119479v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sautereau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Doumenc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frasie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cormier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandigout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000704" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grosboillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Khaled" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2025.149849" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#233;ane Vielotte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poyet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cjn.2025.10482" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524898v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Yonneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Martine Lef&#232;vre-Colau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rannou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2024-002416" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464973v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05524879v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hentzen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remy-Neris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pradeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bensoussan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Constant Boyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2025.101978" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027991v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1046676" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674593v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193035v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodeline Telfils" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gelineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lacroix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20105908" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230650" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028033v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Daviet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Salle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2165153" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compagnat Maxence" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Klotz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Emile" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Seze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Urbinelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13102-023-00694-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04311220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cabot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Simondet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Barthuel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hugueny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Humetz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2023.03.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193038v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674574v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674603v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nuic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mandigout" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Compagnat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Welter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2021.2022780" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752653v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Daviet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernikier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Salle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2022.02.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723765v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mandigout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sherley Almeida Prado" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52057/erj.v2i1.8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748609v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159112" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710920v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2022.101345" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828128v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/jrm.v54.2270" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668846v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Duclos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernikier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2022.03.020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750751v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ojardias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parratte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roulaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159204" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710931v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vinti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Joste" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15459683221076469" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752220v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ferry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Moucheboeuf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06545-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674620v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710924v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Guediri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chaparro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000529" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710926v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Maud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cjn.2022.26" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674614v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710914v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mura" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Maier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Rubio Ballester" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier de la Torre Costa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit L&#243;pez-Luque" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06444-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517284v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallou-Guyot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Welter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723777v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Morizio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbanchon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11041510" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226603v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2021.01.085" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226600v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2021.101514" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226599v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Le Jeannic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Dion" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nowak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.120.032545" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226602v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmazane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Montcuquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2021.102928" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517308v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2021.07.017" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753282v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oy&#233;n&#233; Kossi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/folmed.63.e56679" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187511v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Kronovsek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Castilla" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112981" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226605v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kammoun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.11.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862396v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Batcho" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuillerme" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Salle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.07.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862391v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Batcho" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1545968320907076" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187520v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.559227" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153491v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.04.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862352v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Tannous" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TG.2019.2963108" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862402v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tapie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fraser" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00160" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153492v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PHM.0000000000001077" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02189312v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5535/arm.2019.43.3.262" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153484v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sebiyo Batcho" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19112497" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882862v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonnyaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Decavel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marque" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aymard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-020915" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882872v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrochon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mandigout" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petruzzellis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soria Garcia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaoui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.06.054" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886932v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269215518788116" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882883v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Borel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-017-2410-9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886936v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Compagnat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaparro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.03.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4KG9TXL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886945v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.18.08214-2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886938v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487317738593" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01489226v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Guettari" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Benkelfat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Fumel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2016.2639823" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886940v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bordes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.06.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723779v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caquot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bugeaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dum&#233;li&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pajon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2016.12.003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882884v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10749357.2017.1399229" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01171607v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01216387v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maufrais" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cornette" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alaphilippe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153656v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678768v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Salle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmrj.2015.06.011" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VL1ZV08-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957701v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Roy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Quelven-Bertin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jallageas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00849036v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mabit" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coste" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2013.03.024" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00799909v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamonet-Torny" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bordes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dalmay" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Joslin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2013.01.005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6804B8M3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00880362v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;nard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verpillot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grandoulier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Perrouin-Verbe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ch&#234;ne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0000000000000033" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00864398v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00844757v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblond" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abate" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girousse" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le Maitour" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Enjalbert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11659-013-0360-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00733871v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Lan Nguyen Hoang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hamonet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Macian-Montoro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1310/tsr1905-369" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00700145v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Troubat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bonis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Praagh" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chum" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.09.005" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFCV7T2C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00735515v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Caire" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Damamme" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2012.08.011" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00699944v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Zhou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Antonini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aliamus" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PHM.0b013e31824fa66a" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00739291v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Sina Torkestani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sahuguede" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jehmc.201270101" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00627209v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu-Panchoa de S&#232;ze" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonhomme" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Burguete" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Machat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269215511410730" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00627245v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stuit" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Nguyen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00626958v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdi&#233;-Kessler" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-L. Nguyen-Hoang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2010.04.001" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P21ZT90W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00608627v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2010.09.001" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWFCTQ7P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00604836v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jerome" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dehail" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamothe" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. de S&#232;ze" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2009.06.007" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CFTBRHK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261633v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ros" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Y. You" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nhem" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355417v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Quet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nguyen Hoang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2006.06.002" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V4RF9C8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350725v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Popielarz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinzakaraye" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2005.10.005" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDSHQNM8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292611v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dudognon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Preux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rebeyrotte" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacroix" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179681v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebreton" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384694v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176557v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498316v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01537808v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01138047v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340677v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dantoine" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nibeaudeau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Porte" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fabre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01163540v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00978314v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00978350v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01094287v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01017615v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Edem Tchalla" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seknazi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00941064v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00875355v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vergne Salle" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00864405v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00861550v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00875090v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00799907v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00731485v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00703492v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00799930v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00650244v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00700016v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01132952v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kouassi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumas" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01130309v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desport" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guinvarc'H" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jv Bourzeix" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01128694v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01123608v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Heurtebise" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01123593v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01122762v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Lissandre" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01122769v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01107573v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01199164v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hupin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Roche" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouillet Bouillet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01199161v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gr&#233;meaux" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromont" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouillet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00700026v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Homonet-Torny" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119570v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00700032v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119479v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sautereau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>