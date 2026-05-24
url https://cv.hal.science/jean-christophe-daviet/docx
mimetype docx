--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community Stroke Rehabilitation Teams and Social Deprivation: Challenges and Perspectives</w:t>
+                <w:t xml:space="preserve">Shoulder injuries prevention programmes in handball: a systematic review with meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soléane Vielotte</w:t>
+                <w:t xml:space="preserve">Jules Yonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Poyet</w:t>
+                <w:t xml:space="preserve">Marie-Martine Lefèvre-Colau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Neurological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/cjn.2025.10482⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (3), pp.e002416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjsem-2024-002416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524886v1</w:t>
+                <w:t xml:space="preserve">hal-05524898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoulder injuries prevention programmes in handball: a systematic review with meta-analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Community Stroke Rehabilitation Teams and Social Deprivation: Challenges and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Martine Lefèvre-Colau</w:t>
+                <w:t xml:space="preserve">Soléane Vielotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (3), pp.e002416. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjsem-2024-002416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/cjn.2025.10482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524898v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between prefrontal cortex activation and gait parameters during single and dual-task walking in subacute stroke patients</w:t>
               </w:r>
@@ -904,4517 +904,4517 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social Participation and Physical Activity Incentive at Home in Stroke Survivor: Contribution of Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Studies in Health Technology and Informatics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI230650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027991v1</w:t>
+                <w:t xml:space="preserve">hal-04193028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+                <w:t xml:space="preserve">Impact of a dual task on the energy cost of walking in individuals with subacute phase stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
+              <w:t xml:space="preserve">Brain Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (2), pp.114-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02699052.2023.2165153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674593v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Individualized Coaching at Home on Quality of Life in Subacute Stroke Patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axelle Gelineau</w:t>
+                <w:t xml:space="preserve">Social participation and physical activity incentive at home in stroke survivor: contribution of technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compagnat Maxence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph20105908⟩</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI230650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193035v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Participation and Physical Activity Incentive at Home in Stroke Survivor: Contribution of Technologies</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daily socket comfort in transtibial amputee with a vacuum-assisted suspension system: study protocol of a randomized, multicenter, double-blind multiple N-of-1 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Urbinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI230650⟩</w:t>
+              <w:t xml:space="preserve">BMC Sports Science, Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13102-023-00694-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193028v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a dual task on the energy cost of walking in individuals with subacute phase stroke</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Récidive des premiers épisodes de luxation scapulo-humérale antérieure chez le rugbyman en Top 14 : analyse rétrospective des prises en charge orthopédique et chirurgicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Yves Salle</w:t>
+                <w:t xml:space="preserve">Mathilde Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Simondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lylian Barthuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Hugueny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Humetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699052.2023.2165153⟩</w:t>
+              <w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (2), pp.88-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jts.2023.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028033v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social participation and physical activity incentive at home in stroke survivor: contribution of technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Compagnat Maxence</w:t>
+                <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI230650⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674564v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily socket comfort in transtibial amputee with a vacuum-assisted suspension system: study protocol of a randomized, multicenter, double-blind multiple N-of-1 trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renaud Urbinelli</w:t>
+                <w:t xml:space="preserve">Effect of Individualized Coaching at Home on Quality of Life in Subacute Stroke Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodeline Telfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Gelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Sports Science, Medicine and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13102-023-00694-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20105908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245722v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récidive des premiers épisodes de luxation scapulo-humérale antérieure chez le rugbyman en Top 14 : analyse rétrospective des prises en charge orthopédique et chirurgicale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Humetz</w:t>
+                <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jts.2023.03.005⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311220v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+              <w:t xml:space="preserve">, 2023, 15, pp.1046676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193038v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Individualized Coaching at Home on Quality of Life in Subacute Stroke Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodeline Telfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Gelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 20, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+              <w:t xml:space="preserve">, 2023, 20 (10), pp.5908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph20105908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674574v1</w:t>
+                <w:t xml:space="preserve">hal-04193035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of home-based rehabilitation using active video games on quality of life, cognitive and motor functions in people with Parkinson’s disease: a systematic review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 6-Month Home-Based Functional Electrical Stimulation Program for Foot Drop in a Post-Stroke Patient: Considerations on a Time Course Analysis of Walking Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Nuic</w:t>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mandigout</w:t>
+                <w:t xml:space="preserve">Etienne Ojardias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Compagnat</w:t>
+                <w:t xml:space="preserve">Bernard Parratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M L Welter</w:t>
+                <w:t xml:space="preserve">Manuel Roulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 44 (26), pp.8222 - 8233. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (15), pp.9204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09638288.2021.2022780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19159204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674603v1</w:t>
+                <w:t xml:space="preserve">hal-03750751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réadaptation après accident vasculaire cérébral : retour et maintien à domicile, vie quotidienne</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-Y. Salle</w:t>
+                <w:t xml:space="preserve">Measured and Perceived Effects of Upper Limb Home-Based Exergaming Interventions on Activity after Stroke: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Gelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.banm.2022.02.015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (15), pp.9112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19159112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752653v1</w:t>
+                <w:t xml:space="preserve">hal-03748609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of the energy cost of walking on the quality of life of post-stroke individuals: A one-year longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Rehabilitation Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t>
+              <w:t xml:space="preserve">Disability and Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.101345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dhjo.2022.101345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723765v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measured and Perceived Effects of Upper Limb Home-Based Exergaming Interventions on Activity after Stroke: A Systematic Review and Meta-Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Compliance with Upper Limb Home-Based Exergaming Interventions for Stroke Patients: A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Gelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19159112⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/jrm.v54.2270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748609v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the energy cost of walking on the quality of life of post-stroke individuals: A one-year longitudinal study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First systematic review and meta-analysis of the validity and test retest reliability of physical activity monitors for estimating energy expenditure during walking in individuals with stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bernikier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Health Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dhjo.2022.101345⟩</w:t>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2022.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710920v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compliance with Upper Limb Home-Based Exergaming Interventions for Stroke Patients: A Narrative Review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Mandigout</w:t>
+                <w:t xml:space="preserve">The Best Choice of Oxygen Cost Prediction Equation for Computing Post-Stroke Walking Energy Expenditure Using an Accelerometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Joste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (4-5), pp.298-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2340/jrm.v54.2270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/15459683221076469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828128v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First systematic review and meta-analysis of the validity and test retest reliability of physical activity monitors for estimating energy expenditure during walking in individuals with stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Cabot</w:t>
+                <w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemie Duclos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+                <w:t xml:space="preserve">Patricia Sherley Almeida Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2022.03.020⟩</w:t>
+              <w:t xml:space="preserve">European Rehabilitation Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668846v1</w:t>
+                <w:t xml:space="preserve">hal-04674620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 6-Month Home-Based Functional Electrical Stimulation Program for Foot Drop in a Post-Stroke Patient: Considerations on a Time Course Analysis of Walking Performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Individualized home-based rehabilitation after stroke in France: a pragmatic study of a community stroke rehabilitation team</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain David</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Manuel Roulaud</w:t>
+                <w:t xml:space="preserve">Laurène Maud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bernikier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19159204⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/cjn.2022.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750751v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Best Choice of Oxygen Cost Prediction Equation for Computing Post-Stroke Walking Energy Expenditure Using an Accelerometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of a home-based coaching program on heart rate variability in subacute stroke patients: a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Guediri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/15459683221076469⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rehabilitation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Publish Ahead of Print, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MRR.0000000000000529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710931v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awakening the control of the ankle dorsiflexors in the post-stroke hemiplegic subject to improve walking activity and social participation: the WAKE (Walking Ankle isoKinetic Exercise) randomised, controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Yonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Moucheboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (1), pp.661. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13063-022-06545-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+                <w:t xml:space="preserve">Measured and Perceived Effects of Upper Limb Home-Based Exergaming Interventions on Activity after Stroke: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Gelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Rehabilitation Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19159112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674620v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of a home-based coaching program on heart rate variability in subacute stroke patients: a randomized controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bringing rehabilitation home with an e-health platform to treat stroke patients: study protocol of a randomized clinical trial (RGS@home)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Rubio Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Guediri</w:t>
+                <w:t xml:space="preserve">Javier de la Torre Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Chaparro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+                <w:t xml:space="preserve">Judit López-Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rehabilitation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Publish Ahead of Print, </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MRR.0000000000000529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-022-06444-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710924v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individualized home-based rehabilitation after stroke in France: a pragmatic study of a community stroke rehabilitation team</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effectiveness of home-based rehabilitation using active video games on quality of life, cognitive and motor functions in people with Parkinson’s disease: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bonne</w:t>
+                <w:t xml:space="preserve">M. Gallou-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Maud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Bernikier</w:t>
+                <w:t xml:space="preserve">D. Nuic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Welter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Neurological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/cjn.2022.26⟩</w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09638288.2021.2022780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710926v1</w:t>
+                <w:t xml:space="preserve">hal-03517284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measured and Perceived Effects of Upper Limb Home-Based Exergaming Interventions on Activity after Stroke: A Systematic Review and Meta-Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+                <w:t xml:space="preserve">Réadaptation après accident vasculaire cérébral : retour et maintien à domicile, vie quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bernikier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19159112⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 206 (5), pp.616-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.banm.2022.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674614v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing rehabilitation home with an e-health platform to treat stroke patients: study protocol of a randomized clinical trial (RGS@home)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Judit López-Luque</w:t>
+                <w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sherley Almeida Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-022-06444-0⟩</w:t>
+              <w:t xml:space="preserve">European Rehabilitation Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710914v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of home-based rehabilitation using active video games on quality of life, cognitive and motor functions in people with Parkinson’s disease: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nuic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Welter</w:t>
+                <w:t xml:space="preserve">M L Welter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.1-12. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+              <w:t xml:space="preserve">, 2022, 44 (26), pp.8222 - 8233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09638288.2021.2022780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517284v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Control Disturbances Induced by Virtual Reality in Stroke Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Functional Independence of Patients With Stroke Sequelae: How Important Is the Speed, Oxygen Consumption, and Energy Cost of Walking?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Morizio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Barbanchon</w:t>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app11041510⟩</w:t>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2021.01.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723777v1</w:t>
+                <w:t xml:space="preserve">hal-03226603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Functional Independence of Patients With Stroke Sequelae: How Important Is the Speed, Oxygen Consumption, and Energy Cost of Walking?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Justine Lacroix</w:t>
+                <w:t xml:space="preserve">Additional, Mechanized Upper Limb Self-Rehabilitation in Patients With Subacute Stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rémy-Néris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Le Jeannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+                <w:t xml:space="preserve">Angelina Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Médée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2021.01.085⟩</w:t>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (6), pp.1938-1947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.120.032545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226603v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equations for estimating the oxygen cost of walking in stroke patients: a systematic review.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects on gait and balance of home-based active video game interventions in persons with multiple sclerosis: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmazane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Magy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Montcuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2021.101514⟩</w:t>
+              <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.102928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msard.2021.102928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226600v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additional, Mechanized Upper Limb Self-Rehabilitation in Patients With Subacute Stroke</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equations for estimating the oxygen cost of walking in stroke patients: a systematic review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 52 (6), pp.1938-1947. </w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.101514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.120.032545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2021.101514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226599v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects on gait and balance of home-based active video game interventions in persons with multiple sclerosis: A systematic review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which method should be chosen to estimate the oxygen cost of walking in post-stroke individuals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msard.2021.102928⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89, pp.217-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2021.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226602v1</w:t>
+                <w:t xml:space="preserve">hal-03517308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which method should be chosen to estimate the oxygen cost of walking in post-stroke individuals?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceived exertion and energy expenditure during physical activities in healthy young people and older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oyéné Kossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2021.07.017⟩</w:t>
+              <w:t xml:space="preserve">Folia Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63 (4), pp.502-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/folmed.63.e56679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517308v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived exertion and energy expenditure during physical activities in healthy young people and older adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age-related decline in visuo-spatial working memory is reflected by dorsolateral prefrontal activation and cognitive capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Kronovsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oyéné Kossi</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexander Castilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Medica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 63 (4), pp.502-510. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 398, pp.112981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/folmed.63.e56679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2020.112981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753282v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related decline in visuo-spatial working memory is reflected by dorsolateral prefrontal activation and cognitive capabilities</w:t>
+                <w:t xml:space="preserve">Postural Control Disturbances Induced by Virtual Reality in Stroke Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Téo Kronovsek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Hermand</w:t>
+                <w:t xml:space="preserve">Charles Morizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Berthoz</w:t>
+                <w:t xml:space="preserve">Stéphane Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Castilla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t>
+                <w:t xml:space="preserve">Christophe Barbanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 398, pp.112981. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.1510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2020.112981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app11041510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187511v1</w:t>
+                <w:t xml:space="preserve">hal-03723777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of individualized coaching at home on walking capacity in subacute stroke patients: A randomized controlled trial (Ticaa’dom)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5491,64 +5491,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity of wearable actimeter computation of total energy expenditure during walking in post-stroke individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.S. Batcho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5664,51 +5664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Batcho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5759,51 +5759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional status is associated with prefrontal cortex activation in gait in subacute stroke patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5811,51 +5811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.559227. </w:t>
@@ -5906,51 +5906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise-based games interventions at home in individuals with a neurological disease: A systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïck Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6151,364 +6151,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prefrontal Cortex Activation During Dual Task With Increasing Cognitive Load in Subacute Stroke Patients: A Pilot Study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compendium of physical activities strongly underestimates the oxygen cost during activities of daily living in stroke patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2019.00160⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (4), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/PHM.0000000000001077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862402v1</w:t>
+                <w:t xml:space="preserve">hal-02153492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compendium of physical activities strongly underestimates the oxygen cost during activities of daily living in stroke patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prefrontal Cortex Activation During Dual Task With Increasing Cognitive Load in Subacute Stroke Patients: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Medicine and Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 98 (4), pp.1. </w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/PHM.0000000000001077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2019.00160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153492v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effort Assessment of Stroke Patients in Physiotherapy Session by Accelerometry and Perceived Exertion Score: Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6585,77 +6585,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Sebiyo Batcho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (11), pp.2497. </w:t>
@@ -6687,2005 +6687,2005 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a 6-month self-rehabilitation programme in addition to botulinum toxin injections and conventional physiotherapy on limitations of patients with spastic hemiparesis following stroke (ADJU-TOX): protocol study for a randomised controlled, investigator blinded study</w:t>
+                <w:t xml:space="preserve">The influence of age in women in visuo-spatial memory in reaching and navigation tasks with and without landmarks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Bonnyaud</w:t>
+                <w:t xml:space="preserve">A. Perrochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gallien</w:t>
+                <w:t xml:space="preserve">A Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Decavel</w:t>
+                <w:t xml:space="preserve">S. Petruzzellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marque</w:t>
+                <w:t xml:space="preserve">A Soria Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Aymard</w:t>
+                <w:t xml:space="preserve">M. Zaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, </w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 684, pp.13 - 17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-020915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2018.06.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882862v1</w:t>
+                <w:t xml:space="preserve">hal-01882872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of age in women in visuo-spatial memory in reaching and navigation tasks with and without landmarks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validity of the Actigraph GT3x and influence of the sensor positioning for the assessment of active energy expenditure during four activities of daily living in stroke subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2018.06.054⟩</w:t>
+              <w:t xml:space="preserve">Clinical Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.269215518788116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0269215518788116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882872v1</w:t>
+                <w:t xml:space="preserve">hal-01886932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of the Actigraph GT3x and influence of the sensor positioning for the assessment of active energy expenditure during four activities of daily living in stroke subjects</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Home-based physical activity incentive and education program in subacute phase of stroke recovery (Ticaa’dom): study protocol for a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0269215518788116⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.309 - 314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-017-2410-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886932v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home-based physical activity incentive and education program in subacute phase of stroke recovery (Ticaa’dom): study protocol for a randomized controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+                <w:t xml:space="preserve">Predicting the oxygen cost of walking in hemiparetic stroke patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-017-2410-9⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (5), pp.309 - 314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882883v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the oxygen cost of walking in hemiparetic stroke patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intensity level and on-court role of wheelchair rugby players during competition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2018.03.001⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23736/S0022-4707.18.08214-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01886936v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensity level and on-court role of wheelchair rugby players during competition.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of a 6-month self-rehabilitation programme in addition to botulinum toxin injections and conventional physiotherapy on limitations of patients with spastic hemiparesis following stroke (ADJU-TOX): protocol study for a randomised controlled, investigator blinded study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bonnyaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Decavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23736/S0022-4707.18.08214-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-020915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886945v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can energy expenditure be accurately assessed using accelerometry-based wearable motion detectors for physical activity monitoring in post-stroke patients in the subacute phase?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+                <w:t xml:space="preserve">La tendinopathie patellaire chez les basketteurs du championnat de France espoir pro A. Enquête transversale en vue d’une démarche éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Bugeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Dumélié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2047487317738593⟩</w:t>
+              <w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (1), pp.3-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jts.2016.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886938v1</w:t>
+                <w:t xml:space="preserve">hal-03723779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and first evaluation of a sleep characterization monitoring system using remote contactless sensor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experience with a process for acquiring assistive technology devices with testing in a semi-ecological situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Compagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JBHI.2016.2639823⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (6), pp.403 - 405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2017.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489226v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience with a process for acquiring assistive technology devices with testing in a semi-ecological situation</w:t>
+                <w:t xml:space="preserve">Rating of perceived exertion with Borg scale in stroke over two common activities of the daily living</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 60 (6), pp.403 - 405. </w:t>
+              <w:t xml:space="preserve">Topics in Stroke Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (2), pp.145 - 149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2017.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10749357.2017.1399229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886940v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tendinopathie patellaire chez les basketteurs du championnat de France espoir pro A. Enquête transversale en vue d’une démarche éducative</w:t>
+                <w:t xml:space="preserve">Design and first evaluation of a sleep characterization monitoring system using remote contactless sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Caquot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Perrochon</w:t>
+                <w:t xml:space="preserve">Toufik Guettari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Bugeaud</w:t>
+                <w:t xml:space="preserve">Jérôme Boudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Dumélié</w:t>
+                <w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pajon</w:t>
+                <w:t xml:space="preserve">Betty Fumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34 (1), pp.3-14. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (6), pp.1511 - 1523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jts.2016.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JBHI.2016.2639823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723779v1</w:t>
+                <w:t xml:space="preserve">hal-01489226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rating of perceived exertion with Borg scale in stroke over two common activities of the daily living</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can energy expenditure be accurately assessed using accelerometry-based wearable motion detectors for physical activity monitoring in post-stroke patients in the subacute phase?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Stroke Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25 (2), pp.145 - 149. </w:t>
+              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (18), pp.2009 - 2016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10749357.2017.1399229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/2047487317738593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882884v1</w:t>
+                <w:t xml:space="preserve">hal-01886938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity level among stroke patients hospitalized in a rehabilitation unit.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Lacroix</w:t>
+                <w:t xml:space="preserve">Speckle tracking echocardiographic analysis of left ventricular systolic and diastolic function in young elite rugby players.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Maufrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PM &amp; R : the journal of injury, function, and rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, [Epub ahead of print]</w:t>
+              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171607v1</w:t>
+                <w:t xml:space="preserve">hal-01216387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speckle tracking echocardiographic analysis of left ventricular systolic and diastolic function in young elite rugby players.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A Alaphilippe</w:t>
+                <w:t xml:space="preserve">Profil des patients post-AVC volontaires à un programme d’Education Thérapeutique à l’activité physique : étude descriptive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bernikier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216387v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil des patients post-AVC volontaires à un programme d’Education Thérapeutique à l’activité physique : étude descriptive.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical Activity Level Among Stroke Patients Hospitalized in a Rehabilitation Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Bernikier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PM&amp;R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (2), pp.97-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pmrj.2015.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153656v1</w:t>
+                <w:t xml:space="preserve">hal-04678768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Activity Level Among Stroke Patients Hospitalized in a Rehabilitation Unit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Physical activity level among stroke patients hospitalized in a rehabilitation unit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Borel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PM&amp;R</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PM &amp; R : the journal of injury, function, and rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, [Epub ahead of print]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04678768v1</w:t>
+                <w:t xml:space="preserve">hal-01171607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parkinson's patient runs an ultra marathon: a case report.</w:t>
               </w:r>
@@ -8809,51 +8809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of surgical treatment for ruptured Achilles tendon in 31 athletes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Jallageas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8920,428 +8920,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term transanal irrigation's continuation at home. Preliminary study.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Bordes</w:t>
+                <w:t xml:space="preserve">The adapted physical activity or therapeutic education activity, &amp;quot;review of current techniques and opportunities for people with loss of autonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GYMNASIUM, Scientific Journal of Education, Sports, and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XIV (1), pp.75-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799909v1</w:t>
+                <w:t xml:space="preserve">hal-00864398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative cost-effectiveness analysis of sacral anterior root stimulation for rehabilitation of bladder dysfunction in spinal cord injured patients.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Chêne</w:t>
+                <w:t xml:space="preserve">Long-term transanal irrigation's continuation at home. Preliminary study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hamonet-Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dalmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Joslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1227/NEU.0000000000000033⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (2), pp.134-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2013.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880362v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adapted physical activity or therapeutic education activity, &amp;quot;review of current techniques and opportunities for people with loss of autonomy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative cost-effectiveness analysis of sacral anterior root stimulation for rehabilitation of bladder dysfunction in spinal cord injured patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Verpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Grandoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Perrouin-Verbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GYMNASIUM, Scientific Journal of Education, Sports, and Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73 (4), pp.600-8; discussion 608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1227/NEU.0000000000000033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864398v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme d'éducation thérapeutique à la prévention des chutes après un AVC: illustration d'une pratique clinique</w:t>
               </w:r>
@@ -9455,307 +9455,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical factors associated with fatigue after stroke: an exploratory study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Firefighters night call emergency: Myocardial autonomic regulation consequences [L'appel d'urgence nocturne chez les pompiers : Conséquences sur la régulation autonome du myocarde]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chi Lan Nguyen Hoang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
+                <w:t xml:space="preserve">N. Troubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Hamonet</w:t>
+                <w:t xml:space="preserve">Joëlle Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Macian-Montoro</w:t>
+                <w:t xml:space="preserve">E. van Praagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Stroke Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1310/tsr1905-369⟩</w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (2), pp.107-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2011.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733871v1</w:t>
+                <w:t xml:space="preserve">hal-00700145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firefighters night call emergency: Myocardial autonomic regulation consequences [L'appel d'urgence nocturne chez les pompiers : Conséquences sur la régulation autonome du myocarde]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical factors associated with fatigue after stroke: an exploratory study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Lan Nguyen Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chum</w:t>
+                <w:t xml:space="preserve">Julia Hamonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Macian-Montoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2011.09.005⟩</w:t>
+              <w:t xml:space="preserve">Topics in Stroke Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (5), pp.369-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1310/tsr1905-369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00700145v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic patient education for stroke survivors: Non-pharmacological management. A literature review.</w:t>
               </w:r>
@@ -10388,319 +10388,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a multidisciplinary consultation of diabetic foot : [Évaluation d'une prise en charge multidisciplinaire préventive et curative du pied diabétique]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Hamonet</w:t>
+                <w:t xml:space="preserve">Vital and functional outcomes of the first-ever hemispheric stroke, epidemiological comparative study between Kunming (China) and Limoges (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Verdié-Kessler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C.-L. Nguyen-Hoang</w:t>
+                <w:t xml:space="preserve">Benoît Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Macian-Montoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 53 (5), pp.306-18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2010.04.001⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 53 (9), pp.547-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2010.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626958v1</w:t>
+                <w:t xml:space="preserve">hal-00608627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vital and functional outcomes of the first-ever hemispheric stroke, epidemiological comparative study between Kunming (China) and Limoges (France).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhou Zhou</w:t>
+                <w:t xml:space="preserve">Evaluation of a multidisciplinary consultation of diabetic foot : [Évaluation d'une prise en charge multidisciplinaire préventive et curative du pied diabétique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Hamonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verdié-Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Denes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Marin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+                <w:t xml:space="preserve">C.-L. Nguyen-Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 53 (9), pp.547-58. </w:t>
+              <w:t xml:space="preserve">, 2010, 53 (5), pp.306-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2010.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2010.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608627v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stroke in under-75-year-olds: expectations, concerns and needs.</w:t>
               </w:r>
@@ -10996,51 +10996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Quet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verdié-Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Nguyen Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11116,51 +11116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Early prediction of functional outcome one year after initial unilateral hemispheric stroke]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verdié-Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11665,51 +11665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaick Perrochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème édition de la SOFPEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOFPEL Société savante, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11734,51 +11734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patients AVC et marche : Association du statut fonctionnel à l’activation du cortex préfrontal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Compagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12185,355 +12185,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien être dans et en dehors de la maison (table ronde)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement participatif d'un outil technologique d'aide à la supervision en EHPAD ou de l'importance d'une remontée des besoins des futurs utilisateurs pour une conception plus pertinente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Fumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Edem Tchalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dantoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Seknazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé et bien être : les enjeux de la silver économie (silversudoe).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, LIMOGES, France</w:t>
+              <w:t xml:space="preserve">IEEE section France, JETSAN Journées d'étude en télésanté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Troyes, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978314v1</w:t>
+                <w:t xml:space="preserve">hal-01017615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domotique, vieillissement et dépendance. Le point de vue de l'usager (table ronde)</w:t>
+                <w:t xml:space="preserve">Bien être dans et en dehors de la maison (table ronde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la conférence nationale des comités de protection des personnes (CNCP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, LIMOGES, France</w:t>
+              <w:t xml:space="preserve">Santé et bien être : les enjeux de la silver économie (silversudoe).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978350v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education thérapeutique du patient et accident vasculaire cérébral</w:t>
+                <w:t xml:space="preserve">Domotique, vieillissement et dépendance. Le point de vue de l'usager (table ronde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">education à la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Niort, France</w:t>
+              <w:t xml:space="preserve">Colloque de la conférence nationale des comités de protection des personnes (CNCP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094287v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement participatif d'un outil technologique d'aide à la supervision en EHPAD ou de l'importance d'une remontée des besoins des futurs utilisateurs pour une conception plus pertinente</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Education thérapeutique du patient et accident vasculaire cérébral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Seknazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE section France, JETSAN Journées d'étude en télésanté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Troyes, France. 4 p</w:t>
+              <w:t xml:space="preserve">education à la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Niort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017615v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic patient education for stroke survivors: the SOFMER working group</w:t>
               </w:r>
@@ -12696,51 +12696,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les troubles du comportement et les troubles cognitifs post AVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Joste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12791,51 +12791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche académique sur la préservation de l'autonomie à domicile en Limousin : l'expérience du laboratoire Handicap Autonomie Vieillissement Activité Environnement (HAVAE) EA 6310.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Edem Tchalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13018,178 +13018,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'activité physique : médicament de demain</w:t>
+                <w:t xml:space="preserve">Le secteur de l'artisanat, acteur de l'autonomie et de la santé des personnes (table ronde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférence grand publique. L'activité physique : médicament de demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Chateauroux, France</w:t>
+              <w:t xml:space="preserve">1ere Journée Nationale de l'Accessibilité et de l'Autonomie du Centre National d'Innovation Santé, Autonomie et Métiers (CNISAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731485v1</w:t>
+                <w:t xml:space="preserve">hal-00703492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le secteur de l'artisanat, acteur de l'autonomie et de la santé des personnes (table ronde)</w:t>
+                <w:t xml:space="preserve">L'activité physique : médicament de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mandigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ere Journée Nationale de l'Accessibilité et de l'Autonomie du Centre National d'Innovation Santé, Autonomie et Métiers (CNISAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, limoges, France</w:t>
+              <w:t xml:space="preserve">conférence grand publique. L'activité physique : médicament de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Chateauroux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703492v1</w:t>
+                <w:t xml:space="preserve">hal-00731485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Adapted Physical Activity or Therapeutic Education for activity, &amp;quot;Review of current techniques and prospects for people in loss of autonomy&amp;quot;.</w:t>
               </w:r>
@@ -14376,51 +14376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre au quotidien. L'hémiplégie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VIVIO, 2014, 978-2-36700-009-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14722,393 +14722,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge rééducative. Quoi de neuf?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles échelles d'évaluation clinique des atteintes du système nerveux périphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Magy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hamonet-Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Non Renseigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F Le Breton, B Davenne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plexus brachial. Actualités et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, springer, pp.58-64, 2012, 978-2-8178-0333-3</w:t>
+              <w:t xml:space="preserve">, springer, pp.11-16, 2012, 978-2-8178-0333-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00700026v1</w:t>
+                <w:t xml:space="preserve">hal-00700032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation clinique des troubles de la déglutition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prise en charge rééducative. Quoi de neuf?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Homonet-Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Editions Masson. </w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non Renseigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F Le Breton, B Davenne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les troubles de la déglutition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1 (37), Editeurs N. Kotzki, Ph. Ponderoux, JM. Jacquot, pp.17-24, 2012, Problèmes en médecine de Rééducation</w:t>
+              <w:t xml:space="preserve">Plexus brachial. Actualités et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, springer, pp.58-64, 2012, 978-2-8178-0333-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119570v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles échelles d'évaluation clinique des atteintes du système nerveux périphérique</w:t>
+                <w:t xml:space="preserve">Evaluation clinique des troubles de la déglutition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">F Le Breton, B Davenne. </w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Guinvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Desport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Masson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plexus brachial. Actualités et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, springer, pp.11-16, 2012, 978-2-8178-0333-3</w:t>
+              <w:t xml:space="preserve">Les troubles de la déglutition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (37), Editeurs N. Kotzki, Ph. Ponderoux, JM. Jacquot, pp.17-24, 2012, Problèmes en médecine de Rééducation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00700032v1</w:t>
+                <w:t xml:space="preserve">hal-01119570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'état nutritionnel et du score clinique de 95 patients explorés en radiovidéoscopie de la déglutition.</w:t>
               </w:r>
@@ -15392,51 +15392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Doumenc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frasie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cormier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandigout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000704" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grosboillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Khaled" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2025.149849" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#233;ane Vielotte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poyet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cjn.2025.10482" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524898v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Yonneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Martine Lef&#232;vre-Colau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rannou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2024-002416" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464973v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05524879v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hentzen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remy-Neris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pradeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bensoussan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Constant Boyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2025.101978" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027991v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1046676" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674593v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193035v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodeline Telfils" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gelineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lacroix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20105908" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230650" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028033v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Daviet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Salle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2165153" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compagnat Maxence" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Klotz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Emile" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Seze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Urbinelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13102-023-00694-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04311220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cabot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Simondet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Barthuel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hugueny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Humetz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2023.03.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193038v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674574v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674603v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nuic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mandigout" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Compagnat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Welter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2021.2022780" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752653v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Daviet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernikier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Salle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2022.02.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723765v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mandigout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sherley Almeida Prado" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52057/erj.v2i1.8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748609v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159112" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710920v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2022.101345" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828128v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/jrm.v54.2270" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668846v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Duclos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernikier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2022.03.020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750751v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ojardias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parratte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roulaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159204" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710931v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vinti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Joste" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15459683221076469" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752220v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ferry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Moucheboeuf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06545-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674620v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710924v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Guediri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chaparro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000529" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710926v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Maud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cjn.2022.26" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674614v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710914v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mura" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Maier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Rubio Ballester" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier de la Torre Costa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit L&#243;pez-Luque" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06444-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517284v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallou-Guyot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Welter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723777v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Morizio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbanchon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11041510" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226603v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2021.01.085" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226600v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2021.101514" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226599v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Le Jeannic" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Dion" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nowak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.120.032545" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226602v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmazane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Montcuquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2021.102928" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517308v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2021.07.017" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753282v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oy&#233;n&#233; Kossi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/folmed.63.e56679" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187511v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Kronovsek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Castilla" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112981" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226605v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kammoun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.11.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862396v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Batcho" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuillerme" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Salle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.07.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862391v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Batcho" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1545968320907076" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187520v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.559227" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153491v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.04.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862352v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Tannous" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TG.2019.2963108" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862402v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tapie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fraser" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00160" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153492v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PHM.0000000000001077" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02189312v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5535/arm.2019.43.3.262" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153484v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sebiyo Batcho" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19112497" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882862v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonnyaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Decavel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marque" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aymard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-020915" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882872v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrochon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mandigout" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petruzzellis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soria Garcia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaoui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.06.054" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886932v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269215518788116" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882883v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Borel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-017-2410-9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886936v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Compagnat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaparro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.03.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4KG9TXL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886945v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.18.08214-2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886938v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487317738593" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01489226v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Guettari" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Benkelfat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Fumel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2016.2639823" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886940v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bordes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.06.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723779v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caquot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bugeaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dum&#233;li&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pajon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2016.12.003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882884v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10749357.2017.1399229" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01171607v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01216387v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maufrais" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cornette" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alaphilippe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153656v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678768v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Salle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmrj.2015.06.011" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VL1ZV08-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957701v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Roy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Quelven-Bertin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jallageas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00849036v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mabit" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coste" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2013.03.024" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00799909v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamonet-Torny" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bordes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dalmay" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Joslin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2013.01.005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6804B8M3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00880362v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;nard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verpillot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grandoulier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Perrouin-Verbe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ch&#234;ne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0000000000000033" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00864398v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00844757v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblond" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abate" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girousse" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le Maitour" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Enjalbert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11659-013-0360-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00733871v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Lan Nguyen Hoang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hamonet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Macian-Montoro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1310/tsr1905-369" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00700145v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Troubat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bonis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Praagh" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chum" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.09.005" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFCV7T2C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00735515v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Caire" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Damamme" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2012.08.011" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00699944v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Zhou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Antonini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aliamus" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PHM.0b013e31824fa66a" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00739291v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Sina Torkestani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sahuguede" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jehmc.201270101" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00627209v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu-Panchoa de S&#232;ze" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonhomme" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Burguete" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Machat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269215511410730" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00627245v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stuit" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Nguyen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00626958v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdi&#233;-Kessler" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-L. Nguyen-Hoang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2010.04.001" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P21ZT90W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00608627v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2010.09.001" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWFCTQ7P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00604836v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jerome" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dehail" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamothe" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. de S&#232;ze" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2009.06.007" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CFTBRHK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261633v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ros" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Y. You" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nhem" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355417v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Quet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nguyen Hoang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2006.06.002" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V4RF9C8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350725v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Popielarz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinzakaraye" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2005.10.005" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDSHQNM8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292611v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dudognon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Preux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rebeyrotte" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacroix" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179681v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebreton" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384694v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176557v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498316v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01537808v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01138047v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340677v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dantoine" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nibeaudeau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Porte" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fabre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01163540v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00978314v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00978350v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01094287v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01017615v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Edem Tchalla" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seknazi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00941064v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00875355v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vergne Salle" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00864405v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00861550v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00875090v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00799907v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00731485v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00703492v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00799930v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00650244v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00700016v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01132952v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kouassi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumas" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01130309v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desport" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guinvarc'H" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jv Bourzeix" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01128694v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01123608v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Heurtebise" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01123593v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01122762v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Lissandre" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01122769v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01107573v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01199164v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hupin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Roche" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouillet Bouillet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01199161v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gr&#233;meaux" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromont" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouillet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00700026v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Homonet-Torny" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119570v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00700032v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119479v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sautereau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Doumenc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frasie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cormier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandigout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000704" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grosboillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Khaled" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2025.149849" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524898v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Yonneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Martine Lef&#232;vre-Colau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rannou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2024-002416" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524886v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#233;ane Vielotte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poyet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cjn.2025.10482" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464973v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05524879v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hentzen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remy-Neris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pradeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bensoussan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Constant Boyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2025.101978" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193028v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lacroix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI230650" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Daviet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Salle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2165153" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674564v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compagnat Maxence" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Klotz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Emile" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Seze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Urbinelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13102-023-00694-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04311220v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cabot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Simondet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Barthuel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hugueny" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Humetz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2023.03.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193038v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1046676" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674574v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodeline Telfils" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gelineau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20105908" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674593v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027991v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193035v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750751v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ojardias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parratte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roulaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159204" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748609v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159112" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710920v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2022.101345" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828128v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mandigout" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/jrm.v54.2270" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668846v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Duclos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernikier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2022.03.020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710931v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vinti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Joste" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15459683221076469" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674620v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sherley Almeida Prado" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52057/erj.v2i1.8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710926v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Maud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cjn.2022.26" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Guediri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chaparro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000529" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752220v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ferry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Moucheboeuf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06545-w" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674614v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710914v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mura" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Maier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Rubio Ballester" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier de la Torre Costa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit L&#243;pez-Luque" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-06444-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517284v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallou-Guyot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nuic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mandigout" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Compagnat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Welter" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2021.2022780" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752653v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Daviet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernikier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Salle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2022.02.015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723765v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674603v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Welter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226603v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2021.01.085" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226599v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Le Jeannic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Dion" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nowak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.120.032545" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226602v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmazane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Montcuquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2021.102928" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226600v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2021.101514" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517308v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2021.07.017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753282v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oy&#233;n&#233; Kossi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/folmed.63.e56679" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187511v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Kronovsek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Castilla" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112981" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723777v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Morizio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbanchon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11041510" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226605v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kammoun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.11.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862396v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Batcho" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vuillerme" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Salle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.07.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862391v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Batcho" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1545968320907076" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187520v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.559227" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153491v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.04.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862352v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Tannous" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TG.2019.2963108" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153492v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PHM.0000000000001077" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862402v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tapie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fraser" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00160" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02189312v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5535/arm.2019.43.3.262" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153484v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sebiyo Batcho" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19112497" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882872v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrochon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mandigout" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petruzzellis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soria Garcia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaoui" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.06.054" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886932v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269215518788116" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882883v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Borel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-017-2410-9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886936v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Compagnat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaparro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.03.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4KG9TXL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886945v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.18.08214-2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882862v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonnyaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallien" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Decavel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marque" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aymard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-020915" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723779v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caquot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bugeaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dum&#233;li&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pajon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2016.12.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886940v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bordes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.06.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882884v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10749357.2017.1399229" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01489226v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Guettari" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Benkelfat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Fumel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2016.2639823" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01886938v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487317738593" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01216387v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maufrais" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cornette" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alaphilippe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153656v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678768v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Salle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmrj.2015.06.011" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VL1ZV08-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01171607v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957701v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Roy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Quelven-Bertin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jallageas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00849036v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mabit" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coste" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2013.03.024" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00864398v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00799909v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamonet-Torny" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bordes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dalmay" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Joslin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2013.01.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6804B8M3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00880362v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;nard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verpillot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grandoulier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Perrouin-Verbe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ch&#234;ne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0000000000000033" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00844757v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblond" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abate" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girousse" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le Maitour" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Enjalbert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11659-013-0360-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00700145v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Troubat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bonis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Praagh" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chum" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.09.005" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFCV7T2C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00733871v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Lan Nguyen Hoang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hamonet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Macian-Montoro" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1310/tsr1905-369" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00735515v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Caire" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Damamme" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2012.08.011" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00699944v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Zhou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Antonini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aliamus" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PHM.0b013e31824fa66a" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00739291v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Sina Torkestani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sahuguede" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jehmc.201270101" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00627209v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu-Panchoa de S&#232;ze" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonhomme" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Burguete" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Machat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269215511410730" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00627245v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stuit" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Nguyen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00608627v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2010.09.001" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWFCTQ7P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00626958v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdi&#233;-Kessler" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-L. Nguyen-Hoang" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2010.04.001" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P21ZT90W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00604836v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jerome" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dehail" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamothe" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. de S&#232;ze" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2009.06.007" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CFTBRHK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261633v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ros" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Y. You" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nhem" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355417v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Quet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nguyen Hoang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2006.06.002" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V4RF9C8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350725v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Popielarz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinzakaraye" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2005.10.005" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDSHQNM8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292611v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dudognon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Preux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rebeyrotte" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacroix" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179681v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebreton" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384694v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176557v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498316v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01537808v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01138047v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340677v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dantoine" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nibeaudeau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Porte" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fabre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01163540v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01017615v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Edem Tchalla" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seknazi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00978314v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00978350v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01094287v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00941064v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00875355v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vergne Salle" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00864405v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00861550v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00875090v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00799907v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00703492v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00731485v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00799930v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00650244v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00700016v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01132952v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kouassi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumas" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01130309v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desport" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guinvarc'H" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jv Bourzeix" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01128694v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01123608v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Heurtebise" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01123593v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01122762v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Lissandre" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01122769v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01107573v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01199164v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hupin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Roche" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouillet Bouillet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01199161v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gr&#233;meaux" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromont" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouillet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00700032v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00700026v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Homonet-Torny" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119570v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01119479v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sautereau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>